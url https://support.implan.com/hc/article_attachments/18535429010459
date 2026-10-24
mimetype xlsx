--- v0 (2026-04-04)
+++ v1 (2026-10-24)
@@ -1,152 +1,144 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="25601"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30430"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\angela.slovachek\Desktop\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\My Drive\Downloads\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1CD02A99-42AB-44BE-85F7-D3863C9517FD}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{844FDB88-6668-407C-BC50-04A868B7BC38}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="16440" xr2:uid="{CB36DFC1-1407-4887-89AA-79ABC8BD2498}"/>
+    <workbookView xWindow="-28920" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{CB36DFC1-1407-4887-89AA-79ABC8BD2498}"/>
   </bookViews>
   <sheets>
     <sheet name="In-Commuting" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">'In-Commuting'!$A$1:$L$38</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="H17" i="2" l="1"/>
-  <c r="C23" i="2"/>
-  <c r="C11" i="2"/>
   <c r="C10" i="2"/>
+  <c r="C11" i="2" s="1"/>
   <c r="H19" i="2"/>
   <c r="D19" i="2" l="1"/>
   <c r="D18" i="2"/>
   <c r="C19" i="2"/>
   <c r="C18" i="2"/>
   <c r="C20" i="2" s="1"/>
   <c r="I29" i="2"/>
   <c r="I35" i="2"/>
   <c r="K40" i="2"/>
   <c r="J40" i="2"/>
   <c r="I40" i="2"/>
   <c r="H40" i="2"/>
   <c r="K39" i="2"/>
   <c r="J39" i="2"/>
   <c r="I39" i="2"/>
   <c r="H39" i="2"/>
   <c r="K38" i="2"/>
   <c r="J38" i="2"/>
   <c r="I38" i="2"/>
   <c r="I41" i="2" s="1"/>
   <c r="H38" i="2"/>
   <c r="K35" i="2"/>
   <c r="J35" i="2"/>
   <c r="H35" i="2"/>
   <c r="K29" i="2"/>
   <c r="J29" i="2"/>
   <c r="H29" i="2"/>
   <c r="I17" i="2"/>
   <c r="J17" i="2"/>
   <c r="K17" i="2"/>
   <c r="I18" i="2"/>
   <c r="J18" i="2"/>
   <c r="K18" i="2"/>
   <c r="I19" i="2"/>
   <c r="J19" i="2"/>
   <c r="K19" i="2"/>
   <c r="H18" i="2"/>
-  <c r="K14" i="2"/>
-[...6 lines deleted...]
-  <c r="H8" i="2"/>
   <c r="D10" i="2"/>
   <c r="D11" i="2" s="1"/>
   <c r="D21" i="2" s="1"/>
   <c r="D23" i="2" s="1"/>
   <c r="D20" i="2" l="1"/>
   <c r="J20" i="2"/>
   <c r="H41" i="2"/>
   <c r="J41" i="2"/>
   <c r="K41" i="2"/>
   <c r="K20" i="2"/>
   <c r="H20" i="2"/>
   <c r="I20" i="2"/>
   <c r="C21" i="2" l="1"/>
+  <c r="C23" i="2" s="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="39">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="40">
   <si>
     <t>Foreign Trade</t>
   </si>
   <si>
     <t>Domestic Trade</t>
   </si>
   <si>
     <t>Total Trade</t>
   </si>
   <si>
     <t>Total Employee Compensation</t>
   </si>
   <si>
     <t>Your Region</t>
   </si>
   <si>
     <t>Required Input</t>
   </si>
   <si>
     <t>IN-COMMUTING</t>
   </si>
   <si>
     <t>ADJUSTING IN-COMMUTING</t>
   </si>
   <si>
@@ -165,53 +157,50 @@
     <t>Value Added</t>
   </si>
   <si>
     <t>Output</t>
   </si>
   <si>
     <t xml:space="preserve">Employment   </t>
   </si>
   <si>
     <t>Adjusted Results</t>
   </si>
   <si>
     <t>YOUR ECONOMIC IMPACT</t>
   </si>
   <si>
     <t>INSTRUCTIONS</t>
   </si>
   <si>
     <t xml:space="preserve">* Detailed instructions are available in the article </t>
   </si>
   <si>
     <t xml:space="preserve">   Estimating Employee Compensation Adjustments for Known Commuting Rates</t>
   </si>
   <si>
     <t>* Add values for your region in the teal boxes in Column D</t>
-  </si>
-[...1 lines deleted...]
-    <t>LA 2019 Example</t>
   </si>
   <si>
     <t>Federal Govt NonDefense</t>
   </si>
   <si>
     <t>State/Local Govt Other Services</t>
   </si>
   <si>
     <t>Results from Event 1</t>
   </si>
   <si>
     <t>Labor Income</t>
   </si>
   <si>
     <t xml:space="preserve">   - Federal taxes</t>
   </si>
   <si>
     <t xml:space="preserve">   - State taxes</t>
   </si>
   <si>
     <t>Employee Compensation - After tax</t>
   </si>
   <si>
     <r>
       <t xml:space="preserve">Results from </t>
@@ -243,51 +232,57 @@
   <si>
     <t xml:space="preserve">* Run your analysis using the two Events. </t>
   </si>
   <si>
     <t>* Copy your impact results in the teal boxes in 'Your Economic Impact' section</t>
   </si>
   <si>
     <t xml:space="preserve">  My Known Commuting Rate (MyCR)</t>
   </si>
   <si>
     <t>My Employee Compensation (MyEC)</t>
   </si>
   <si>
     <t xml:space="preserve">  SAM In-Commuting Rate (SamCR)</t>
   </si>
   <si>
     <t>NEW Labor Income (NewEC) Event Value</t>
   </si>
   <si>
     <t>* Report your impact results from the 'Adjusted Results' box below</t>
   </si>
   <si>
     <t>SAM In-Commuting Rate (SamCR)</t>
   </si>
   <si>
-    <t>LA 2019 EXAMPLE ECONOMIC IMPACT</t>
+    <t>LA 2024 Example</t>
+  </si>
+  <si>
+    <t>LA 2024Example</t>
+  </si>
+  <si>
+    <t>LA 2024 EXAMPLE ECONOMIC IMPACT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="3">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="&quot;$&quot;#,##0.00"/>
   </numFmts>
   <fonts count="9" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
@@ -479,51 +474,51 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="4">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
     <xf numFmtId="0" fontId="8" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="74">
+  <cellXfs count="66">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="2" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="0" borderId="3" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right"/>
     </xf>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="5" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="10" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="43" fontId="0" fillId="0" borderId="0" xfId="1" applyFont="1"/>
     <xf numFmtId="43" fontId="0" fillId="3" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="3" borderId="0" xfId="0" applyNumberFormat="1" applyFill="1"/>
@@ -553,135 +548,127 @@
     <xf numFmtId="43" fontId="0" fillId="0" borderId="8" xfId="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="7" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="164" fontId="6" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="7" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="8" fillId="2" borderId="0" xfId="3" applyFill="1"/>
     <xf numFmtId="9" fontId="0" fillId="3" borderId="11" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="6" xfId="2" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="8" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="5" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="6" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
-    <xf numFmtId="8" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
-[...4 lines deleted...]
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyFill="1"/>
+    <xf numFmtId="8" fontId="0" fillId="0" borderId="5" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="8" fontId="0" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyBorder="1"/>
+    <xf numFmtId="164" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1"/>
     <xf numFmtId="10" fontId="6" fillId="0" borderId="5" xfId="2" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="9" fontId="0" fillId="0" borderId="10" xfId="2" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyFill="1" applyBorder="1"/>
-[...3 lines deleted...]
-    <xf numFmtId="164" fontId="0" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFill="1" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="Comma" xfId="1" builtinId="3"/>
     <cellStyle name="Hyperlink" xfId="3" builtinId="8"/>
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="2" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF37C1D1"/>
       <color rgb="FF31C1D1"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
-<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
-    <a:clrScheme name="Office">
+    <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
         <a:srgbClr val="5B9BD5"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
-    <a:fontScheme name="Office">
+    <a:fontScheme name="Office 2013 - 2022">
       <a:majorFont>
         <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Tahoma"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
@@ -743,51 +730,51 @@
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
         <a:font script="Armn" typeface="Arial"/>
         <a:font script="Bugi" typeface="Leelawadee UI"/>
         <a:font script="Bopo" typeface="Microsoft JhengHei"/>
         <a:font script="Java" typeface="Javanese Text"/>
         <a:font script="Lisu" typeface="Segoe UI"/>
         <a:font script="Mymr" typeface="Myanmar Text"/>
         <a:font script="Nkoo" typeface="Ebrima"/>
         <a:font script="Olck" typeface="Nirmala UI"/>
         <a:font script="Osma" typeface="Ebrima"/>
         <a:font script="Phag" typeface="Phagspa"/>
         <a:font script="Syrn" typeface="Estrangelo Edessa"/>
         <a:font script="Syrj" typeface="Estrangelo Edessa"/>
         <a:font script="Syre" typeface="Estrangelo Edessa"/>
         <a:font script="Sora" typeface="Nirmala UI"/>
         <a:font script="Tale" typeface="Microsoft Tai Le"/>
         <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
         <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
-    <a:fmtScheme name="Office">
+    <a:fmtScheme name="Office 2013 - 2022">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
@@ -885,782 +872,774 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://support.implan.com/hc/en-us/articles/360015521273-Estimating-Employee-Compensation-Adjustments-for-Known-Commuting-Rates" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{ADBE88CE-F1CD-4C41-AAC8-07E0E0590B0D}">
   <dimension ref="B1:M41"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" zoomScaleNormal="100" workbookViewId="0">
-      <selection activeCell="D32" sqref="D32"/>
+    <sheetView showGridLines="0" tabSelected="1" zoomScale="70" zoomScaleNormal="70" workbookViewId="0">
+      <selection activeCell="M23" sqref="M23"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="2.85546875" customWidth="1"/>
     <col min="2" max="2" width="45.5703125" customWidth="1"/>
     <col min="3" max="4" width="22.42578125" customWidth="1"/>
     <col min="5" max="5" width="5.5703125" customWidth="1"/>
     <col min="6" max="6" width="5.140625" customWidth="1"/>
     <col min="7" max="7" width="25.5703125" customWidth="1"/>
     <col min="8" max="11" width="16.28515625" customWidth="1"/>
     <col min="12" max="12" width="5.7109375" customWidth="1"/>
     <col min="13" max="13" width="71.7109375" customWidth="1"/>
     <col min="14" max="17" width="16.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:13" ht="9" customHeight="1" x14ac:dyDescent="0.25"/>
     <row r="2" spans="2:13" ht="26.25" x14ac:dyDescent="0.4">
       <c r="B2" s="8" t="s">
         <v>6</v>
       </c>
       <c r="G2" s="8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="M2" s="16" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="3" spans="2:13" x14ac:dyDescent="0.25">
       <c r="M3" s="15"/>
     </row>
     <row r="4" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B4" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C4" s="59" t="s">
-        <v>21</v>
+        <v>37</v>
       </c>
       <c r="D4" s="60" t="s">
         <v>4</v>
       </c>
       <c r="G4" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H4" s="11" t="s">
         <v>14</v>
       </c>
       <c r="I4" s="11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J4" s="11" t="s">
         <v>12</v>
       </c>
       <c r="K4" s="12" t="s">
         <v>13</v>
       </c>
       <c r="M4" s="17" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="5" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B5" s="4" t="s">
-        <v>22</v>
+        <v>21</v>
       </c>
       <c r="C5" s="61">
-        <v>14339380080.02</v>
+        <v>18170296420.470001</v>
       </c>
       <c r="D5" s="22"/>
-      <c r="G5" s="69" t="s">
+      <c r="G5" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H5" s="28">
-        <v>91.04</v>
-[...1 lines deleted...]
-      <c r="I5" s="64">
+        <v>46.22</v>
+      </c>
+      <c r="I5" s="29">
         <v>5000000</v>
       </c>
-      <c r="J5" s="64">
-[...3 lines deleted...]
-        <v>13139241.92</v>
+      <c r="J5" s="29">
+        <v>7677852.4299999997</v>
+      </c>
+      <c r="K5" s="30">
+        <v>12050053.109999999</v>
       </c>
       <c r="M5" s="50" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="6" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B6" s="5" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-        <v>237191868.03</v>
+        <v>22</v>
+      </c>
+      <c r="C6" s="54">
+        <v>349845894.88</v>
       </c>
       <c r="D6" s="23"/>
-      <c r="G6" s="71" t="s">
+      <c r="G6" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H6" s="31">
-        <v>19.22</v>
-[...8 lines deleted...]
-        <v>4142824.42</v>
+        <v>11.27</v>
+      </c>
+      <c r="I6" s="6">
+        <v>878632.29</v>
+      </c>
+      <c r="J6" s="6">
+        <v>1575173.84</v>
+      </c>
+      <c r="K6" s="32">
+        <v>3148877.91</v>
       </c>
       <c r="M6" s="17" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="7" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B7" s="5" t="s">
         <v>0</v>
       </c>
-      <c r="C7" s="62">
-        <v>209350657.97</v>
+      <c r="C7" s="54">
+        <v>313648356.74000001</v>
       </c>
       <c r="D7" s="23"/>
-      <c r="G7" s="71" t="s">
+      <c r="G7" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H7" s="31">
-        <v>30.69</v>
-[...8 lines deleted...]
-        <v>4512428.3499999996</v>
+        <v>23.09</v>
+      </c>
+      <c r="I7" s="6">
+        <v>1224726.96</v>
+      </c>
+      <c r="J7" s="6">
+        <v>2461408.64</v>
+      </c>
+      <c r="K7" s="32">
+        <v>4208334.82</v>
       </c>
       <c r="M7" s="17" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B8" s="5" t="s">
         <v>1</v>
       </c>
-      <c r="C8" s="62">
-        <v>3529631568.5900002</v>
+      <c r="C8" s="54">
+        <v>3984334449.9699998</v>
       </c>
       <c r="D8" s="23"/>
       <c r="G8" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H8" s="14">
-        <f>SUM(H5:H7)</f>
-        <v>140.95000000000002</v>
+        <v>80.58</v>
       </c>
       <c r="I8" s="26">
-        <f t="shared" ref="I8:K8" si="0">SUM(I5:I7)</f>
-        <v>7529461.3300000001</v>
+        <v>7103359.25</v>
       </c>
       <c r="J8" s="26">
-        <f t="shared" si="0"/>
-        <v>11416087.77</v>
+        <v>11714434.91</v>
       </c>
       <c r="K8" s="27">
-        <f t="shared" si="0"/>
-        <v>21794494.689999998</v>
+        <v>19407265.829999998</v>
       </c>
       <c r="M8" s="17" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
     </row>
     <row r="9" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B9" s="7" t="s">
         <v>3</v>
       </c>
-      <c r="C9" s="63">
-        <v>127530343237.11099</v>
+      <c r="C9" s="62">
+        <v>153375554809.56</v>
       </c>
       <c r="D9" s="24"/>
       <c r="M9" s="17" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B10" s="53" t="s">
         <v>2</v>
       </c>
       <c r="C10" s="44">
         <f>SUM(C7:C8)</f>
-        <v>3738982226.5599999</v>
+        <v>4297982806.71</v>
       </c>
       <c r="D10" s="45">
         <f>SUM(D7:D8)</f>
         <v>0</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H10" s="11" t="s">
         <v>14</v>
       </c>
       <c r="I10" s="11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J10" s="11" t="s">
         <v>12</v>
       </c>
       <c r="K10" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="11" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B11" s="1" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C11" s="2">
         <f>C10/(C9-C5-C6)</f>
-        <v>3.3101880387787476E-2</v>
+        <v>3.1871044159199273E-2</v>
       </c>
       <c r="D11" s="3" t="e">
         <f>D10/(D9-D5-D6)</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H11" s="28">
         <v>0</v>
       </c>
       <c r="I11" s="29">
         <v>0</v>
       </c>
       <c r="J11" s="29">
         <v>0</v>
       </c>
       <c r="K11" s="30">
         <v>0</v>
       </c>
     </row>
     <row r="12" spans="2:13" x14ac:dyDescent="0.25">
       <c r="G12" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H12" s="31">
         <v>0</v>
       </c>
       <c r="I12" s="6">
         <v>0</v>
       </c>
       <c r="J12" s="6">
         <v>0</v>
       </c>
       <c r="K12" s="32">
         <v>0</v>
       </c>
     </row>
     <row r="13" spans="2:13" x14ac:dyDescent="0.25">
-      <c r="G13" s="71" t="s">
+      <c r="G13" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H13" s="31">
-        <v>0.86</v>
-[...8 lines deleted...]
-        <v>127157.15</v>
+        <v>0.24</v>
+      </c>
+      <c r="I13" s="6">
+        <v>12749.4</v>
+      </c>
+      <c r="J13" s="6">
+        <v>25623.5</v>
+      </c>
+      <c r="K13" s="32">
+        <v>43809.73</v>
       </c>
     </row>
     <row r="14" spans="2:13" ht="21" customHeight="1" x14ac:dyDescent="0.4">
       <c r="B14" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G14" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H14" s="14">
-        <f>SUM(H11:H13)</f>
-        <v>0.86</v>
+        <v>0.24</v>
       </c>
       <c r="I14" s="26">
-        <f t="shared" ref="I14" si="1">SUM(I11:I13)</f>
-        <v>38003.69</v>
+        <v>12749.4</v>
       </c>
       <c r="J14" s="26">
-        <f t="shared" ref="J14" si="2">SUM(J11:J13)</f>
-        <v>71627.64</v>
+        <v>25623.5</v>
       </c>
       <c r="K14" s="27">
-        <f t="shared" ref="K14" si="3">SUM(K11:K13)</f>
-        <v>127157.15</v>
+        <v>43809.73</v>
       </c>
     </row>
     <row r="16" spans="2:13" x14ac:dyDescent="0.25">
       <c r="B16" s="9" t="s">
         <v>5</v>
       </c>
       <c r="C16" s="59" t="s">
-        <v>21</v>
+        <v>38</v>
       </c>
       <c r="D16" s="60" t="s">
         <v>4</v>
       </c>
       <c r="G16" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H16" s="37" t="s">
         <v>14</v>
       </c>
       <c r="I16" s="37" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J16" s="37" t="s">
         <v>12</v>
       </c>
       <c r="K16" s="38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="17" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="C17" s="64">
+        <v>32</v>
+      </c>
+      <c r="C17" s="29">
         <v>5000000</v>
       </c>
       <c r="D17" s="25"/>
       <c r="G17" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H17" s="13">
         <f>H5+H11</f>
-        <v>91.04</v>
+        <v>46.22</v>
       </c>
       <c r="I17" s="55">
-        <f t="shared" ref="I17:K17" si="4">I5+I11</f>
+        <f t="shared" ref="I17:K17" si="0">I5+I11</f>
         <v>5000000</v>
       </c>
       <c r="J17" s="55">
-        <f t="shared" si="4"/>
-        <v>6759864.6299999999</v>
+        <f t="shared" si="0"/>
+        <v>7677852.4299999997</v>
       </c>
       <c r="K17" s="56">
-        <f t="shared" si="4"/>
-        <v>13139241.92</v>
+        <f t="shared" si="0"/>
+        <v>12050053.109999999</v>
       </c>
     </row>
     <row r="18" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B18" s="41" t="s">
-        <v>26</v>
-[...1 lines deleted...]
-      <c r="C18" s="65">
+        <v>25</v>
+      </c>
+      <c r="C18" s="44">
         <f>(C5/C9)*C17</f>
-        <v>562194.83599128586</v>
+        <v>592346.55884476821</v>
       </c>
       <c r="D18" s="45" t="e">
         <f>(D5/D9)*D17</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G18" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H18" s="10">
-        <f t="shared" ref="H18:K19" si="5">H6+H12</f>
-        <v>19.22</v>
+        <f t="shared" ref="H18:K19" si="1">H6+H12</f>
+        <v>11.27</v>
       </c>
       <c r="I18" s="57">
-        <f t="shared" si="5"/>
-        <v>1180651.1499999999</v>
+        <f t="shared" si="1"/>
+        <v>878632.29</v>
       </c>
       <c r="J18" s="57">
-        <f t="shared" si="5"/>
-        <v>2114363.9300000002</v>
+        <f t="shared" si="1"/>
+        <v>1575173.84</v>
       </c>
       <c r="K18" s="58">
-        <f t="shared" si="5"/>
-        <v>4142824.42</v>
+        <f t="shared" si="1"/>
+        <v>3148877.91</v>
       </c>
     </row>
     <row r="19" spans="2:11" ht="15" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B19" s="41" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="C19" s="65">
+        <v>26</v>
+      </c>
+      <c r="C19" s="44">
         <f>(C6/C9)*C17</f>
-        <v>9299.4287480666717</v>
+        <v>11404.87789316847</v>
       </c>
       <c r="D19" s="45" t="e">
         <f>(D6/D9)*D17</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G19" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H19" s="10">
         <f>H7+H13</f>
-        <v>31.55</v>
+        <v>23.33</v>
       </c>
       <c r="I19" s="57">
-        <f t="shared" si="5"/>
-        <v>1386813.8699999999</v>
+        <f t="shared" si="1"/>
+        <v>1237476.3599999999</v>
       </c>
       <c r="J19" s="57">
-        <f t="shared" si="5"/>
-        <v>2613486.85</v>
+        <f t="shared" si="1"/>
+        <v>2487032.14</v>
       </c>
       <c r="K19" s="58">
-        <f t="shared" si="5"/>
-        <v>4639585.5</v>
+        <f t="shared" si="1"/>
+        <v>4252144.5500000007</v>
       </c>
     </row>
     <row r="20" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B20" s="47" t="s">
-        <v>28</v>
-[...1 lines deleted...]
-      <c r="C20" s="66">
+        <v>27</v>
+      </c>
+      <c r="C20" s="63">
         <f>C17-C18-C19</f>
-        <v>4428505.7352606477</v>
+        <v>4396248.5632620631</v>
       </c>
       <c r="D20" s="48" t="e">
         <f>D17-D18-D19</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G20" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H20" s="14">
         <f>SUM(H17:H19)</f>
-        <v>141.81</v>
+        <v>80.819999999999993</v>
       </c>
       <c r="I20" s="26">
-        <f t="shared" ref="I20:K20" si="6">SUM(I17:I19)</f>
-        <v>7567465.0200000005</v>
+        <f t="shared" ref="I20:K20" si="2">SUM(I17:I19)</f>
+        <v>7116108.6500000004</v>
       </c>
       <c r="J20" s="26">
-        <f t="shared" si="6"/>
-        <v>11487715.41</v>
+        <f t="shared" si="2"/>
+        <v>11740058.41</v>
       </c>
       <c r="K20" s="27">
-        <f t="shared" si="6"/>
-        <v>21921651.84</v>
+        <f t="shared" si="2"/>
+        <v>19451075.57</v>
       </c>
     </row>
     <row r="21" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B21" s="49" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="C21" s="67">
+        <v>33</v>
+      </c>
+      <c r="C21" s="64">
         <f>C11</f>
-        <v>3.3101880387787476E-2</v>
+        <v>3.1871044159199273E-2</v>
       </c>
       <c r="D21" s="52" t="e">
         <f>D11</f>
         <v>#DIV/0!</v>
       </c>
     </row>
     <row r="22" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B22" s="7" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-        <v>0</v>
+        <v>31</v>
+      </c>
+      <c r="C22" s="65">
+        <v>0.02</v>
       </c>
       <c r="D22" s="51"/>
     </row>
     <row r="23" spans="2:11" ht="26.25" x14ac:dyDescent="0.4">
       <c r="B23" s="42" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
       <c r="C23" s="43">
         <f>C17*((1-C22)/(1-C21))-C17</f>
-        <v>171175.63741391618</v>
+        <v>61309.209313388914</v>
       </c>
       <c r="D23" s="46" t="e">
         <f>D17*((1-D22)/(1-D21))-D17</f>
         <v>#DIV/0!</v>
       </c>
       <c r="G23" s="8" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="25" spans="2:11" x14ac:dyDescent="0.25">
       <c r="B25" s="18"/>
       <c r="G25" s="1" t="s">
-        <v>24</v>
+        <v>23</v>
       </c>
       <c r="H25" s="11" t="s">
         <v>14</v>
       </c>
       <c r="I25" s="11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J25" s="11" t="s">
         <v>12</v>
       </c>
       <c r="K25" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="26" spans="2:11" x14ac:dyDescent="0.25">
       <c r="C26" s="54"/>
       <c r="G26" s="33" t="s">
         <v>9</v>
       </c>
       <c r="H26" s="34"/>
       <c r="I26" s="35"/>
       <c r="J26" s="35"/>
       <c r="K26" s="25"/>
     </row>
     <row r="27" spans="2:11" x14ac:dyDescent="0.25">
       <c r="G27" s="36" t="s">
         <v>10</v>
       </c>
       <c r="H27" s="19"/>
       <c r="I27" s="20"/>
       <c r="J27" s="20"/>
       <c r="K27" s="21"/>
     </row>
     <row r="28" spans="2:11" x14ac:dyDescent="0.25">
       <c r="G28" s="36" t="s">
         <v>11</v>
       </c>
       <c r="H28" s="19"/>
       <c r="I28" s="20"/>
       <c r="J28" s="20"/>
       <c r="K28" s="21"/>
     </row>
     <row r="29" spans="2:11" x14ac:dyDescent="0.25">
       <c r="G29" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H29" s="14">
         <f>SUM(H26:H28)</f>
         <v>0</v>
       </c>
       <c r="I29" s="26">
         <f>SUM(I26:I28)</f>
         <v>0</v>
       </c>
       <c r="J29" s="26">
-        <f t="shared" ref="J29" si="7">SUM(J26:J28)</f>
+        <f t="shared" ref="J29" si="3">SUM(J26:J28)</f>
         <v>0</v>
       </c>
       <c r="K29" s="27">
-        <f t="shared" ref="K29" si="8">SUM(K26:K28)</f>
+        <f t="shared" ref="K29" si="4">SUM(K26:K28)</f>
         <v>0</v>
       </c>
     </row>
     <row r="31" spans="2:11" x14ac:dyDescent="0.25">
       <c r="G31" s="1" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="H31" s="11" t="s">
         <v>14</v>
       </c>
       <c r="I31" s="11" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J31" s="11" t="s">
         <v>12</v>
       </c>
       <c r="K31" s="12" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="32" spans="2:11" x14ac:dyDescent="0.25">
       <c r="G32" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H32" s="28"/>
       <c r="I32" s="29"/>
       <c r="J32" s="29"/>
       <c r="K32" s="30"/>
     </row>
     <row r="33" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G33" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H33" s="31"/>
       <c r="I33" s="6"/>
       <c r="J33" s="6"/>
       <c r="K33" s="32"/>
     </row>
     <row r="34" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G34" s="36" t="s">
         <v>11</v>
       </c>
       <c r="H34" s="19"/>
       <c r="I34" s="20"/>
       <c r="J34" s="20"/>
       <c r="K34" s="21"/>
     </row>
     <row r="35" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G35" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H35" s="14">
         <f>SUM(H32:H34)</f>
         <v>0</v>
       </c>
       <c r="I35" s="26">
         <f>SUM(I32:I34)</f>
         <v>0</v>
       </c>
       <c r="J35" s="26">
-        <f t="shared" ref="J35" si="9">SUM(J32:J34)</f>
+        <f t="shared" ref="J35" si="5">SUM(J32:J34)</f>
         <v>0</v>
       </c>
       <c r="K35" s="27">
-        <f t="shared" ref="K35" si="10">SUM(K32:K34)</f>
+        <f t="shared" ref="K35" si="6">SUM(K32:K34)</f>
         <v>0</v>
       </c>
     </row>
     <row r="37" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G37" s="9" t="s">
         <v>15</v>
       </c>
       <c r="H37" s="37" t="s">
         <v>14</v>
       </c>
       <c r="I37" s="37" t="s">
-        <v>25</v>
+        <v>24</v>
       </c>
       <c r="J37" s="37" t="s">
         <v>12</v>
       </c>
       <c r="K37" s="38" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="38" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G38" s="4" t="s">
         <v>9</v>
       </c>
       <c r="H38" s="13">
         <f>H26+H32</f>
         <v>0</v>
       </c>
       <c r="I38" s="13">
-        <f t="shared" ref="I38:K38" si="11">I26+I32</f>
+        <f t="shared" ref="I38:K38" si="7">I26+I32</f>
         <v>0</v>
       </c>
       <c r="J38" s="13">
-        <f t="shared" si="11"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
       <c r="K38" s="39">
-        <f t="shared" si="11"/>
+        <f t="shared" si="7"/>
         <v>0</v>
       </c>
     </row>
     <row r="39" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G39" s="5" t="s">
         <v>10</v>
       </c>
       <c r="H39" s="10">
-        <f t="shared" ref="H39:K39" si="12">H27+H33</f>
+        <f t="shared" ref="H39:K39" si="8">H27+H33</f>
         <v>0</v>
       </c>
       <c r="I39" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="J39" s="10">
-        <f t="shared" si="12"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
       <c r="K39" s="40">
-        <f t="shared" si="12"/>
+        <f t="shared" si="8"/>
         <v>0</v>
       </c>
     </row>
     <row r="40" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G40" s="5" t="s">
         <v>11</v>
       </c>
       <c r="H40" s="10">
-        <f t="shared" ref="H40:K40" si="13">H28+H34</f>
+        <f t="shared" ref="H40:K40" si="9">H28+H34</f>
         <v>0</v>
       </c>
       <c r="I40" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="J40" s="10">
-        <f t="shared" si="13"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
       <c r="K40" s="40">
-        <f t="shared" si="13"/>
+        <f t="shared" si="9"/>
         <v>0</v>
       </c>
     </row>
     <row r="41" spans="7:11" x14ac:dyDescent="0.25">
       <c r="G41" s="7" t="s">
         <v>8</v>
       </c>
       <c r="H41" s="14">
         <f>SUM(H38:H40)</f>
         <v>0</v>
       </c>
       <c r="I41" s="26">
         <f>SUM(I38:I40)</f>
         <v>0</v>
       </c>
       <c r="J41" s="26">
-        <f t="shared" ref="J41:K41" si="14">SUM(J38:J40)</f>
+        <f t="shared" ref="J41:K41" si="10">SUM(J38:J40)</f>
         <v>0</v>
       </c>
       <c r="K41" s="27">
-        <f t="shared" si="14"/>
+        <f t="shared" si="10"/>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="M5" r:id="rId1" xr:uid="{587FBA4F-5813-4DF9-8E3C-EA81C314F6F0}"/>
   </hyperlinks>
   <printOptions gridLines="1"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup scale="57" orientation="landscape" r:id="rId2"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="5" max="38" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>