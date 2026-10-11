--- v0 (2026-06-13)
+++ v1 (2026-10-11)
@@ -1,1439 +1,1940 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29822"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\InternationalData\International\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="M:\InternationalData\International\INTL51\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{7D49E442-0FA4-49C8-B5C7-BD32251BEB05}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EB19C0E-1287-46EF-ACF9-2A338E1288B6}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{043A3F95-A390-4757-AD32-EA6482AE15A2}"/>
+    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="13896" xr2:uid="{1752E1AF-40D7-4803-BB6F-14C5CE351FF5}"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
+    <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
+      <xlwcv:version setVersion="2"/>
+    </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3992" uniqueCount="1104">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6847" uniqueCount="1601">
   <si>
     <t>OECD51Index</t>
   </si>
   <si>
     <t>OECD51Code</t>
   </si>
   <si>
     <t>OECD51Description</t>
   </si>
   <si>
-    <t>2017NAICS_US</t>
-[...2 lines deleted...]
-    <t>2017NAICS_USTITLE</t>
+    <t>ISICRev4</t>
+  </si>
+  <si>
+    <t>ISICRevision4Description</t>
+  </si>
+  <si>
+    <t>2017NAICSCode</t>
+  </si>
+  <si>
+    <t>2017NAICSDescription</t>
+  </si>
+  <si>
+    <t>International Affairs</t>
   </si>
   <si>
     <t>A01</t>
   </si>
   <si>
     <t>Agriculture and hunting</t>
   </si>
   <si>
+    <t>Growing of cereals (except rice), leguminous crops and oil seeds</t>
+  </si>
+  <si>
     <t>Soybean Farming</t>
   </si>
   <si>
     <t>Oilseed (except Soybean) Farming</t>
   </si>
   <si>
     <t>Dry Pea and Bean Farming</t>
   </si>
   <si>
     <t>Wheat Farming</t>
   </si>
   <si>
     <t>Corn Farming</t>
   </si>
   <si>
+    <t>Growing of rice</t>
+  </si>
+  <si>
     <t>Rice Farming</t>
   </si>
   <si>
     <t>Oilseed and Grain Combination Farming</t>
   </si>
   <si>
     <t>All Other Grain Farming</t>
   </si>
   <si>
+    <t>Growing of vegetables and melons, roots and tubers</t>
+  </si>
+  <si>
     <t>Potato Farming</t>
   </si>
   <si>
     <t>Other Vegetable (except Potato) and Melon Farming</t>
   </si>
   <si>
+    <t>Growing of other non-perennial crops</t>
+  </si>
+  <si>
+    <t>Growing of spices, aromatic, drug and pharmaceutical crops</t>
+  </si>
+  <si>
+    <t>Growing of citrus fruits</t>
+  </si>
+  <si>
     <t>Orange Groves</t>
   </si>
   <si>
     <t>Citrus (except Orange) Groves</t>
   </si>
   <si>
+    <t>Growing of pome fruits and stone fruits</t>
+  </si>
+  <si>
     <t>Apple Orchards</t>
   </si>
   <si>
+    <t>Growing of grapes</t>
+  </si>
+  <si>
     <t>Grape Vineyards</t>
   </si>
   <si>
+    <t>Growing of other tree and bush fruits and nuts</t>
+  </si>
+  <si>
     <t>Strawberry Farming</t>
   </si>
   <si>
     <t>Berry (except Strawberry) Farming</t>
   </si>
   <si>
     <t>Tree Nut Farming</t>
   </si>
   <si>
+    <t>Growing of oleaginous fruits</t>
+  </si>
+  <si>
+    <t>Growing of perennial crops</t>
+  </si>
+  <si>
     <t>Fruit and Tree Nut Combination Farming</t>
   </si>
   <si>
+    <t>Growing of tropical and subtropical fruits</t>
+  </si>
+  <si>
     <t>Other Noncitrus Fruit Farming</t>
   </si>
   <si>
+    <t>Growing of beverage crops</t>
+  </si>
+  <si>
     <t>Mushroom Production</t>
   </si>
   <si>
     <t>Other Food Crops Grown Under Cover</t>
   </si>
   <si>
+    <t>Growing of other perennial crops</t>
+  </si>
+  <si>
     <t>Nursery and Tree Production</t>
   </si>
   <si>
+    <t>Plant propagation</t>
+  </si>
+  <si>
     <t>Floriculture Production</t>
   </si>
   <si>
+    <t>Growing of tobacco</t>
+  </si>
+  <si>
     <t>Tobacco Farming</t>
   </si>
   <si>
+    <t>Growing of fibre crops</t>
+  </si>
+  <si>
     <t>Cotton Farming</t>
   </si>
   <si>
+    <t>Growing of sugar cane</t>
+  </si>
+  <si>
     <t>Sugarcane Farming</t>
   </si>
   <si>
     <t>Hay Farming</t>
   </si>
   <si>
     <t>Sugar Beet Farming</t>
   </si>
   <si>
     <t>Peanut Farming</t>
   </si>
   <si>
     <t>All Other Miscellaneous Crop Farming</t>
   </si>
   <si>
+    <t>Mixed farming</t>
+  </si>
+  <si>
+    <t>Raising of cattle and buffaloes</t>
+  </si>
+  <si>
     <t>Beef Cattle Ranching and Farming</t>
   </si>
   <si>
     <t>Cattle Feedlots</t>
   </si>
   <si>
     <t>Dairy Cattle and Milk Production</t>
   </si>
   <si>
+    <t>Dual-Purpose Cattle Ranching and Farming</t>
+  </si>
+  <si>
+    <t>Raising of swine/pigs</t>
+  </si>
+  <si>
     <t>Hog and Pig Farming</t>
   </si>
   <si>
+    <t>Raising of poultry</t>
+  </si>
+  <si>
     <t>Chicken Egg Production</t>
   </si>
   <si>
     <t>Broilers and Other Meat Type Chicken Production</t>
   </si>
   <si>
     <t>Turkey Production</t>
   </si>
   <si>
     <t>Poultry Hatcheries</t>
   </si>
   <si>
     <t>Other Poultry Production</t>
   </si>
   <si>
+    <t>Raising of other animals</t>
+  </si>
+  <si>
+    <t>Raising of sheep and goats</t>
+  </si>
+  <si>
     <t>Sheep Farming</t>
   </si>
   <si>
     <t>Goat Farming</t>
   </si>
   <si>
     <t>Apiculture</t>
   </si>
   <si>
+    <t>Raising of horses and other equines</t>
+  </si>
+  <si>
     <t>Horses and Other Equine Production</t>
   </si>
   <si>
     <t>Fur-Bearing Animal and Rabbit Production</t>
   </si>
   <si>
+    <t>Animal production</t>
+  </si>
+  <si>
     <t>All Other Animal Production</t>
   </si>
   <si>
+    <t>Raising of camels and camelids</t>
+  </si>
+  <si>
+    <t>Hunting, trapping and related service activities</t>
+  </si>
+  <si>
+    <t>Hunting and Trapping</t>
+  </si>
+  <si>
+    <t>Post-harvest crop activities</t>
+  </si>
+  <si>
+    <t>Cotton Ginning</t>
+  </si>
+  <si>
+    <t>Support activities for crop production</t>
+  </si>
+  <si>
+    <t>Soil Preparation, Planting, and Cultivating</t>
+  </si>
+  <si>
+    <t>Crop Harvesting, Primarily by Machine</t>
+  </si>
+  <si>
+    <t>Postharvest Crop Activities (except Cotton Ginning)</t>
+  </si>
+  <si>
+    <t>Seed processing for propagation</t>
+  </si>
+  <si>
+    <t>Farm Labor Contractors and Crew Leaders</t>
+  </si>
+  <si>
+    <t>Farm Management Services</t>
+  </si>
+  <si>
+    <t>Support activities for animal production</t>
+  </si>
+  <si>
+    <t>Support Activities for Animal Production</t>
+  </si>
+  <si>
+    <t>A02</t>
+  </si>
+  <si>
+    <t>Forestry and logging</t>
+  </si>
+  <si>
+    <t>Gathering of non-wood forest products</t>
+  </si>
+  <si>
+    <t>Silviculture and other forestry activities</t>
+  </si>
+  <si>
     <t>Timber Tract Operations</t>
   </si>
   <si>
     <t>Forest Nurseries and Gathering of Forest Products</t>
   </si>
   <si>
     <t>Logging</t>
   </si>
   <si>
-    <t>Hunting and Trapping</t>
-[...20 lines deleted...]
-    <t>Support Activities for Animal Production</t>
+    <t>Support services to forestry</t>
   </si>
   <si>
     <t>Support Activities for Forestry</t>
   </si>
   <si>
-    <t>A02</t>
-[...4 lines deleted...]
-  <si>
     <t>A03</t>
   </si>
   <si>
     <t>Fishing and aquaculture</t>
   </si>
   <si>
+    <t>Freshwater aquaculture</t>
+  </si>
+  <si>
+    <t>Marine aquaculture</t>
+  </si>
+  <si>
     <t>Finfish Farming and Fish Hatcheries</t>
   </si>
   <si>
     <t>Shellfish Farming</t>
   </si>
   <si>
     <t>Other Aquaculture</t>
   </si>
   <si>
+    <t>Marine fishing</t>
+  </si>
+  <si>
     <t>Finfish Fishing</t>
   </si>
   <si>
+    <t>Freshwater fishing</t>
+  </si>
+  <si>
     <t>Shellfish Fishing</t>
   </si>
   <si>
     <t>Other Marine Fishing</t>
   </si>
   <si>
     <t>Seafood Product Preparation and Packaging</t>
   </si>
   <si>
     <t>B05</t>
   </si>
   <si>
     <t>Mining of coal and lignite</t>
   </si>
   <si>
+    <t>Mining of hard coal</t>
+  </si>
+  <si>
+    <t>Natural Gas Extraction</t>
+  </si>
+  <si>
+    <t>Mining of lignite</t>
+  </si>
+  <si>
+    <t>Bituminous Coal and Lignite Surface Mining</t>
+  </si>
+  <si>
+    <t>Bituminous Coal Underground Mining</t>
+  </si>
+  <si>
+    <t>Anthracite Mining</t>
+  </si>
+  <si>
+    <t>B06</t>
+  </si>
+  <si>
+    <t>Extraction of crude petroleum and natural gas</t>
+  </si>
+  <si>
+    <t>Extraction of crude petroleum</t>
+  </si>
+  <si>
     <t>Crude Petroleum Extraction</t>
   </si>
   <si>
-    <t>Natural Gas Extraction</t>
-[...14 lines deleted...]
-    <t>Extraction of crude petroleum and natural gas</t>
+    <t>Extraction of natural gas</t>
   </si>
   <si>
     <t>B07</t>
   </si>
   <si>
     <t>Mining of metal ores</t>
   </si>
   <si>
+    <t>Mining of iron ores</t>
+  </si>
+  <si>
     <t>Iron Ore Mining</t>
   </si>
   <si>
+    <t>Mining of other non-ferrous metal ores</t>
+  </si>
+  <si>
+    <t>Gold Ore Mining</t>
+  </si>
+  <si>
+    <t>Silver Ore Mining</t>
+  </si>
+  <si>
+    <t>Copper, Nickel, Lead, and Zinc Mining</t>
+  </si>
+  <si>
+    <t>Mining of uranium and thorium ores</t>
+  </si>
+  <si>
+    <t>Uranium-Radium-Vanadium Ore Mining</t>
+  </si>
+  <si>
+    <t>All Other Metal Ore Mining</t>
+  </si>
+  <si>
+    <t>B08</t>
+  </si>
+  <si>
+    <t>Other mining and quarrying</t>
+  </si>
+  <si>
+    <t>Quarrying of stone, sand and clay</t>
+  </si>
+  <si>
+    <t>Dimension Stone Mining and Quarrying</t>
+  </si>
+  <si>
+    <t>Crushed and Broken Limestone Mining and Quarrying</t>
+  </si>
+  <si>
+    <t>Mining of chemical and fertilizer minerals</t>
+  </si>
+  <si>
+    <t>Crushed and Broken Granite Mining and Quarrying</t>
+  </si>
+  <si>
+    <t>Other Crushed and Broken Stone Mining and Quarrying</t>
+  </si>
+  <si>
+    <t>Construction Sand and Gravel Mining</t>
+  </si>
+  <si>
+    <t>Industrial Sand Mining</t>
+  </si>
+  <si>
+    <t>Kaolin and Ball Clay Mining</t>
+  </si>
+  <si>
+    <t>Clay and Ceramic and Refractory Minerals Mining</t>
+  </si>
+  <si>
+    <t>Other mining and quarrying n.e.c.</t>
+  </si>
+  <si>
+    <t>Potash, Soda, and Borate Mineral Mining</t>
+  </si>
+  <si>
+    <t>Phosphate Rock Mining</t>
+  </si>
+  <si>
+    <t>Other Chemical and Fertilizer Mineral Mining</t>
+  </si>
+  <si>
+    <t>Extraction of salt</t>
+  </si>
+  <si>
+    <t>All Other Nonmetallic Mineral Mining</t>
+  </si>
+  <si>
+    <t>Extraction of peat</t>
+  </si>
+  <si>
     <t>Spice and Extract Manufacturing</t>
   </si>
   <si>
-    <t>Gold Ore Mining</t>
-[...55 lines deleted...]
-  <si>
     <t>B09</t>
   </si>
   <si>
     <t>Mining support service activities</t>
   </si>
   <si>
+    <t>Support activities for petroleum and natural gas extraction</t>
+  </si>
+  <si>
     <t>Drilling Oil and Gas Wells</t>
   </si>
   <si>
     <t>Support Activities for Oil and Gas Operations</t>
   </si>
   <si>
+    <t>Support activities for other mining and quarrying</t>
+  </si>
+  <si>
     <t>Support Activities for Coal Mining</t>
   </si>
   <si>
     <t>Support Activities for Metal Mining</t>
   </si>
   <si>
     <t>Support Activities for Nonmetallic Minerals (except Fuels) Mining</t>
   </si>
   <si>
     <t>All Other Support Activities for Transportation</t>
   </si>
   <si>
     <t>C10T12</t>
   </si>
   <si>
-    <t>Manufacture of food products; beverages and tobacco products</t>
+    <t>Food products, beverages and tobacco</t>
+  </si>
+  <si>
+    <t>Manufacture of sugar</t>
+  </si>
+  <si>
+    <t>Manufacture of prepared animal feeds</t>
   </si>
   <si>
     <t>Dog and Cat Food Manufacturing</t>
   </si>
   <si>
     <t>Other Animal Food Manufacturing</t>
   </si>
   <si>
+    <t>Processing and preserving of fruit and vegetables</t>
+  </si>
+  <si>
     <t>Flour Milling</t>
   </si>
   <si>
+    <t>Manufacture of grain mill products</t>
+  </si>
+  <si>
     <t>Rice Milling</t>
   </si>
   <si>
+    <t>Manufacture of malt liquors and malt</t>
+  </si>
+  <si>
     <t>Malt Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of vegetable and animal oils and fats</t>
+  </si>
+  <si>
     <t>Wet Corn Milling</t>
   </si>
   <si>
+    <t>Manufacture of starches and starch products</t>
+  </si>
+  <si>
     <t>Soybean and Other Oilseed Processing</t>
   </si>
   <si>
     <t>Fats and Oils Refining and Blending</t>
   </si>
   <si>
     <t>Breakfast Cereal Manufacturing</t>
   </si>
   <si>
     <t>Beet Sugar Manufacturing</t>
   </si>
   <si>
     <t>Cane Sugar Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of cocoa, chocolate and sugar confectionery</t>
+  </si>
+  <si>
     <t>Nonchocolate Confectionery Manufacturing</t>
   </si>
   <si>
     <t>Chocolate and Confectionery Manufacturing from Cacao Beans</t>
   </si>
   <si>
     <t>Confectionery Manufacturing from Purchased Chocolate</t>
   </si>
   <si>
     <t>Frozen Fruit, Juice, and Vegetable Manufacturing</t>
   </si>
   <si>
+    <t>Processing and preserving of meat</t>
+  </si>
+  <si>
     <t>Frozen Specialty Food Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of bakery products</t>
+  </si>
+  <si>
+    <t>Manufacture of macaroni, noodles, couscous and similar farinaceous products</t>
+  </si>
+  <si>
+    <t>Manufacture of prepared meals and dishes</t>
+  </si>
+  <si>
+    <t>Manufacture of other food products n.e.c.</t>
+  </si>
+  <si>
     <t>Fruit and Vegetable Canning</t>
   </si>
   <si>
     <t>Specialty Canning</t>
   </si>
   <si>
     <t>Dried and Dehydrated Food Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of dairy products</t>
+  </si>
+  <si>
     <t>Fluid Milk Manufacturing</t>
   </si>
   <si>
     <t>Creamery Butter Manufacturing</t>
   </si>
   <si>
     <t>Cheese Manufacturing</t>
   </si>
   <si>
     <t>Dry, Condensed, and Evaporated Dairy Product Manufacturing</t>
   </si>
   <si>
     <t>Ice Cream and Frozen Dessert Manufacturing</t>
   </si>
   <si>
     <t>Animal (except Poultry) Slaughtering</t>
   </si>
   <si>
     <t>Meat Processed From Carcasses</t>
   </si>
   <si>
     <t>Rendering and Meat Byproduct Processing</t>
   </si>
   <si>
     <t>Poultry Processing</t>
   </si>
   <si>
+    <t>Processing and preserving of fish, crustaceans and molluscs</t>
+  </si>
+  <si>
     <t>Retail Bakeries</t>
   </si>
   <si>
     <t>Commercial Bakeries</t>
   </si>
   <si>
     <t>Frozen Cakes, Pies, and Other Pastries Manufacturing</t>
   </si>
   <si>
     <t>Cookie and Cracker Manufacturing</t>
   </si>
   <si>
     <t>Dry Pasta, Dough, and Flour Mixes Manufacturing from Purchased Flour</t>
   </si>
   <si>
     <t>Tortilla Manufacturing</t>
   </si>
   <si>
     <t>Roasted Nuts and Peanut Butter Manufacturing</t>
   </si>
   <si>
     <t>Other Snack Food Manufacturing</t>
   </si>
   <si>
     <t>Coffee and Tea Manufacturing</t>
   </si>
   <si>
     <t>Flavoring Syrup and Concentrate Manufacturing</t>
   </si>
   <si>
     <t>Mayonnaise, Dressing, and Other Prepared Sauce Manufacturing</t>
   </si>
   <si>
     <t>Perishable Prepared Food Manufacturing</t>
   </si>
   <si>
     <t>All Other Miscellaneous Food Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of soft drinks; production of mineral waters and other bottled waters</t>
+  </si>
+  <si>
     <t>Soft Drink Manufacturing</t>
   </si>
   <si>
     <t>Bottled Water Manufacturing</t>
   </si>
   <si>
     <t>Breweries</t>
   </si>
   <si>
+    <t>Distilling, rectifying and blending of spirits</t>
+  </si>
+  <si>
     <t>Wineries</t>
   </si>
   <si>
+    <t>Manufacture of wines</t>
+  </si>
+  <si>
     <t>Distilleries</t>
   </si>
   <si>
+    <t>Manufacture of tobacco products</t>
+  </si>
+  <si>
     <t>Tobacco Manufacturing</t>
   </si>
   <si>
     <t>C13T15</t>
   </si>
   <si>
-    <t>Manufacture of textiles, wearing apparel, leather and related products</t>
+    <t>Textiles, textile products, leather and footwear</t>
+  </si>
+  <si>
+    <t>Preparation and spinning of textile fibres</t>
   </si>
   <si>
     <t>Fiber, Yarn, and Thread Mills</t>
   </si>
   <si>
+    <t>Weaving of textiles</t>
+  </si>
+  <si>
     <t>Broadwoven Fabric Mills</t>
   </si>
   <si>
+    <t>Manufacture of articles of fur</t>
+  </si>
+  <si>
+    <t>Manufacture of other textiles n.e.c.</t>
+  </si>
+  <si>
     <t>Narrow Fabric Mills and Schiffli Machine Embroidery</t>
   </si>
   <si>
     <t>Nonwoven Fabric Mills</t>
   </si>
   <si>
+    <t>Manufacture of knitted and crocheted fabrics</t>
+  </si>
+  <si>
     <t>Knit Fabric Mills</t>
   </si>
   <si>
     <t>Textile and Fabric Finishing Mills</t>
   </si>
   <si>
+    <t>Finishing of textiles</t>
+  </si>
+  <si>
     <t>Fabric Coating Mills</t>
   </si>
   <si>
+    <t>Manufacture of carpets and rugs</t>
+  </si>
+  <si>
     <t>Carpet and Rug Mills</t>
   </si>
   <si>
+    <t>Manufacture of made-up textile articles, except apparel</t>
+  </si>
+  <si>
     <t>Curtain and Linen Mills</t>
   </si>
   <si>
     <t>Textile Bag and Canvas Mills</t>
   </si>
   <si>
+    <t>Manufacture of luggage, handbags and the like, saddlery and harness</t>
+  </si>
+  <si>
+    <t>Manufacture of cordage, rope, twine and netting</t>
+  </si>
+  <si>
     <t>Rope, Cordage, Twine, Tire Cord, and Tire Fabric Mills</t>
   </si>
   <si>
     <t>All Other Miscellaneous Textile Product Mills</t>
   </si>
   <si>
+    <t>Manufacture of wearing apparel, except fur apparel</t>
+  </si>
+  <si>
+    <t>Manufacture of knitted and crocheted apparel</t>
+  </si>
+  <si>
     <t>Hosiery and Sock Mills</t>
   </si>
   <si>
     <t>Other Apparel Knitting Mills</t>
   </si>
   <si>
     <t>Cut and Sew Apparel Contractors</t>
   </si>
   <si>
     <t>Men's and Boys' Cut and Sew Apparel Manufacturing</t>
   </si>
   <si>
     <t>Women's, Girls', and Infants' Cut and Sew Apparel Manufacturing</t>
   </si>
   <si>
     <t>Other Cut and Sew Apparel Manufacturing</t>
   </si>
   <si>
     <t>Apparel Accessories and Other Apparel Manufacturing</t>
   </si>
   <si>
+    <t>Tanning and dressing of leather; dressing and dyeing of fur</t>
+  </si>
+  <si>
     <t>Leather and Hide Tanning and Finishing</t>
   </si>
   <si>
+    <t>Manufacture of footwear</t>
+  </si>
+  <si>
     <t>Footwear Manufacturing</t>
   </si>
   <si>
     <t>Women's Handbag and Purse Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">All Other Leather Good and Allied Product Manufacturing </t>
   </si>
   <si>
     <t>Paper Bag and Coated and Treated Paper Manufacturing</t>
   </si>
   <si>
     <t>Commercial Screen Printing</t>
   </si>
   <si>
     <t>Other Lighting Equipment Manufacturing</t>
   </si>
   <si>
     <t>Motor Vehicle Seating and Interior Trim Manufacturing</t>
   </si>
   <si>
     <t>Blind and Shade Manufacturing</t>
   </si>
   <si>
     <t>Office Supplies (except Paper) Manufacturing</t>
   </si>
   <si>
     <t>Gasket, Packing, and Sealing Device Manufacturing</t>
   </si>
   <si>
     <t>All Other Miscellaneous Manufacturing</t>
   </si>
   <si>
     <t>All Other Support Services</t>
   </si>
   <si>
     <t>C16</t>
   </si>
   <si>
-    <t>Manufacture of wood and of products of wood and cork</t>
+    <t>Wood and products of wood and cork</t>
+  </si>
+  <si>
+    <t>Sawmilling and planing of wood</t>
   </si>
   <si>
     <t>Sawmills</t>
   </si>
   <si>
+    <t>Manufacture of builders' carpentry and joinery</t>
+  </si>
+  <si>
     <t>Wood Preservation</t>
   </si>
   <si>
+    <t>Manufacture of veneer sheets and wood-based panels</t>
+  </si>
+  <si>
     <t>Hardwood Veneer and Plywood Manufacturing</t>
   </si>
   <si>
     <t>Softwood Veneer and Plywood Manufacturing</t>
   </si>
   <si>
     <t>Engineered Wood Member (except Truss) Manufacturing</t>
   </si>
   <si>
     <t>Truss Manufacturing</t>
   </si>
   <si>
     <t>Reconstituted Wood Product Manufacturing</t>
   </si>
   <si>
     <t>Wood Window and Door Manufacturing</t>
   </si>
   <si>
     <t>Cut Stock, Resawing Lumber, and Planing</t>
   </si>
   <si>
+    <t>Manufacture of other products of wood; manufacture of articles of cork, straw and plaiting materials</t>
+  </si>
+  <si>
     <t>Other Millwork (including Flooring)</t>
   </si>
   <si>
+    <t>Manufacture of wooden containers</t>
+  </si>
+  <si>
     <t>Wood Container and Pallet Manufacturing</t>
   </si>
   <si>
     <t>Manufactured Home (Mobile Home) Manufacturing</t>
   </si>
   <si>
     <t>Prefabricated Wood Building Manufacturing</t>
   </si>
   <si>
     <t>All Other Miscellaneous Wood Product Manufacturing</t>
   </si>
   <si>
     <t>All Other Petroleum and Coal Products Manufacturing</t>
   </si>
   <si>
     <t>Showcase, Partition, Shelving, and Locker Manufacturing</t>
   </si>
   <si>
     <t>Sign Manufacturing</t>
   </si>
   <si>
     <t>C17_18</t>
   </si>
   <si>
-    <t>Manufacture of paper and paper products; Printing and reproduction of recorded media</t>
+    <t>Paper products and printing</t>
+  </si>
+  <si>
+    <t>Manufacture of pulp, paper and paperboard</t>
   </si>
   <si>
     <t>Pulp Mills</t>
   </si>
   <si>
     <t>Paper (except Newsprint) Mills</t>
   </si>
   <si>
+    <t>Manufacture of corrugated paper and paperboard and of containers of paper and paperboard</t>
+  </si>
+  <si>
+    <t>Manufacture of other articles of paper and paperboard</t>
+  </si>
+  <si>
     <t>Newsprint Mills</t>
   </si>
   <si>
     <t>Paperboard Mills</t>
   </si>
   <si>
     <t>Corrugated and Solid Fiber Box Manufacturing</t>
   </si>
   <si>
     <t>Folding Paperboard Box Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Other Paperboard Container Manufacturing </t>
   </si>
   <si>
     <t>Stationery Product Manufacturing</t>
   </si>
   <si>
     <t>Sanitary Paper Product Manufacturing</t>
   </si>
   <si>
     <t>All Other Converted Paper Product Manufacturing</t>
   </si>
   <si>
     <t>Commercial Printing (except Screen and Books)</t>
   </si>
   <si>
+    <t>Printing</t>
+  </si>
+  <si>
     <t>Books Printing</t>
   </si>
   <si>
+    <t>Service activities related to printing</t>
+  </si>
+  <si>
     <t>Support Activities for Printing</t>
   </si>
   <si>
     <t>Small Arms Ammunition Manufacturing</t>
   </si>
   <si>
+    <t>Reproduction of recorded media</t>
+  </si>
+  <si>
     <t>Software and Other Prerecorded Compact Disc, Tape, and Record Reproducing</t>
   </si>
   <si>
     <t>C19</t>
   </si>
   <si>
-    <t>Manufacture of coke and refined petroleum products</t>
+    <t>Coke and refined petroleum products</t>
+  </si>
+  <si>
+    <t>Manufacture of refined petroleum products</t>
   </si>
   <si>
     <t>Petroleum Refineries</t>
   </si>
   <si>
     <t>Petroleum Lubricating Oil and Grease Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of coke oven products</t>
+  </si>
+  <si>
     <t>Petrochemical Manufacturing</t>
   </si>
   <si>
     <t>Cyclic Crude, Intermediate, and Gum and Wood Chemical Manufacturing</t>
   </si>
   <si>
     <t>C20</t>
   </si>
   <si>
-    <t>Manufacture of chemicals and chemical products</t>
+    <t>Chemical and chemical products</t>
+  </si>
+  <si>
+    <t>Manufacture of basic chemicals</t>
   </si>
   <si>
     <t>Industrial Gas Manufacturing</t>
   </si>
   <si>
     <t>Synthetic Dye and Pigment Manufacturing</t>
   </si>
   <si>
     <t>Other Basic Inorganic Chemical Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of fertilizers and nitrogen compounds</t>
+  </si>
+  <si>
     <t>Ethyl Alcohol Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of paints, varnishes and similar coatings, printing ink and mastics</t>
+  </si>
+  <si>
     <t>All Other Basic Organic Chemical Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of other chemical products n.e.c.</t>
+  </si>
+  <si>
+    <t>Manufacture of plastics and synthetic rubber in primary forms</t>
+  </si>
+  <si>
     <t>Plastics Material and Resin Manufacturing</t>
   </si>
   <si>
     <t>Synthetic Rubber Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of man-made fibres</t>
+  </si>
+  <si>
     <t>Artificial and Synthetic Fibers and Filaments Manufacturing</t>
   </si>
   <si>
     <t>Nitrogenous Fertilizer Manufacturing</t>
   </si>
   <si>
     <t>Phosphatic Fertilizer Manufacturing</t>
   </si>
   <si>
     <t>Fertilizer (Mixing Only) Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of pesticides and other agrochemical products</t>
+  </si>
+  <si>
     <t>Pesticide and Other Agricultural Chemical Manufacturing</t>
   </si>
   <si>
     <t>In-Vitro Diagnostic Substance Manufacturing</t>
   </si>
   <si>
     <t>Paint and Coating Manufacturing</t>
   </si>
   <si>
     <t>Adhesive Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of soap and detergents, cleaning and polishing preparations, perfumes, and toilet preparations</t>
+  </si>
+  <si>
     <t>Soap and Other Detergent Manufacturing</t>
   </si>
   <si>
     <t>Polish and Other Sanitation Good Manufacturing</t>
   </si>
   <si>
     <t>Surface Active Agent Manufacturing</t>
   </si>
   <si>
     <t>Toilet Preparation Manufacturing</t>
   </si>
   <si>
     <t>Printing Ink Manufacturing</t>
   </si>
   <si>
     <t>Explosives Manufacturing</t>
   </si>
   <si>
     <t>Custom Compounding of Purchased Resins</t>
   </si>
   <si>
     <t>Photographic Film, Paper, Plate, and Chemical Manufacturing</t>
   </si>
   <si>
     <t>All Other Miscellaneous Chemical Product and Preparation Manufacturing</t>
   </si>
   <si>
     <t>Ammunition (except Small Arms) Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">All Other Miscellaneous Fabricated Metal Product Manufacturing </t>
   </si>
   <si>
     <t>C21</t>
   </si>
   <si>
-    <t>Manufacture of basic pharmaceutical products and pharmaceutical preparations</t>
+    <t>Pharmaceuticals, medicinal chemical and botanical products</t>
+  </si>
+  <si>
+    <t>Manufacture of pharmaceuticals, medicinal chemical and botanical products</t>
   </si>
   <si>
     <t>Medicinal and Botanical Manufacturing</t>
   </si>
   <si>
     <t>Pharmaceutical Preparation Manufacturing</t>
   </si>
   <si>
     <t>Biological Product (except Diagnostic) Manufacturing</t>
   </si>
   <si>
     <t>Surgical Appliance and Supplies Manufacturing</t>
   </si>
   <si>
     <t>C22</t>
   </si>
   <si>
-    <t>Manufacture of rubber and plastic products</t>
+    <t>Rubber and plastics products</t>
+  </si>
+  <si>
+    <t>Manufacture of other rubber products</t>
+  </si>
+  <si>
+    <t>Manufacture of plastics products</t>
   </si>
   <si>
     <t xml:space="preserve">Plastics Bag and Pouch Manufacturing </t>
   </si>
   <si>
     <t>Plastics Packaging Film and Sheet (including Laminated) Manufacturing</t>
   </si>
   <si>
     <t>Unlaminated Plastics Film and Sheet (except Packaging) Manufacturing</t>
   </si>
   <si>
     <t>Unlaminated Plastics Profile Shape Manufacturing</t>
   </si>
   <si>
     <t>Plastics Pipe and Pipe Fitting Manufacturing</t>
   </si>
   <si>
     <t>Laminated Plastics Plate, Sheet (except Packaging), and Shape Manufacturing</t>
   </si>
   <si>
     <t>Polystyrene Foam Product Manufacturing</t>
   </si>
   <si>
     <t>Urethane and Other Foam Product (except Polystyrene) Manufacturing</t>
   </si>
   <si>
     <t>Plastics Bottle Manufacturing</t>
   </si>
   <si>
     <t>Plastics Plumbing Fixture Manufacturing</t>
   </si>
   <si>
     <t>All Other Plastics Product Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of rubber tyres and tubes; retreading and rebuilding of rubber tyres</t>
+  </si>
+  <si>
     <t>Tire Manufacturing (except Retreading)</t>
   </si>
   <si>
     <t>Tire Retreading</t>
   </si>
   <si>
     <t>Rubber and Plastics Hoses and Belting Manufacturing</t>
   </si>
   <si>
     <t>Rubber Product Manufacturing for Mechanical Use</t>
   </si>
   <si>
     <t>All Other Rubber Product Manufacturing</t>
   </si>
   <si>
     <t>Plumbing Fixture Fitting and Trim Manufacturing</t>
   </si>
   <si>
     <t>Mattress Manufacturing</t>
   </si>
   <si>
     <t>Sporting and Athletic Goods Manufacturing</t>
   </si>
   <si>
     <t>C23</t>
   </si>
   <si>
-    <t>Manufacture of other non-metallic mineral products</t>
+    <t>Other non-metallic mineral products</t>
+  </si>
+  <si>
+    <t>Manufacture of other non-metallic mineral products n.e.c.</t>
   </si>
   <si>
     <t>Asphalt Paving Mixture and Block Manufacturing</t>
   </si>
   <si>
     <t>Asphalt Shingle and Coating Materials Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of clay building materials</t>
+  </si>
+  <si>
     <t xml:space="preserve">Pottery, Ceramics, and Plumbing Fixture Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of other porcelain and ceramic products</t>
+  </si>
+  <si>
+    <t>Manufacture of refractory products</t>
+  </si>
+  <si>
     <t xml:space="preserve">Clay Building Material and Refractories Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of articles of concrete, cement and plaster</t>
+  </si>
+  <si>
+    <t>Manufacture of glass and glass products</t>
+  </si>
+  <si>
     <t>Flat Glass Manufacturing</t>
   </si>
   <si>
     <t>Other Pressed and Blown Glass and Glassware Manufacturing</t>
   </si>
   <si>
     <t>Glass Container Manufacturing</t>
   </si>
   <si>
     <t>Glass Product Manufacturing Made of Purchased Glass</t>
   </si>
   <si>
+    <t>Manufacture of cement, lime and plaster</t>
+  </si>
+  <si>
     <t>Cement Manufacturing</t>
   </si>
   <si>
     <t>Ready-Mix Concrete Manufacturing</t>
   </si>
   <si>
     <t>Concrete Block and Brick Manufacturing</t>
   </si>
   <si>
     <t>Concrete Pipe Manufacturing</t>
   </si>
   <si>
     <t>Other Concrete Product Manufacturing</t>
   </si>
   <si>
     <t>Lime Manufacturing</t>
   </si>
   <si>
     <t>Gypsum Product Manufacturing</t>
   </si>
   <si>
     <t>Abrasive Product Manufacturing</t>
   </si>
   <si>
+    <t>Cutting, shaping and finishing of stone</t>
+  </si>
+  <si>
     <t>Cut Stone and Stone Product Manufacturing</t>
   </si>
   <si>
     <t>Ground or Treated Mineral and Earth Manufacturing</t>
   </si>
   <si>
     <t>Mineral Wool Manufacturing</t>
   </si>
   <si>
     <t>All Other Miscellaneous Nonmetallic Mineral Product Manufacturing</t>
   </si>
   <si>
     <t>Carbon and Graphite Product Manufacturing</t>
   </si>
   <si>
     <t>Motor Vehicle Brake System Manufacturing</t>
   </si>
   <si>
     <t>Motor Vehicle Transmission and Power Train Parts Manufacturing</t>
   </si>
   <si>
     <t>All Other Miscellaneous Store Retailers (except Tobacco Stores)</t>
   </si>
   <si>
     <t>C24A</t>
   </si>
   <si>
     <t>Manufacture of basic iron and steel</t>
   </si>
   <si>
+    <t>Manufacture of basic precious and other non-ferrous metals</t>
+  </si>
+  <si>
     <t xml:space="preserve">Iron and Steel Mills and Ferroalloy Manufacturing </t>
   </si>
   <si>
+    <t>Casting of iron and steel</t>
+  </si>
+  <si>
     <t>Iron and Steel Pipe and Tube Manufacturing from Purchased Steel</t>
   </si>
   <si>
     <t>Rolled Steel Shape Manufacturing</t>
   </si>
   <si>
     <t>Steel Wire Drawing</t>
   </si>
   <si>
     <t xml:space="preserve">Alumina Refining and Primary Aluminum Production </t>
   </si>
   <si>
     <t>Secondary Smelting and Alloying of Aluminum</t>
   </si>
   <si>
     <t>Aluminum Sheet, Plate, and Foil Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Other Aluminum Rolling, Drawing, and Extruding </t>
   </si>
   <si>
     <t>Nonferrous Metal (except Aluminum) Smelting and Refining</t>
   </si>
   <si>
     <t>Copper Rolling, Drawing, Extruding, and Alloying</t>
   </si>
   <si>
     <t>Nonferrous Metal (except Copper and Aluminum) Rolling, Drawing, and Extruding</t>
   </si>
   <si>
     <t>Secondary Smelting, Refining, and Alloying of Nonferrous Metal (except Copper and Aluminum)</t>
   </si>
   <si>
     <t>Iron Foundries</t>
   </si>
   <si>
     <t>Steel Investment Foundries</t>
   </si>
   <si>
     <t>Steel Foundries (except Investment)</t>
   </si>
   <si>
+    <t>Casting of non-ferrous metals</t>
+  </si>
+  <si>
     <t xml:space="preserve">Nonferrous Metal Die-Casting Foundries </t>
   </si>
   <si>
     <t>Aluminum Foundries (except Die-Casting)</t>
   </si>
   <si>
     <t>Other Nonferrous Metal Foundries (except Die-Casting)</t>
   </si>
   <si>
     <t>Fluid Power Valve and Hose Fitting Manufacturing</t>
   </si>
   <si>
     <t>Other Metal Valve and Pipe Fitting Manufacturing</t>
   </si>
   <si>
     <t>Fabricated Pipe and Pipe Fitting Manufacturing</t>
   </si>
   <si>
     <t>C24B</t>
   </si>
   <si>
-    <t>Manufacture of basic precious and other non-ferrous metals</t>
-[...1 lines deleted...]
-  <si>
     <t>C25</t>
   </si>
   <si>
     <t>Fabricated metal products</t>
   </si>
   <si>
+    <t>Manufacture of other fabricated metal products n.e.c.</t>
+  </si>
+  <si>
+    <t>Forging, pressing, stamping and roll-forming or metal; powder metallurgy</t>
+  </si>
+  <si>
     <t>Iron and Steel Forging</t>
   </si>
   <si>
     <t>Nonferrous Forging</t>
   </si>
   <si>
     <t>Custom Roll Forming</t>
   </si>
   <si>
     <t>Powder Metallurgy Part Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Metal Crown, Closure, and Other Metal Stamping (except Automotive) </t>
   </si>
   <si>
+    <t>Manufacture of cutlery, hand tools and general hardware</t>
+  </si>
+  <si>
     <t xml:space="preserve">Metal Kitchen Cookware, Utensil, Cutlery, and Flatware (except Precious) Manufacturing </t>
   </si>
   <si>
     <t xml:space="preserve">Saw Blade and Handtool Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of structural metal products</t>
+  </si>
+  <si>
     <t>Prefabricated Metal Building and Component Manufacturing</t>
   </si>
   <si>
     <t>Fabricated Structural Metal Manufacturing</t>
   </si>
   <si>
     <t>Plate Work Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of tanks, reservoirs and containers of metal</t>
+  </si>
+  <si>
+    <t>Manufacture of steam generators, except central heating hot water boilers</t>
+  </si>
+  <si>
     <t>Metal Window and Door Manufacturing</t>
   </si>
   <si>
     <t>Sheet Metal Work Manufacturing</t>
   </si>
   <si>
     <t>Ornamental and Architectural Metal Work Manufacturing</t>
   </si>
   <si>
     <t>Power Boiler and Heat Exchanger Manufacturing</t>
   </si>
   <si>
     <t>Metal Tank (Heavy Gauge) Manufacturing</t>
   </si>
   <si>
     <t>Metal Can Manufacturing</t>
   </si>
   <si>
     <t>Other Metal Container Manufacturing</t>
   </si>
   <si>
     <t>Hardware Manufacturing</t>
   </si>
   <si>
     <t>Spring Manufacturing</t>
   </si>
   <si>
     <t>Other Fabricated Wire Product Manufacturing</t>
   </si>
   <si>
+    <t>Treatment and coating of metals; machining</t>
+  </si>
+  <si>
     <t>Machine Shops</t>
   </si>
   <si>
     <t>Precision Turned Product Manufacturing</t>
   </si>
   <si>
     <t>Bolt, Nut, Screw, Rivet, and Washer Manufacturing</t>
   </si>
   <si>
     <t>Metal Heat Treating</t>
   </si>
   <si>
     <t>Metal Coating, Engraving (except Jewelry and Silverware), and Allied Services to Manufacturers</t>
   </si>
   <si>
     <t>Electroplating, Plating, Polishing, Anodizing, and Coloring</t>
   </si>
   <si>
+    <t>Manufacture of weapons and ammunition</t>
+  </si>
+  <si>
     <t xml:space="preserve">Small Arms, Ordnance, and Ordnance Accessories Manufacturing </t>
   </si>
   <si>
     <t>Construction Machinery Manufacturing</t>
   </si>
   <si>
     <t>Mining Machinery and Equipment Manufacturing</t>
   </si>
   <si>
     <t>Heating Equipment (except Warm Air Furnaces) Manufacturing</t>
   </si>
   <si>
     <t>Industrial Mold Manufacturing</t>
   </si>
   <si>
     <t>Special Die and Tool, Die Set, Jig, and Fixture Manufacturing</t>
   </si>
   <si>
     <t>Cutting Tool and Machine Tool Accessory Manufacturing</t>
   </si>
   <si>
     <t>Welding and Soldering Equipment Manufacturing</t>
   </si>
   <si>
     <t>All Other Miscellaneous General Purpose Machinery Manufacturing</t>
   </si>
   <si>
     <t>Motor Vehicle Metal Stamping</t>
   </si>
   <si>
     <t xml:space="preserve">Jewelry and Silverware Manufacturing </t>
   </si>
   <si>
     <t>Fastener, Button, Needle, and Pin Manufacturing</t>
   </si>
   <si>
     <t>C26</t>
   </si>
   <si>
     <t>Computer, electronic and optical equipment</t>
   </si>
   <si>
+    <t>Manufacture of optical instruments and photographic equipment</t>
+  </si>
+  <si>
     <t>Optical Instrument and Lens Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Photographic and Photocopying Equipment Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of measuring, testing, navigating, and control equipment</t>
+  </si>
+  <si>
     <t>Scale and Balance Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of computers and peripheral equipment</t>
+  </si>
+  <si>
     <t>Electronic Computer Manufacturing</t>
   </si>
   <si>
     <t>Computer Storage Device Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Computer Terminal and Other Computer Peripheral Equipment Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of communication equipment</t>
+  </si>
+  <si>
     <t>Telephone Apparatus Manufacturing</t>
   </si>
   <si>
     <t>Radio and Television Broadcasting and Wireless Communications Equipment Manufacturing</t>
   </si>
   <si>
     <t>Other Communications Equipment Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of consumer electronics</t>
+  </si>
+  <si>
     <t>Audio and Video Equipment Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of electronic components and boards</t>
+  </si>
+  <si>
     <t>Bare Printed Circuit Board Manufacturing</t>
   </si>
   <si>
     <t>Semiconductor and Related Device Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Capacitor, Resistor, Coil, Transformer, and Other Inductor Manufacturing </t>
   </si>
   <si>
     <t>Electronic Connector Manufacturing</t>
   </si>
   <si>
     <t>Printed Circuit Assembly (Electronic Assembly) Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Other Electronic Component Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of irradiation, electromedical and electrotherapeutic equipment</t>
+  </si>
+  <si>
     <t>Electromedical and Electrotherapeutic Apparatus Manufacturing</t>
   </si>
   <si>
     <t>Search, Detection, Navigation, Guidance, Aeronautical, and Nautical System and Instrument Manufacturing</t>
   </si>
   <si>
     <t>Automatic Environmental Control Manufacturing for Residential, Commercial, and Appliance Use</t>
   </si>
   <si>
     <t>Instruments and Related Products Manufacturing for Measuring, Displaying, and Controlling Industrial Process Variables</t>
   </si>
   <si>
     <t>Totalizing Fluid Meter and Counting Device Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of watches and clocks</t>
+  </si>
+  <si>
     <t>Instrument Manufacturing for Measuring and Testing Electricity and Electrical Signals</t>
   </si>
   <si>
     <t>Analytical Laboratory Instrument Manufacturing</t>
   </si>
   <si>
     <t>Irradiation Apparatus Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Other Measuring and Controlling Device Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of magnetic and optical media</t>
+  </si>
+  <si>
     <t xml:space="preserve">Blank Magnetic and Optical Recording Media Manufacturing </t>
   </si>
   <si>
     <t>Doll, Toy, and Game Manufacturing</t>
   </si>
   <si>
     <t>C27</t>
   </si>
   <si>
     <t>Electrical equipment</t>
   </si>
   <si>
+    <t>Manufacture of batteries and accumulators</t>
+  </si>
+  <si>
+    <t>Manufacture of other electronic and electric wires and cables</t>
+  </si>
+  <si>
+    <t>Manufacture of other electrical equipment</t>
+  </si>
+  <si>
     <t xml:space="preserve">Other Commercial and Service Industry Machinery Manufacturing </t>
   </si>
   <si>
     <t>Other Engine Equipment Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of electric motors, generators, transformers and electricity distribution and control apparatus</t>
+  </si>
+  <si>
+    <t>Manufacture of electric lighting equipment</t>
+  </si>
+  <si>
     <t>Electric Lamp Bulb and Part Manufacturing</t>
   </si>
   <si>
     <t>Residential Electric Lighting Fixture Manufacturing</t>
   </si>
   <si>
     <t>Commercial, Industrial, and Institutional Electric Lighting Fixture Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of domestic appliances</t>
+  </si>
+  <si>
     <t>Small Electrical Appliance Manufacturing</t>
   </si>
   <si>
     <t>Major Household Appliance Manufacturing</t>
   </si>
   <si>
     <t>Power, Distribution, and Specialty Transformer Manufacturing</t>
   </si>
   <si>
     <t>Motor and Generator Manufacturing</t>
   </si>
   <si>
     <t>Switchgear and Switchboard Apparatus Manufacturing</t>
   </si>
   <si>
     <t>Relay and Industrial Control Manufacturing</t>
   </si>
   <si>
     <t>Storage Battery Manufacturing</t>
   </si>
   <si>
     <t>Primary Battery Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of fibre optic cables</t>
+  </si>
+  <si>
     <t>Fiber Optic Cable Manufacturing</t>
   </si>
   <si>
     <t>Other Communication and Energy Wire Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of wiring devices</t>
+  </si>
+  <si>
     <t>Current-Carrying Wiring Device Manufacturing</t>
   </si>
   <si>
     <t>Noncurrent-Carrying Wiring Device Manufacturing</t>
   </si>
   <si>
     <t>All Other Miscellaneous Electrical Equipment and Component Manufacturing</t>
   </si>
   <si>
     <t>Motor Vehicle Electrical and Electronic Equipment Manufacturing</t>
   </si>
   <si>
     <t>C28</t>
   </si>
   <si>
     <t xml:space="preserve">Machinery and equipment, nec </t>
   </si>
   <si>
+    <t>Manufacture of office machinery and equipment (except computers and peripheral equipment)</t>
+  </si>
+  <si>
+    <t>Manufacture of machinery for metallurgy</t>
+  </si>
+  <si>
+    <t>Manufacture of lifting and handling equipment</t>
+  </si>
+  <si>
+    <t>Manufacture of other general-purpose machinery</t>
+  </si>
+  <si>
+    <t>Manufacture of agricultural and forestry machinery</t>
+  </si>
+  <si>
+    <t>Manufacture of other pumps, compressors, taps and valves</t>
+  </si>
+  <si>
     <t>Industrial Valve Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of fluid power equipment</t>
+  </si>
+  <si>
+    <t>Manufacture of bearings, gears, gearing and driving elements</t>
+  </si>
+  <si>
     <t>Ball and Roller Bearing Manufacturing</t>
   </si>
   <si>
     <t>Farm Machinery and Equipment Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of power-driven hand tools</t>
+  </si>
+  <si>
+    <t>Manufacture of machinery for food, beverage and tobacco processing</t>
+  </si>
+  <si>
+    <t>Manufacture of machinery for textile, apparel and leather production</t>
+  </si>
+  <si>
     <t>Lawn and Garden Tractor and Home Lawn and Garden Equipment Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of machinery for mining, quarrying and construction</t>
+  </si>
+  <si>
     <t>Oil and Gas Field Machinery and Equipment Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Food Product Machinery Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of other special-purpose machinery</t>
+  </si>
+  <si>
     <t xml:space="preserve">Semiconductor Machinery Manufacturing </t>
   </si>
   <si>
     <t xml:space="preserve">Sawmill, Woodworking, and Paper Machinery Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of metal-forming machinery and machine tools</t>
+  </si>
+  <si>
     <t xml:space="preserve">Printing Machinery and Equipment Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of ovens, furnaces and furnace burners</t>
+  </si>
+  <si>
     <t xml:space="preserve">Other Industrial Machinery Manufacturing </t>
   </si>
   <si>
     <t xml:space="preserve">Industrial and Commercial Fan and Blower and Air Purification Equipment Manufacturing </t>
   </si>
   <si>
     <t>Air-Conditioning and Warm Air Heating Equipment and Commercial and Industrial Refrigeration Equipment Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Machine Tool Manufacturing </t>
   </si>
   <si>
     <t xml:space="preserve">Rolling Mill and Other Metalworking Machinery Manufacturing </t>
   </si>
   <si>
+    <t>Manufacture of engines and turbines, except aircraft, vehicle and cycle engines</t>
+  </si>
+  <si>
     <t>Turbine and Turbine Generator Set Units Manufacturing</t>
   </si>
   <si>
     <t>Speed Changer, Industrial High-Speed Drive, and Gear Manufacturing</t>
   </si>
   <si>
     <t>Mechanical Power Transmission Equipment Manufacturing</t>
   </si>
   <si>
     <t>Air and Gas Compressor Manufacturing</t>
   </si>
   <si>
     <t>Measuring, Dispensing, and Other Pumping Equipment Manufacturing</t>
   </si>
   <si>
     <t>Elevator and Moving Stairway Manufacturing</t>
   </si>
   <si>
     <t>Conveyor and Conveying Equipment Manufacturing</t>
   </si>
   <si>
     <t>Overhead Traveling Crane, Hoist, and Monorail System Manufacturing</t>
   </si>
   <si>
     <t>Industrial Truck, Tractor, Trailer, and Stacker Machinery Manufacturing</t>
@@ -1453,1655 +1954,2537 @@
   <si>
     <t>Fluid Power Pump and Motor Manufacturing</t>
   </si>
   <si>
     <t>Motor Vehicle Body Manufacturing</t>
   </si>
   <si>
     <t>Motor Vehicle Gasoline Engine and Engine Parts Manufacturing</t>
   </si>
   <si>
     <t>Motor Vehicle Steering and Suspension Components (except Spring) Manufacturing</t>
   </si>
   <si>
     <t>Other Motor Vehicle Parts Manufacturing</t>
   </si>
   <si>
     <t>Aircraft Engine and Engine Parts Manufacturing</t>
   </si>
   <si>
     <t>C29</t>
   </si>
   <si>
     <t>Motor vehicles, trailers and semi-trailers</t>
   </si>
   <si>
+    <t>Manufacture of bodies (coachwork) for motor vehicles; manufacture of trailers and semi-trailers</t>
+  </si>
+  <si>
+    <t>Manufacture of motor vehicles</t>
+  </si>
+  <si>
     <t>Automobile Manufacturing</t>
   </si>
   <si>
     <t>Light Truck and Utility Vehicle Manufacturing</t>
   </si>
   <si>
     <t>Heavy Duty Truck Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of parts and accessories for motor vehicles</t>
+  </si>
+  <si>
     <t>Truck Trailer Manufacturing</t>
   </si>
   <si>
     <t>Motor Home Manufacturing</t>
   </si>
   <si>
     <t>Travel Trailer and Camper Manufacturing</t>
   </si>
   <si>
     <t>Railroad Rolling Stock Manufacturing</t>
   </si>
   <si>
     <t>All Other Transportation Equipment Manufacturing</t>
   </si>
   <si>
     <t xml:space="preserve">Automotive Body, Paint, and Interior Repair and Maintenance </t>
   </si>
   <si>
     <t>C301</t>
   </si>
   <si>
     <t>Building of ships and boats</t>
   </si>
   <si>
+    <t>Manufacture of other transport equipment n.e.c.</t>
+  </si>
+  <si>
+    <t>Building of ships and floating structures</t>
+  </si>
+  <si>
+    <t>Building of pleasure and sporting boats</t>
+  </si>
+  <si>
+    <t>Manufacture of railway locomotives and rolling stock</t>
+  </si>
+  <si>
+    <t>Manufacture of air and spacecraft and related machinery</t>
+  </si>
+  <si>
+    <t>Manufacture of motorcycles</t>
+  </si>
+  <si>
     <t>Aircraft Manufacturing</t>
   </si>
   <si>
     <t>Other Aircraft Part and Auxiliary Equipment Manufacturing</t>
   </si>
   <si>
     <t>Guided Missile and Space Vehicle Manufacturing</t>
   </si>
   <si>
     <t>Guided Missile and Space Vehicle Propulsion Unit and Propulsion Unit Parts Manufacturing</t>
   </si>
   <si>
     <t>Other Guided Missile and Space Vehicle Parts and Auxiliary Equipment Manufacturing</t>
   </si>
   <si>
     <t>Ship Building and Repairing</t>
   </si>
   <si>
     <t>Boat Building</t>
   </si>
   <si>
     <t>Motorcycle, Bicycle, and Parts Manufacturing</t>
   </si>
   <si>
+    <t>Manufacture of bicycles and invalid carriages</t>
+  </si>
+  <si>
+    <t>Manufacture of military fighting vehicles</t>
+  </si>
+  <si>
     <t>Military Armored Vehicle, Tank, and Tank Component Manufacturing</t>
   </si>
   <si>
     <t>C302T309</t>
   </si>
   <si>
     <t>Manufacture of other transport equipment</t>
   </si>
   <si>
     <t>C31T33</t>
   </si>
   <si>
     <t>Manufacturing nec; repair and installation of machinery and equipment</t>
   </si>
   <si>
+    <t>Installation of industrial machinery and equipment</t>
+  </si>
+  <si>
+    <t>Plumbing, Heating, and Air-Conditioning Contractors</t>
+  </si>
+  <si>
+    <t>Repair of fabricated metal products, machinery and equipment</t>
+  </si>
+  <si>
+    <t>Other Building Equipment Contractors</t>
+  </si>
+  <si>
+    <t>Manufacture of furniture</t>
+  </si>
+  <si>
+    <t>Manufacture of jewellery and related articles</t>
+  </si>
+  <si>
+    <t>Other manufacturing n.e.c.</t>
+  </si>
+  <si>
+    <t>Manufacture of medical and dental instruments and supplies</t>
+  </si>
+  <si>
+    <t>Repair of transport equipment, except motor vehicles</t>
+  </si>
+  <si>
     <t>Wood Kitchen Cabinet and Countertop Manufacturing</t>
   </si>
   <si>
     <t>Upholstered Household Furniture Manufacturing</t>
   </si>
   <si>
     <t>Nonupholstered Wood Household Furniture Manufacturing</t>
   </si>
   <si>
     <t>Metal Household Furniture Manufacturing</t>
   </si>
   <si>
     <t>Household Furniture (except Wood and Metal) Manufacturing</t>
   </si>
   <si>
     <t>Institutional Furniture Manufacturing</t>
   </si>
   <si>
     <t>Wood Office Furniture Manufacturing</t>
   </si>
   <si>
     <t>Custom Architectural Woodwork and Millwork Manufacturing</t>
   </si>
   <si>
     <t>Office Furniture (except Wood) Manufacturing</t>
   </si>
   <si>
     <t>Surgical and Medical Instrument Manufacturing</t>
   </si>
   <si>
     <t>Dental Equipment and Supplies Manufacturing</t>
   </si>
   <si>
     <t>Ophthalmic Goods Manufacturing</t>
   </si>
   <si>
     <t>Dental Laboratories</t>
   </si>
   <si>
+    <t>Manufacture of imitation jewellery and related articles</t>
+  </si>
+  <si>
+    <t>Manufacture of musical instruments</t>
+  </si>
+  <si>
+    <t>Manufacture of sports goods</t>
+  </si>
+  <si>
+    <t>Manufacture of games and toys</t>
+  </si>
+  <si>
     <t>Musical Instrument Manufacturing</t>
   </si>
   <si>
     <t>Broom, Brush, and Mop Manufacturing</t>
   </si>
   <si>
     <t>Burial Casket Manufacturing</t>
   </si>
   <si>
     <t>Boat Dealers</t>
   </si>
   <si>
+    <t>Repair of electronic and optical equipment</t>
+  </si>
+  <si>
     <t xml:space="preserve">Electronics Stores </t>
   </si>
   <si>
     <t>Other Support Activities for Air Transportation</t>
   </si>
   <si>
     <t>Support Activities for Rail Transportation</t>
   </si>
   <si>
     <t>Other Support Activities for Water Transportation</t>
   </si>
   <si>
     <t>Independent Artists, Writers, and Performers</t>
   </si>
   <si>
+    <t xml:space="preserve">Repair of other equipment </t>
+  </si>
+  <si>
     <t>Consumer Electronics Repair and Maintenance</t>
   </si>
   <si>
+    <t>Repair of machinery</t>
+  </si>
+  <si>
     <t>Computer and Office Machine Repair and Maintenance</t>
   </si>
   <si>
     <t>Communication Equipment Repair and Maintenance</t>
   </si>
   <si>
     <t>Other Electronic and Precision Equipment Repair and Maintenance</t>
   </si>
   <si>
+    <t>Repair of fabricated metal products</t>
+  </si>
+  <si>
     <t>Commercial and Industrial Machinery and Equipment (except Automotive and Electronic) Repair and Maintenance</t>
   </si>
   <si>
+    <t>Repair of electrical equipment</t>
+  </si>
+  <si>
     <t>Home and Garden Equipment Repair and Maintenance</t>
   </si>
   <si>
     <t>Other Personal and Household Goods Repair and Maintenance</t>
   </si>
   <si>
     <t>D</t>
   </si>
   <si>
     <t>Electricity, gas, steam and air conditioning supply</t>
   </si>
   <si>
+    <t>Electric power generation, transmission and distribution</t>
+  </si>
+  <si>
     <t>Hydroelectric Power Generation</t>
   </si>
   <si>
     <t>Fossil Fuel Electric Power Generation</t>
   </si>
   <si>
     <t>Nuclear Electric Power Generation</t>
   </si>
   <si>
     <t>Solar Electric Power Generation</t>
   </si>
   <si>
     <t>Wind Electric Power Generation</t>
   </si>
   <si>
     <t>Geothermal Electric Power Generation</t>
   </si>
   <si>
     <t>Biomass Electric Power Generation</t>
   </si>
   <si>
     <t>Other Electric Power Generation</t>
   </si>
   <si>
     <t>Electric Bulk Power Transmission and Control</t>
   </si>
   <si>
     <t>Electric Power Distribution</t>
   </si>
   <si>
+    <t>Manufacture of gas; distribution of gaseous fuels through mains</t>
+  </si>
+  <si>
     <t>Natural Gas Distribution</t>
   </si>
   <si>
+    <t>Steam and air conditioning supply</t>
+  </si>
+  <si>
     <t>Steam and Air-Conditioning Supply</t>
   </si>
   <si>
     <t>Ice Manufacturing</t>
   </si>
   <si>
     <t>E</t>
   </si>
   <si>
     <t>Water supply; sewerage, waste management and remediation activities</t>
   </si>
   <si>
+    <t>Water collection, treatment and supply</t>
+  </si>
+  <si>
     <t>Water Supply and Irrigation Systems</t>
   </si>
   <si>
+    <t>Sewerage</t>
+  </si>
+  <si>
     <t>Sewage Treatment Facilities</t>
   </si>
   <si>
+    <t>Materials recovery</t>
+  </si>
+  <si>
+    <t>Collection of non-hazardous waste</t>
+  </si>
+  <si>
     <t>Solid Waste Collection</t>
   </si>
   <si>
+    <t>Collection of hazardous waste</t>
+  </si>
+  <si>
     <t>Hazardous Waste Collection</t>
   </si>
   <si>
     <t>Other Waste Collection</t>
   </si>
   <si>
+    <t>Treatment and disposal of hazardous waste</t>
+  </si>
+  <si>
     <t>Hazardous Waste Treatment and Disposal</t>
   </si>
   <si>
+    <t>Treatment and disposal of non-hazardous waste</t>
+  </si>
+  <si>
     <t>Solid Waste Landfill</t>
   </si>
   <si>
     <t>Solid Waste Combustors and Incinerators</t>
   </si>
   <si>
     <t>Other Nonhazardous Waste Treatment and Disposal</t>
   </si>
   <si>
+    <t>Remediation activities and other waste management services</t>
+  </si>
+  <si>
     <t>Remediation Services</t>
   </si>
   <si>
     <t>Materials Recovery Facilities</t>
   </si>
   <si>
     <t>Septic Tank and Related Services</t>
   </si>
   <si>
     <t>All Other Miscellaneous Waste Management Services</t>
   </si>
   <si>
     <t>F</t>
   </si>
   <si>
     <t>Construction</t>
   </si>
   <si>
+    <t>Site preparation</t>
+  </si>
+  <si>
+    <t>Construction of buildings</t>
+  </si>
+  <si>
+    <t>New Single-Family Housing Construction (except For-Sale Builders)</t>
+  </si>
+  <si>
+    <t>New Multifamily Housing Construction (except For-Sale Builders)</t>
+  </si>
+  <si>
+    <t>New Housing For-Sale Builders</t>
+  </si>
+  <si>
+    <t>Residential Remodelers</t>
+  </si>
+  <si>
+    <t>Industrial Building Construction</t>
+  </si>
+  <si>
+    <t>Construction of other civil engineering projects</t>
+  </si>
+  <si>
+    <t>Other specialized construction activities</t>
+  </si>
+  <si>
+    <t>Commercial and Institutional Building Construction</t>
+  </si>
+  <si>
+    <t>Construction of utility projects</t>
+  </si>
+  <si>
+    <t>Water and Sewer Line and Related Structures Construction</t>
+  </si>
+  <si>
+    <t>Oil and Gas Pipeline and Related Structures Construction</t>
+  </si>
+  <si>
+    <t>Power and Communication Line and Related Structures Construction</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Land Subdivision </t>
+  </si>
+  <si>
+    <t>Construction of roads and railways</t>
+  </si>
+  <si>
+    <t>Highway, Street, and Bridge Construction</t>
+  </si>
+  <si>
+    <t>Electrical installation</t>
+  </si>
+  <si>
+    <t>Other Heavy and Civil Engineering Construction</t>
+  </si>
+  <si>
+    <t>Poured Concrete Foundation and Structure Contractors</t>
+  </si>
+  <si>
+    <t>Structural Steel and Precast Concrete Contractors</t>
+  </si>
+  <si>
+    <t>Framing Contractors</t>
+  </si>
+  <si>
+    <t>Building completion and finishing</t>
+  </si>
+  <si>
+    <t>Masonry Contractors</t>
+  </si>
+  <si>
+    <t>Glass and Glazing Contractors</t>
+  </si>
+  <si>
+    <t>Roofing Contractors</t>
+  </si>
+  <si>
+    <t>Siding Contractors</t>
+  </si>
+  <si>
+    <t>Other Foundation, Structure, and Building Exterior Contractors</t>
+  </si>
+  <si>
+    <t>Electrical Contractors and Other Wiring Installation Contractors</t>
+  </si>
+  <si>
+    <t>Plumbing, heat and air-conditioning installation</t>
+  </si>
+  <si>
+    <t>Other construction installation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Building completion and finishing  </t>
+  </si>
+  <si>
+    <t>Drywall and Insulation Contractors</t>
+  </si>
+  <si>
+    <t>Painting and Wall Covering Contractors</t>
+  </si>
+  <si>
+    <t>Flooring Contractors</t>
+  </si>
+  <si>
+    <t>Tile and Terrazzo Contractors</t>
+  </si>
+  <si>
+    <t>Finish Carpentry Contractors</t>
+  </si>
+  <si>
+    <t>Other Building Finishing Contractors</t>
+  </si>
+  <si>
+    <t>Demolition</t>
+  </si>
+  <si>
+    <t>Site Preparation Contractors</t>
+  </si>
+  <si>
+    <t>All Other Specialty Trade Contractors</t>
+  </si>
+  <si>
     <t>Other Services to Buildings and Dwellings</t>
   </si>
   <si>
     <t>G</t>
   </si>
   <si>
     <t>Wholesale and retail trade; repair of motor vehicles</t>
   </si>
   <si>
+    <t>Sale of motor vehicles</t>
+  </si>
+  <si>
     <t>Automobile and Other Motor Vehicle Merchant Wholesalers</t>
   </si>
   <si>
+    <t>Sale of motor vehicle parts and accessories</t>
+  </si>
+  <si>
+    <t>Sale, maintenance and repair of motorcycles and related parts and accessories</t>
+  </si>
+  <si>
     <t>Motor Vehicle Supplies and New Parts Merchant Wholesalers</t>
   </si>
   <si>
+    <t>Wholesale of other machinery and equipment</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Motor Vehicle Supplies and New Parts Merchant Wholesalers </t>
+  </si>
+  <si>
+    <t>Wholesale of construction materials, hardware, plumbing and heating equipment and supplies</t>
+  </si>
+  <si>
     <t xml:space="preserve">Tire and Tube Merchant Wholesalers </t>
   </si>
   <si>
     <t xml:space="preserve">Motor Vehicle Parts (Used) Merchant Wholesalers </t>
   </si>
   <si>
+    <t>Wholesale of other household goods</t>
+  </si>
+  <si>
     <t>Furniture Merchant Wholesalers</t>
   </si>
   <si>
+    <t>Wholesale of textiles, clothing and footwear</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Home Furnishing Merchant Wholesalers </t>
+  </si>
+  <si>
     <t>Home Furnishing Merchant Wholesalers</t>
   </si>
   <si>
     <t>Lumber, Plywood, Millwork, and Wood Panel Merchant Wholesalers</t>
   </si>
   <si>
     <t>Brick, Stone, and Related Construction Material Merchant Wholesalers</t>
   </si>
   <si>
     <t>Roofing, Siding, and Insulation Material Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Other Construction Material Merchant Wholesalers </t>
   </si>
   <si>
     <t>Photographic Equipment and Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t>Office Equipment Merchant Wholesalers</t>
   </si>
   <si>
+    <t>Wholesale of computers, computer peripheral equipment and software</t>
+  </si>
+  <si>
     <t>Computer and Computer Peripheral Equipment and Software Merchant Wholesalers</t>
   </si>
   <si>
     <t>Other Commercial Equipment Merchant Wholesalers</t>
   </si>
   <si>
     <t>Medical, Dental, and Hospital Equipment and Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t>Ophthalmic Goods Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Other Professional Equipment and Supplies Merchant Wholesalers </t>
   </si>
   <si>
+    <t>Wholesale of metals and metal ores</t>
+  </si>
+  <si>
     <t>Metal Service Centers and Other Metal Merchant Wholesalers</t>
   </si>
   <si>
+    <t>Wholesale of solid, liquid and gaseous fuels and related products</t>
+  </si>
+  <si>
     <t xml:space="preserve">Coal and Other Mineral and Ore Merchant Wholesalers </t>
   </si>
   <si>
     <t>Electrical Apparatus and Equipment, Wiring Supplies, and Related Equipment Merchant Wholesalers</t>
   </si>
   <si>
+    <t>Wholesale of electronic and telecommunications equipment and parts</t>
+  </si>
+  <si>
     <t xml:space="preserve">Household Appliances, Electric Housewares, and Consumer Electronics Merchant Wholesalers </t>
   </si>
   <si>
     <t>Other Electronic Parts and Equipment Merchant Wholesalers</t>
   </si>
   <si>
     <t>Hardware Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Plumbing and Heating Equipment and Supplies (Hydronics) Merchant Wholesalers </t>
   </si>
   <si>
     <t>Warm Air Heating and Air-Conditioning Equipment and Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t>Refrigeration Equipment and Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t>Construction and Mining (except Oil Well) Machinery and Equipment Merchant Wholesalers</t>
   </si>
   <si>
+    <t>Wholesale of agricultural machinery, equipment and supplies</t>
+  </si>
+  <si>
     <t>Farm and Garden Machinery and Equipment Merchant Wholesalers</t>
   </si>
   <si>
     <t>Industrial Machinery and Equipment Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Industrial Supplies Merchant Wholesalers </t>
   </si>
   <si>
+    <t>Wholesale of waste and scrap and other products n.e.c.</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Service Establishment Equipment and Supplies Merchant Wholesalers </t>
+  </si>
+  <si>
     <t>Service Establishment Equipment and Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Transportation Equipment and Supplies (except Motor Vehicle) Merchant Wholesalers </t>
   </si>
   <si>
     <t>Sporting and Recreational Goods and Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t>Toy and Hobby Goods and Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t>Recyclable Material Merchant Wholesalers</t>
   </si>
   <si>
+    <t>Jewelry, Watch, Precious Stone, and Precious Metal Merchant Wholesalers</t>
+  </si>
+  <si>
     <t xml:space="preserve">Jewelry, Watch, Precious Stone, and Precious Metal Merchant Wholesalers </t>
   </si>
   <si>
     <t>Other Miscellaneous Durable Goods Merchant Wholesalers</t>
   </si>
   <si>
+    <t xml:space="preserve">Other Miscellaneous Durable Goods Merchant Wholesalers </t>
+  </si>
+  <si>
+    <t>Non-specialized wholesale trade</t>
+  </si>
+  <si>
     <t xml:space="preserve">Printing and Writing Paper Merchant Wholesalers </t>
   </si>
   <si>
     <t xml:space="preserve">Stationery and Office Supplies Merchant Wholesalers </t>
   </si>
   <si>
     <t>Industrial and Personal Service Paper Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Drugs and Druggists' Sundries Merchant Wholesalers </t>
   </si>
   <si>
     <t>Piece Goods, Notions, and Other Dry Goods Merchant Wholesalers</t>
   </si>
   <si>
     <t>Men's and Boys' Clothing and Furnishings Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Women's, Children's, and Infants' Clothing and Accessories Merchant Wholesalers </t>
   </si>
   <si>
     <t>Footwear Merchant Wholesalers</t>
   </si>
   <si>
+    <t>Wholesale of food, beverages and tobacco</t>
+  </si>
+  <si>
     <t>General Line Grocery Merchant Wholesalers</t>
   </si>
   <si>
     <t>Packaged Frozen Food Merchant Wholesalers</t>
   </si>
   <si>
     <t>Dairy Product (except Dried or Canned) Merchant Wholesalers</t>
   </si>
   <si>
+    <t>Wholesale of agricultural raw materials and live animals</t>
+  </si>
+  <si>
     <t>Poultry and Poultry Product Merchant Wholesalers</t>
   </si>
   <si>
     <t>Confectionery Merchant Wholesalers</t>
   </si>
   <si>
     <t>Fish and Seafood Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Meat and Meat Product Merchant Wholesalers </t>
   </si>
   <si>
     <t>Fresh Fruit and Vegetable Merchant Wholesalers</t>
   </si>
   <si>
     <t>Other Grocery and Related Products Merchant Wholesalers</t>
   </si>
   <si>
+    <t xml:space="preserve">Other Grocery and Related Products Merchant Wholesalers </t>
+  </si>
+  <si>
     <t>Grain and Field Bean Merchant Wholesalers</t>
   </si>
   <si>
     <t>Livestock Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Other Farm Product Raw Material Merchant Wholesalers </t>
   </si>
   <si>
+    <t>Other Farm Product Raw Material Merchant Wholesalers</t>
+  </si>
+  <si>
     <t>Plastics Materials and Basic Forms and Shapes Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Other Chemical and Allied Products Merchant Wholesalers </t>
   </si>
   <si>
     <t>Petroleum Bulk Stations and Terminals</t>
   </si>
   <si>
     <t>Petroleum and Petroleum Products Merchant Wholesalers (except Bulk Stations and Terminals)</t>
   </si>
   <si>
     <t>Beer and Ale Merchant Wholesalers</t>
   </si>
   <si>
     <t>Wine and Distilled Alcoholic Beverage Merchant Wholesalers</t>
   </si>
   <si>
     <t xml:space="preserve">Farm Supplies Merchant Wholesalers </t>
   </si>
   <si>
     <t>Book, Periodical, and Newspaper Merchant Wholesalers</t>
   </si>
   <si>
     <t>Flower, Nursery Stock, and Florists' Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t>Tobacco and Tobacco Product Merchant Wholesalers</t>
   </si>
   <si>
+    <t xml:space="preserve">Paint, Varnish, and Supplies Merchant Wholesalers </t>
+  </si>
+  <si>
     <t>Paint, Varnish, and Supplies Merchant Wholesalers</t>
   </si>
   <si>
     <t>Other Miscellaneous Nondurable Goods Merchant Wholesalers</t>
   </si>
   <si>
     <t>Business to Business Electronic Markets</t>
   </si>
   <si>
+    <t>Wholesale on a fee or contract basis</t>
+  </si>
+  <si>
     <t>Wholesale Trade Agents and Brokers</t>
   </si>
   <si>
     <t>New Car Dealers</t>
   </si>
   <si>
     <t>Used Car Dealers</t>
   </si>
   <si>
     <t>Recreational Vehicle Dealers</t>
   </si>
   <si>
+    <t>Retail sale of sporting equipment in specialized stores</t>
+  </si>
+  <si>
     <t xml:space="preserve">Boat Dealers </t>
   </si>
   <si>
     <t xml:space="preserve">Motorcycle, ATV, and All Other Motor Vehicle Dealers </t>
   </si>
   <si>
+    <t>Other retail sale of new goods in specialized stores</t>
+  </si>
+  <si>
     <t>Automotive Parts and Accessories Stores</t>
   </si>
   <si>
+    <t>Retail sale of audio and video equipment in specialized stores</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Automotive Parts and Accessories Stores </t>
+  </si>
+  <si>
     <t>Tire Dealers</t>
   </si>
   <si>
+    <t>Retail sale of electrical household appliances, furniture, lighting equipment and other household articles in specialized stores</t>
+  </si>
+  <si>
     <t>Furniture Stores</t>
   </si>
   <si>
+    <t>Retail sale of carpets, rugs, wall and floor coverings in specialized stores</t>
+  </si>
+  <si>
     <t>Floor Covering Stores</t>
   </si>
   <si>
     <t>Window Treatment Stores</t>
   </si>
   <si>
+    <t>All Other Home Furnishings Stores</t>
+  </si>
+  <si>
     <t xml:space="preserve">All Other Home Furnishings Stores </t>
   </si>
   <si>
     <t xml:space="preserve">Household Appliance Stores </t>
   </si>
   <si>
+    <t>Retail sale of computers, peripheral units, software and telecommunications equipment in specialized stores</t>
+  </si>
+  <si>
+    <t>Retail sale of music and video recordings in specialized stores</t>
+  </si>
+  <si>
+    <t>Retail sale of hardware, paints and glass in specialized stores</t>
+  </si>
+  <si>
     <t>Home Centers</t>
   </si>
   <si>
     <t>Paint and Wallpaper Stores</t>
   </si>
   <si>
     <t>Hardware Stores</t>
   </si>
   <si>
     <t>Other Building Material Dealers</t>
   </si>
   <si>
     <t>Outdoor Power Equipment Stores</t>
   </si>
   <si>
     <t>Nursery, Garden Center, and Farm Supply Stores</t>
   </si>
   <si>
+    <t>Retail sale in non-specialized stores with food, beverages or tobacco predominating</t>
+  </si>
+  <si>
     <t>Supermarkets and Other Grocery (except Convenience) Stores</t>
   </si>
   <si>
     <t>Convenience Stores</t>
   </si>
   <si>
+    <t>Retail sale of food in specialized stores</t>
+  </si>
+  <si>
     <t>Meat Markets</t>
   </si>
   <si>
     <t>Fish and Seafood Markets</t>
   </si>
   <si>
     <t>Fruit and Vegetable Markets</t>
   </si>
   <si>
+    <t>Retail sale via stalls and markets of food, beverages and tobacco products</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fruit and Vegetable Markets </t>
+  </si>
+  <si>
     <t>Baked Goods Stores</t>
   </si>
   <si>
     <t xml:space="preserve">Confectionery and Nut Stores </t>
   </si>
   <si>
     <t>All Other Specialty Food Stores</t>
   </si>
   <si>
+    <t>Retail sale of beverages in specialized stores</t>
+  </si>
+  <si>
     <t>Beer, Wine, and Liquor Stores</t>
   </si>
   <si>
+    <t>Retail sale of pharmaceutical and medical goods, cosmetic and toilet articles in specialized stores</t>
+  </si>
+  <si>
     <t>Pharmacies and Drug Stores</t>
   </si>
   <si>
     <t xml:space="preserve">Cosmetics, Beauty Supplies, and Perfume Stores </t>
   </si>
   <si>
     <t>Optical Goods Stores</t>
   </si>
   <si>
     <t xml:space="preserve">Food (Health) Supplement Stores </t>
   </si>
   <si>
     <t>All Other Health and Personal Care Stores</t>
   </si>
   <si>
     <t>Gasoline Stations with Convenience Stores</t>
   </si>
   <si>
+    <t>Retail sale of automotive fuel in specialized stores</t>
+  </si>
+  <si>
     <t>Other Gasoline Stations</t>
   </si>
   <si>
+    <t>Retail sale of clothing, footwear and leather articles in specialized stores</t>
+  </si>
+  <si>
     <t>Men's Clothing Stores</t>
   </si>
   <si>
     <t>Women's Clothing Stores</t>
   </si>
   <si>
     <t>Children's and Infants' Clothing Stores</t>
   </si>
   <si>
     <t>Family Clothing Stores</t>
   </si>
   <si>
     <t>Clothing Accessories Stores</t>
   </si>
   <si>
     <t>Other Clothing Stores</t>
   </si>
   <si>
     <t>Shoe Stores</t>
   </si>
   <si>
     <t xml:space="preserve">Jewelry Stores </t>
   </si>
   <si>
     <t>Luggage and Leather Goods Stores</t>
   </si>
   <si>
     <t>Sporting Goods Stores</t>
   </si>
   <si>
+    <t>Retail sale of games and toys in specialized stores</t>
+  </si>
+  <si>
     <t>Hobby, Toy, and Game Stores</t>
   </si>
   <si>
+    <t>Retail sale of textiles in specialized stores</t>
+  </si>
+  <si>
     <t>Sewing, Needlework, and Piece Goods Stores</t>
   </si>
   <si>
     <t xml:space="preserve">Musical Instrument and Supplies Stores </t>
   </si>
   <si>
+    <t>Retail sale of books, newspapers and stationary in specialized stores</t>
+  </si>
+  <si>
     <t>Book Stores</t>
   </si>
   <si>
     <t>News Dealers and Newsstands</t>
   </si>
   <si>
+    <t>Other retail sale in non-specialized stores</t>
+  </si>
+  <si>
     <t>Department Stores</t>
   </si>
   <si>
     <t>Warehouse Clubs and Supercenters</t>
   </si>
   <si>
     <t>All Other General Merchandise Stores</t>
   </si>
   <si>
     <t xml:space="preserve">Florists </t>
   </si>
   <si>
     <t>Office Supplies and Stationery Stores</t>
   </si>
   <si>
     <t xml:space="preserve">Gift, Novelty, and Souvenir Stores </t>
   </si>
   <si>
+    <t>Retail sale of second-hand goods</t>
+  </si>
+  <si>
     <t xml:space="preserve">Used Merchandise Stores </t>
   </si>
   <si>
     <t>Pet and Pet Supplies Stores</t>
   </si>
   <si>
     <t>Art Dealers</t>
   </si>
   <si>
     <t xml:space="preserve">Manufactured (Mobile) Home Dealers </t>
   </si>
   <si>
+    <t>Retail sale of tobacco products in specialized stores</t>
+  </si>
+  <si>
     <t>Tobacco Stores</t>
   </si>
   <si>
+    <t>Retail sale via mail order houses or via Internet</t>
+  </si>
+  <si>
     <t>Electronic Shopping and Mail-Order Houses</t>
   </si>
   <si>
+    <t>Other retail sale not in stores, stalls or markets</t>
+  </si>
+  <si>
     <t>Vending Machine Operators</t>
   </si>
   <si>
     <t xml:space="preserve">Fuel Dealers </t>
   </si>
   <si>
     <t xml:space="preserve">Other Direct Selling Establishments </t>
   </si>
   <si>
+    <t>Retail sale via stalls and markets of textiles, clothing and footwear</t>
+  </si>
+  <si>
+    <t>Retail sale via stalls and markets of other goods</t>
+  </si>
+  <si>
+    <t>Maintenance and repair of motor vehicles</t>
+  </si>
+  <si>
     <t>General Automotive Repair</t>
   </si>
   <si>
     <t>Automotive Exhaust System Repair</t>
   </si>
   <si>
     <t>Automotive Transmission Repair</t>
   </si>
   <si>
     <t>Other Automotive Mechanical and Electrical Repair and Maintenance</t>
   </si>
   <si>
     <t xml:space="preserve">Automotive Glass Replacement Shops </t>
   </si>
   <si>
     <t>Automotive Oil Change and Lubrication Shops</t>
   </si>
   <si>
     <t xml:space="preserve">Car Washes </t>
   </si>
   <si>
     <t xml:space="preserve">All Other Automotive Repair and Maintenance </t>
   </si>
   <si>
     <t>H49</t>
   </si>
   <si>
     <t>Land transport and transport via pipelines</t>
   </si>
   <si>
+    <t>Transport via pipeline</t>
+  </si>
+  <si>
+    <t>Passenger rail transport, interurban</t>
+  </si>
+  <si>
     <t>Line-Haul Railroads</t>
   </si>
   <si>
+    <t>Freight rail transport</t>
+  </si>
+  <si>
     <t>Short Line Railroads</t>
   </si>
   <si>
+    <t>Freight transport by road</t>
+  </si>
+  <si>
     <t>General Freight Trucking, Local</t>
   </si>
   <si>
     <t>General Freight Trucking, Long-Distance, Truckload</t>
   </si>
   <si>
     <t>General Freight Trucking, Long-Distance, Less Than Truckload</t>
   </si>
   <si>
     <t>Used Household and Office Goods Moving</t>
   </si>
   <si>
     <t>Specialized Freight (except Used Goods) Trucking, Local</t>
   </si>
   <si>
     <t>Specialized Freight (except Used Goods) Trucking, Long-Distance</t>
   </si>
   <si>
+    <t>Urban and suburban passenger land transport</t>
+  </si>
+  <si>
     <t>Mixed Mode Transit Systems</t>
   </si>
   <si>
     <t>Commuter Rail Systems</t>
   </si>
   <si>
     <t>Bus and Other Motor Vehicle Transit Systems</t>
   </si>
   <si>
     <t>Other Urban Transit Systems</t>
   </si>
   <si>
+    <t>Other passenger land transport</t>
+  </si>
+  <si>
     <t>Interurban and Rural Bus Transportation</t>
   </si>
   <si>
     <t>Taxi Service</t>
   </si>
   <si>
     <t>Limousine Service</t>
   </si>
   <si>
     <t>School and Employee Bus Transportation</t>
   </si>
   <si>
     <t>Charter Bus Industry</t>
   </si>
   <si>
     <t>Special Needs Transportation</t>
   </si>
   <si>
     <t>All Other Transit and Ground Passenger Transportation</t>
   </si>
   <si>
     <t>Pipeline Transportation of Crude Oil</t>
   </si>
   <si>
     <t>Pipeline Transportation of Natural Gas</t>
   </si>
   <si>
     <t>Pipeline Transportation of Refined Petroleum Products</t>
   </si>
   <si>
     <t>All Other Pipeline Transportation</t>
   </si>
   <si>
     <t>Scenic and Sightseeing Transportation, Land</t>
   </si>
   <si>
     <t>Scenic and Sightseeing Transportation, Other</t>
   </si>
   <si>
     <t>Skiing Facilities</t>
   </si>
   <si>
     <t>H50</t>
   </si>
   <si>
     <t>Water transport</t>
   </si>
   <si>
+    <t>Sea and coastal freight water transport</t>
+  </si>
+  <si>
     <t xml:space="preserve">Deep Sea Freight Transportation </t>
   </si>
   <si>
+    <t>Sea and coastal passenger water transport</t>
+  </si>
+  <si>
     <t>Deep Sea Passenger Transportation</t>
   </si>
   <si>
     <t>Coastal and Great Lakes Freight Transportation</t>
   </si>
   <si>
     <t>Coastal and Great Lakes Passenger Transportation</t>
   </si>
   <si>
+    <t>Inland freight water transport</t>
+  </si>
+  <si>
     <t>Inland Water Freight Transportation</t>
   </si>
   <si>
+    <t>Inland passenger water transport</t>
+  </si>
+  <si>
     <t>Inland Water Passenger Transportation</t>
   </si>
   <si>
     <t>Scenic and Sightseeing Transportation, Water</t>
   </si>
   <si>
     <t>H51</t>
   </si>
   <si>
     <t>Air transport</t>
   </si>
   <si>
+    <t>Passenger air transport</t>
+  </si>
+  <si>
     <t>Scheduled Passenger Air Transportation</t>
   </si>
   <si>
+    <t>Freight air transport</t>
+  </si>
+  <si>
     <t>Scheduled Freight Air Transportation</t>
   </si>
   <si>
     <t>Nonscheduled Chartered Passenger Air Transportation</t>
   </si>
   <si>
     <t>Nonscheduled Chartered Freight Air Transportation</t>
   </si>
   <si>
     <t>Other Nonscheduled Air Transportation</t>
   </si>
   <si>
+    <t>Space Research and Technology</t>
+  </si>
+  <si>
     <t>H52</t>
   </si>
   <si>
     <t>Warehousing and support activities for transportation</t>
   </si>
   <si>
+    <t>Service activities incidental to air transportation</t>
+  </si>
+  <si>
     <t>Air Traffic Control</t>
   </si>
   <si>
     <t>Other Airport Operations</t>
   </si>
   <si>
+    <t>Cargo handling</t>
+  </si>
+  <si>
+    <t>Service activities incidental to land transportation</t>
+  </si>
+  <si>
+    <t>Service activities incidental to water transportation</t>
+  </si>
+  <si>
     <t>Port and Harbor Operations</t>
   </si>
   <si>
     <t>Marine Cargo Handling</t>
   </si>
   <si>
     <t>Navigational Services to Shipping</t>
   </si>
   <si>
+    <t>Other transportation support activities</t>
+  </si>
+  <si>
     <t>Motor Vehicle Towing</t>
   </si>
   <si>
     <t>Other Support Activities for Road Transportation</t>
   </si>
   <si>
     <t>Freight Transportation Arrangement</t>
   </si>
   <si>
     <t>Packing and Crating</t>
   </si>
   <si>
+    <t>Warehousing and storage</t>
+  </si>
+  <si>
     <t>General Warehousing and Storage</t>
   </si>
   <si>
     <t>Refrigerated Warehousing and Storage</t>
   </si>
   <si>
     <t>Farm Product Warehousing and Storage</t>
   </si>
   <si>
     <t>Other Warehousing and Storage</t>
   </si>
   <si>
     <t>Parking Lots and Garages</t>
   </si>
   <si>
     <t>H53</t>
   </si>
   <si>
     <t>Postal and courier activities</t>
   </si>
   <si>
+    <t>Postal activities</t>
+  </si>
+  <si>
     <t>Postal Service</t>
   </si>
   <si>
+    <t>Courier activities</t>
+  </si>
+  <si>
     <t>Couriers and Express Delivery Services</t>
   </si>
   <si>
     <t>Local Messengers and Local Delivery</t>
   </si>
   <si>
     <t>I</t>
   </si>
   <si>
     <t>Accommodation and food service activities</t>
   </si>
   <si>
+    <t>Short term accommodation activities</t>
+  </si>
+  <si>
     <t>Hotels (except Casio Hotels) and Motels</t>
   </si>
   <si>
+    <t>Other accommodation</t>
+  </si>
+  <si>
     <t>Casino Hotels</t>
   </si>
   <si>
     <t>Bed-and-Breakfast Inns</t>
   </si>
   <si>
     <t>All Other Traveler Accommodation</t>
   </si>
   <si>
+    <t>Camping grounds, recreational vehicle parks and trailer parks</t>
+  </si>
+  <si>
     <t>RV (Recreational Vehicle) Parks and Campgrounds</t>
   </si>
   <si>
     <t>Recreational and Vacation Camps (except Campgrounds)</t>
   </si>
   <si>
     <t>Rooming and Boarding Houses, Dormitories, and Workers' Camps</t>
   </si>
   <si>
+    <t>Other food service activities</t>
+  </si>
+  <si>
     <t>Food Service Contractors</t>
   </si>
   <si>
+    <t>Event catering</t>
+  </si>
+  <si>
     <t>Caterers</t>
   </si>
   <si>
+    <t>Restaurants and mobile food service activities</t>
+  </si>
+  <si>
     <t>Mobile Food Services</t>
   </si>
   <si>
+    <t>Beverage serving activities</t>
+  </si>
+  <si>
     <t>Drinking Places (Alcoholic Beverages)</t>
   </si>
   <si>
     <t xml:space="preserve">Full-Service Restaurants </t>
   </si>
   <si>
     <t xml:space="preserve">Limited-Service Restaurants </t>
   </si>
   <si>
     <t xml:space="preserve">Cafeterias, Grill Buffets, and Buffets </t>
   </si>
   <si>
     <t xml:space="preserve">Snack and Nonalcoholic Beverage Bars </t>
   </si>
   <si>
     <t>J58T60</t>
   </si>
   <si>
     <t>Publishing, audiovisual and broadcasting activities</t>
   </si>
   <si>
+    <t>Publishing of newspapers, journals and periodicals</t>
+  </si>
+  <si>
     <t>Newspaper Publishers</t>
   </si>
   <si>
     <t>Periodical Publishers</t>
   </si>
   <si>
+    <t>Book publishing</t>
+  </si>
+  <si>
     <t>Book Publishers</t>
   </si>
   <si>
+    <t>Publishing of directories and mailing lists</t>
+  </si>
+  <si>
     <t>Directory and Mailing List Publishers</t>
   </si>
   <si>
+    <t>Other publishing activities</t>
+  </si>
+  <si>
     <t>Greeting Card Publishers</t>
   </si>
   <si>
     <t>All Other Publishers</t>
   </si>
   <si>
+    <t>Software publishing</t>
+  </si>
+  <si>
     <t>Software Publishers</t>
   </si>
   <si>
+    <t>Motion picture, video and television programme production activities</t>
+  </si>
+  <si>
     <t>Motion Picture and Video Production</t>
   </si>
   <si>
+    <t>Motion picture, video and television programme distribution activities</t>
+  </si>
+  <si>
     <t>Motion Picture and Video Distribution</t>
   </si>
   <si>
+    <t>Motion picture projection activities</t>
+  </si>
+  <si>
     <t>Motion Picture Theaters (except Drive-Ins)</t>
   </si>
   <si>
     <t>Drive-In Motion Picture Theaters</t>
   </si>
   <si>
+    <t>Motion picture, video and television programme post-production activities</t>
+  </si>
+  <si>
     <t>Teleproduction and Other Postproduction Services</t>
   </si>
   <si>
     <t>Other Motion Picture and Video Industries</t>
   </si>
   <si>
+    <t>Sound recording and music publishing activities</t>
+  </si>
+  <si>
     <t>Music Publishers</t>
   </si>
   <si>
     <t>Sound Recording Studios</t>
   </si>
   <si>
     <t>Record Production and Distribution</t>
   </si>
   <si>
     <t>Other Sound Recording Industries</t>
   </si>
   <si>
+    <t>Radio broadcasting</t>
+  </si>
+  <si>
     <t>Radio Networks</t>
   </si>
   <si>
     <t>Radio Stations</t>
   </si>
   <si>
+    <t>Television programming and broadcasting activities</t>
+  </si>
+  <si>
     <t>Television Broadcasting</t>
   </si>
   <si>
     <t>Cable and Other Subscription Programming</t>
   </si>
   <si>
     <t>Internet Publishing and Broadcasting and Web Search Portals</t>
   </si>
   <si>
     <t>J61</t>
   </si>
   <si>
     <t>Telecommunications</t>
   </si>
   <si>
+    <t>Wireless telecommunications activities</t>
+  </si>
+  <si>
+    <t>Wired telecommunications activities</t>
+  </si>
+  <si>
     <t>Wired Telecommunications Carriers</t>
   </si>
   <si>
+    <t>Satellite telecommunications activities</t>
+  </si>
+  <si>
     <t>Wireless Telecommunications Carriers (except Satellite)</t>
   </si>
   <si>
     <t>Satellite Telecommunications</t>
   </si>
   <si>
+    <t>Other telecommunications activities</t>
+  </si>
+  <si>
     <t>Telecommunications Resellers</t>
   </si>
   <si>
     <t>All Other Telecommunications</t>
   </si>
   <si>
     <t>All Other Personal Services</t>
   </si>
   <si>
     <t>J62_63</t>
   </si>
   <si>
     <t>IT and other information services</t>
   </si>
   <si>
+    <t>Data processing, hosting and related activities</t>
+  </si>
+  <si>
     <t>Data Processing, Hosting, and Related Services</t>
   </si>
   <si>
+    <t>News agency activities</t>
+  </si>
+  <si>
     <t>News Syndicates</t>
   </si>
   <si>
+    <t>Web portals</t>
+  </si>
+  <si>
+    <t>Other information service activities n.e.c.</t>
+  </si>
+  <si>
     <t>All Other Information Services</t>
   </si>
   <si>
+    <t>Computer programming activities</t>
+  </si>
+  <si>
     <t>Custom Computer Programming Services</t>
   </si>
   <si>
+    <t>Computer consultancy and computer facilities management services</t>
+  </si>
+  <si>
     <t>Computer Systems Design Services</t>
   </si>
   <si>
     <t>Computer Facilities Management Services</t>
   </si>
   <si>
+    <t>Other information technology and computer service activities</t>
+  </si>
+  <si>
     <t>Other Computer Related Services</t>
   </si>
   <si>
     <t>K</t>
   </si>
   <si>
     <t>Financial and insurance activities</t>
   </si>
   <si>
+    <t>Central banking</t>
+  </si>
+  <si>
     <t>Monetary Authorities-Central Bank</t>
   </si>
   <si>
+    <t>Other monetary intermediation</t>
+  </si>
+  <si>
     <t>Commercial Banking</t>
   </si>
   <si>
     <t>Savings Institutions</t>
   </si>
   <si>
     <t>Credit Unions</t>
   </si>
   <si>
     <t>Other Depository Credit Intermediation</t>
   </si>
   <si>
+    <t>Other credit granting</t>
+  </si>
+  <si>
     <t>Credit Card Issuing</t>
   </si>
   <si>
+    <t>Financial leasing</t>
+  </si>
+  <si>
     <t>Sales Financing</t>
   </si>
   <si>
     <t>Consumer Lending</t>
   </si>
   <si>
     <t>Real Estate Credit</t>
   </si>
   <si>
     <t>International Trade Financing</t>
   </si>
   <si>
+    <t>Other financial service activities, except insurance and pension funding activities, n.e.c.</t>
+  </si>
+  <si>
     <t>Secondary Market Financing</t>
   </si>
   <si>
     <t>All Other Nondepository Credit Intermediation</t>
   </si>
   <si>
+    <t>Other activities auxiliary to financial service activities</t>
+  </si>
+  <si>
     <t>Mortgage and Nonmortgage Loan Brokers</t>
   </si>
   <si>
     <t>Financial Transactions Processing, Reserve, and Clearinghouse Activities</t>
   </si>
   <si>
     <t>Other Activities Related to Credit Intermediation</t>
   </si>
   <si>
     <t>Investment Banking and Securities Dealing</t>
   </si>
   <si>
+    <t>Security and commodity contracts brokerage</t>
+  </si>
+  <si>
     <t>Securities Brokerage</t>
   </si>
   <si>
     <t>Commodity Contracts Dealing</t>
   </si>
   <si>
     <t>Commodity Contracts Brokerage</t>
   </si>
   <si>
+    <t>Administration of financial markets</t>
+  </si>
+  <si>
     <t>Securities and Commodity Exchanges</t>
   </si>
   <si>
     <t>Miscellaneous Intermediation</t>
   </si>
   <si>
+    <t>Fund management activities</t>
+  </si>
+  <si>
     <t>Portfolio Management</t>
   </si>
   <si>
     <t>Investment Advice</t>
   </si>
   <si>
     <t>Trust, Fiduciary, and Custody Activities</t>
   </si>
   <si>
     <t>Miscellaneous Financial Investment Activities</t>
   </si>
   <si>
+    <t>Life insurance</t>
+  </si>
+  <si>
     <t>Direct Life Insurance Carriers</t>
   </si>
   <si>
+    <t>Non-life insurance</t>
+  </si>
+  <si>
     <t>Direct Health and Medical Insurance Carriers</t>
   </si>
   <si>
     <t>Direct Property and Causality Insurance Carriers</t>
   </si>
   <si>
     <t>Direct Title Insurance Carriers</t>
   </si>
   <si>
     <t>Other Direct Insurance (except Life, Health, and Medical) Carriers</t>
   </si>
   <si>
+    <t>Reinsurance</t>
+  </si>
+  <si>
     <t>Reinsurance Carriers</t>
   </si>
   <si>
+    <t>Activities of insurance agents and brokers</t>
+  </si>
+  <si>
     <t>Insurance Agencies and Brokerages</t>
   </si>
   <si>
+    <t>Risk and damage evaluation</t>
+  </si>
+  <si>
     <t>Claims Adjusting</t>
   </si>
   <si>
+    <t>Other activities auxiliary to insurance and pension funding</t>
+  </si>
+  <si>
     <t>Third Party Administration of Insurance and Pension Funds</t>
   </si>
   <si>
     <t>All Other Insurance Related Activities</t>
   </si>
   <si>
+    <t>Pension funding</t>
+  </si>
+  <si>
     <t>Pension Funds</t>
   </si>
   <si>
+    <t>Trusts, funds and similar financial entities</t>
+  </si>
+  <si>
     <t>Health and Welfare Funds</t>
   </si>
   <si>
     <t>Other Insurance Funds</t>
   </si>
   <si>
     <t>Open-End Investment Funds</t>
   </si>
   <si>
     <t>Trusts, Estates, and Agency Accounts</t>
   </si>
   <si>
     <t>Other Financial Vehicles</t>
   </si>
   <si>
     <t xml:space="preserve">Human Resources Consulting Services </t>
   </si>
   <si>
+    <t>Activities of holding companies</t>
+  </si>
+  <si>
     <t>Offices of Bank Holding Companies</t>
   </si>
   <si>
     <t>Offices of Other Holding Companies</t>
   </si>
   <si>
     <t>L</t>
   </si>
   <si>
     <t>Real estate activities</t>
   </si>
   <si>
+    <t>Real estate activities with own or leased property</t>
+  </si>
+  <si>
     <t>Lessors of Residential Buildings and Dwellings</t>
   </si>
   <si>
     <t>Lessors of Nonresidential Buildings (except Miniwarehouses)</t>
   </si>
   <si>
     <t>Lessors of Miniwarehouses and Self-Storage Units</t>
   </si>
   <si>
     <t>Lessors of Other Real Estate Property</t>
   </si>
   <si>
+    <t>Real estate activities on a fee or contract basis</t>
+  </si>
+  <si>
     <t>Offices of Real Estate Agents and Brokers</t>
   </si>
   <si>
     <t>Residential Property Managers</t>
   </si>
   <si>
     <t>Nonresidential Property Managers</t>
   </si>
   <si>
     <t>Offices of Real Estate Appraisers</t>
   </si>
   <si>
     <t>Other Activities Related to Real Estate</t>
   </si>
   <si>
     <t>M</t>
   </si>
   <si>
     <t>Professional, scientific and technical activities</t>
   </si>
   <si>
+    <t>Veterinary activities</t>
+  </si>
+  <si>
+    <t>Photographic activities</t>
+  </si>
+  <si>
+    <t>Legal activities</t>
+  </si>
+  <si>
     <t>Offices of Lawyers</t>
   </si>
   <si>
+    <t>Offices of Notaries</t>
+  </si>
+  <si>
     <t>Title Abstract and Settlement Offices</t>
   </si>
   <si>
     <t>All Other Legal Services</t>
   </si>
   <si>
+    <t>Accounting, bookkeeping and auditing activities; tax consultancy</t>
+  </si>
+  <si>
     <t>Offices of Certified Public Accountants</t>
   </si>
   <si>
     <t>Tax Preparation Services</t>
   </si>
   <si>
     <t>Payroll Services</t>
   </si>
   <si>
     <t>Other Accounting Services</t>
   </si>
   <si>
+    <t>Architectural and engineering activities and related technical consultancy</t>
+  </si>
+  <si>
     <t>Architectural Services</t>
   </si>
   <si>
     <t>Landscape Architectural Services</t>
   </si>
   <si>
     <t>Engineering Services</t>
   </si>
   <si>
     <t>Drafting Services</t>
   </si>
   <si>
     <t>Building Inspection Services</t>
   </si>
   <si>
     <t>Geophysical Surveying and Mapping Services</t>
   </si>
   <si>
     <t>Surveying and Mapping (except Geophysical) Services</t>
   </si>
   <si>
+    <t>Technical testing and analysis</t>
+  </si>
+  <si>
     <t>Testing Laboratories</t>
   </si>
   <si>
+    <t>Specialized design activities</t>
+  </si>
+  <si>
     <t>Interior Design Services</t>
   </si>
   <si>
     <t>Industrial Design Services</t>
   </si>
   <si>
     <t>Graphic Design Services</t>
   </si>
   <si>
     <t>Other Specialized Design Services</t>
   </si>
   <si>
+    <t>Management consultancy activities</t>
+  </si>
+  <si>
     <t>Administrative Management and General Management Consulting Services</t>
   </si>
   <si>
     <t>Marketing Consulting Services</t>
   </si>
   <si>
     <t>Process, Physical Distribution, and Logistics Consulting Services</t>
   </si>
   <si>
+    <t>Other professional, scientific and technical activities n.e.c.</t>
+  </si>
+  <si>
     <t>Other Management Consulting Services</t>
   </si>
   <si>
     <t>Environmental Consulting Services</t>
   </si>
   <si>
     <t>Other Scientific and Technical Consulting Services</t>
   </si>
   <si>
+    <t>Research and experimental development on natural sciences and engineering</t>
+  </si>
+  <si>
     <t>Research and Development in Nanotechnology</t>
   </si>
   <si>
     <t>Research and Development in Biotechnology (except Nanobiotechnology)</t>
   </si>
   <si>
     <t>Research and Development in the Physical, Engineering, and Life Sciences (except Nanotechnology and Biotechnology)</t>
   </si>
   <si>
+    <t>Research and experimental development on social sciences and humanities</t>
+  </si>
+  <si>
     <t>Research and Development in the Social Sciences and Humanities</t>
   </si>
   <si>
+    <t>Advertising</t>
+  </si>
+  <si>
     <t>Advertising Agencies</t>
   </si>
   <si>
     <t>Public Relations Agencies</t>
   </si>
   <si>
     <t>Media Buying Agencies</t>
   </si>
   <si>
     <t>Media Representatives</t>
   </si>
   <si>
     <t>Outdoor Advertising</t>
   </si>
   <si>
     <t>Direct Mail Advertising</t>
   </si>
   <si>
     <t>Advertising Material Distribution Services</t>
   </si>
   <si>
     <t>Other Services Related to Advertising</t>
   </si>
   <si>
+    <t>Market research and public opinion polling</t>
+  </si>
+  <si>
     <t>Marketing Research and Public Opinion Polling</t>
   </si>
   <si>
     <t>Photography Studios, Portrait</t>
   </si>
   <si>
     <t>Commercial Photography</t>
   </si>
   <si>
     <t>Translation and Interpretation Services</t>
   </si>
   <si>
     <t>Veterinary Services</t>
   </si>
   <si>
     <t>All Other Professional, Scientific, and Technical Services</t>
   </si>
   <si>
+    <t>Activities of head offices</t>
+  </si>
+  <si>
     <t>Corporate, Subsidiary, and Regional Managing Offices</t>
   </si>
   <si>
     <t>Agents and Managers for Artists, Athletes, Entertainers, and Other Public Figures</t>
   </si>
   <si>
     <t>All Other Automotive Repair and Maintenance</t>
   </si>
   <si>
     <t>Photofinishing Laboratories (except One-Hour)</t>
   </si>
   <si>
     <t>One-Hour Photofinishing</t>
   </si>
   <si>
     <t>N</t>
   </si>
   <si>
     <t>Administrative and support services</t>
   </si>
   <si>
+    <t>Other building and industrial cleaning activities</t>
+  </si>
+  <si>
+    <t>Photocopying, document preparation and other specialized office support activities</t>
+  </si>
+  <si>
+    <t>Packaging activities</t>
+  </si>
+  <si>
+    <t>Renting and leasing of motor vehicles</t>
+  </si>
+  <si>
     <t>Passenger Car Rental</t>
   </si>
   <si>
     <t>Passenger Car Leasing</t>
   </si>
   <si>
     <t>Truck, Utility Trailer, and RV (Recreational Vehicle) Rental and Leasing</t>
   </si>
   <si>
+    <t>Renting and leasing of other machinery, equipment and tangible goods</t>
+  </si>
+  <si>
+    <t>Renting and leasing of other personal and household goods</t>
+  </si>
+  <si>
     <t>Consumer Electronics and Appliances Rental</t>
   </si>
   <si>
     <t>Formal Wear and Costume Rental</t>
   </si>
   <si>
+    <t>Renting of video tapes and disks</t>
+  </si>
+  <si>
     <t>Video Tape and Disc Rental</t>
   </si>
   <si>
     <t>Home Health Equipment Rental</t>
   </si>
   <si>
+    <t>Renting and leasing of recreational and sports goods</t>
+  </si>
+  <si>
     <t>Recreational Goods Rental</t>
   </si>
   <si>
     <t>All Other Consumer Goods Rental</t>
   </si>
   <si>
     <t>General Rental Centers</t>
   </si>
   <si>
     <t>Commercial Air, Rail, and Water Transportation Equipment Rental and Leasing</t>
   </si>
   <si>
     <t>Construction, Mining, and Forestry Machinery and Equipment Rental and Leasing</t>
   </si>
   <si>
     <t>Office Machinery and Equipment Rental and Leasing</t>
   </si>
   <si>
     <t>Other Commercial and Industrial Machinery and Equipment Rental and Leasing</t>
   </si>
   <si>
+    <t>Leasing of intellectual property and similar products, except copyrighted works</t>
+  </si>
+  <si>
     <t>Lessors of Nonfinancial Intangible Assets (except Copyrighted Works)</t>
   </si>
   <si>
+    <t>Investigation activities</t>
+  </si>
+  <si>
+    <t>Combined office administrative service activities</t>
+  </si>
+  <si>
     <t>Office Administrative Services</t>
   </si>
   <si>
+    <t>Combined facilities support services</t>
+  </si>
+  <si>
     <t>Facilities Support Services</t>
   </si>
   <si>
+    <t>Activities of employment placement agencies</t>
+  </si>
+  <si>
     <t>Employment Placement Agencies</t>
   </si>
   <si>
     <t>Executive Search Services</t>
   </si>
   <si>
+    <t>Temporary employment agency activities</t>
+  </si>
+  <si>
     <t>Temporary Help Services</t>
   </si>
   <si>
+    <t>Other human resources provision</t>
+  </si>
+  <si>
     <t>Professional Employer Organizations</t>
   </si>
   <si>
     <t>Document Preparation Services</t>
   </si>
   <si>
+    <t>Activities of call centres</t>
+  </si>
+  <si>
     <t>Telephone Answering Services</t>
   </si>
   <si>
     <t>Telemarketing Bureaus and Other Contact Centers</t>
   </si>
   <si>
     <t>Private Mail Centers</t>
   </si>
   <si>
     <t>Other Business Service Centers (including Copy Shops)</t>
   </si>
   <si>
+    <t>Activities of collection agencies and credit bureaus</t>
+  </si>
+  <si>
     <t>Collection Agencies</t>
   </si>
   <si>
     <t>Credit Bureaus</t>
   </si>
   <si>
+    <t>Other business support service activities n.e.c.</t>
+  </si>
+  <si>
     <t>Repossession Services</t>
   </si>
   <si>
     <t>Court Reporting and Stenotype Services</t>
   </si>
   <si>
     <t>All Other Business Support Services</t>
   </si>
   <si>
+    <t>Travel agency activities</t>
+  </si>
+  <si>
     <t>Travel Agencies</t>
   </si>
   <si>
+    <t>Tour operator activities</t>
+  </si>
+  <si>
     <t>Tour Operators</t>
   </si>
   <si>
+    <t>Other reservation service and related activities</t>
+  </si>
+  <si>
     <t>Convention and Visitors Bureaus</t>
   </si>
   <si>
     <t>All Other Travel Arrangement and Reservation Services</t>
   </si>
   <si>
+    <t>Private security activities</t>
+  </si>
+  <si>
     <t>Investigation Services</t>
   </si>
   <si>
     <t>Security Guards and Patrol Services</t>
   </si>
   <si>
     <t>Armored Car Services</t>
   </si>
   <si>
+    <t>Security systems service activities</t>
+  </si>
+  <si>
     <t>Security Systems Services (except Locksmiths)</t>
   </si>
   <si>
     <t>Locksmiths</t>
   </si>
   <si>
     <t>Exterminating and Pest Control Services</t>
   </si>
   <si>
+    <t>General cleaning of buildings</t>
+  </si>
+  <si>
     <t>Janitorial Services</t>
   </si>
   <si>
+    <t>Landscape care and maintenance service activities</t>
+  </si>
+  <si>
     <t>Landscaping Services</t>
   </si>
   <si>
     <t>Packaging and Labeling Services</t>
   </si>
   <si>
+    <t>Organization of conventions and trade shows</t>
+  </si>
+  <si>
     <t>Convention and Trade Show Organizers</t>
   </si>
   <si>
     <t>All Other Amusement and Recreation Industries</t>
   </si>
   <si>
+    <t>Administration of General Economic Programs</t>
+  </si>
+  <si>
     <t>O</t>
   </si>
   <si>
     <t>Public administration and defence; compulsory social security</t>
   </si>
   <si>
+    <t>Public order and safety activities</t>
+  </si>
+  <si>
+    <t>General public administration activities</t>
+  </si>
+  <si>
+    <t>Regulation of and contribution to more efficient operation of businesses</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Executive Offices </t>
+  </si>
+  <si>
+    <t>Legislative Bodies</t>
+  </si>
+  <si>
+    <t>Public Finance Activities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Executive and Legislative Offices, Combined </t>
+  </si>
+  <si>
+    <t>American Indian and Alaska Native Tribal Governments</t>
+  </si>
+  <si>
+    <t>Other General Government Support</t>
+  </si>
+  <si>
+    <t>Courts</t>
+  </si>
+  <si>
+    <t>Police Protection</t>
+  </si>
+  <si>
+    <t>Legal Counsel and Prosecution</t>
+  </si>
+  <si>
+    <t>Correctional Institutions</t>
+  </si>
+  <si>
+    <t>Parole Offices and Probation Offices</t>
+  </si>
+  <si>
+    <t>Fire Protection</t>
+  </si>
+  <si>
+    <t>Other Justice, Public Order, and Safety Activities</t>
+  </si>
+  <si>
+    <t>Defense activities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Administration of Education Programs </t>
+  </si>
+  <si>
+    <t>Regulation of the activities of providing health care, education, cultural services and other social services, excluding social security</t>
+  </si>
+  <si>
+    <t>Administration of Public Health Programs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Administration of Human Resource Programs (except Education, Public Health, and Veterans' Affairs Programs) </t>
+  </si>
+  <si>
+    <t>Compulsory social security activities</t>
+  </si>
+  <si>
+    <t>Administration of Human Resource Programs (except Education, Public Health, and Veterans' Affairs Programs)</t>
+  </si>
+  <si>
+    <t>Administration of Veterans' Affairs</t>
+  </si>
+  <si>
+    <t>Administration of Air and Water Resource and Solid Waste Management Programs</t>
+  </si>
+  <si>
+    <t>Administration of Conservation Programs</t>
+  </si>
+  <si>
+    <t>Administration of Housing Programs</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Administration of Urban Planning and Community and Rural Development </t>
+  </si>
+  <si>
+    <t>Foreign affairs</t>
+  </si>
+  <si>
+    <t>Regulation and Administration of Transportation Programs</t>
+  </si>
+  <si>
+    <t>Regulation and Administration of Communications, Electric, Gas, and Other Utilities</t>
+  </si>
+  <si>
+    <t>Regulation of Agricultural Marketing and Commodities</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Regulation, Licensing, and Inspection of Miscellaneous Commercial Sectors </t>
+  </si>
+  <si>
+    <t xml:space="preserve">National Security </t>
+  </si>
+  <si>
+    <t>National Security</t>
+  </si>
+  <si>
     <t>P</t>
   </si>
   <si>
     <t>Education</t>
   </si>
   <si>
+    <t>Pre-primary and primary education</t>
+  </si>
+  <si>
     <t>Elementary and Secondary Schools</t>
   </si>
   <si>
+    <t>General secondary education</t>
+  </si>
+  <si>
+    <t>Technical and vocational secondary education</t>
+  </si>
+  <si>
+    <t>Higher education</t>
+  </si>
+  <si>
     <t>Junior Colleges</t>
   </si>
   <si>
     <t>Colleges, Universities, and Professional Schools</t>
   </si>
   <si>
     <t>Business and Secretarial Schools</t>
   </si>
   <si>
+    <t>Other education n.e.c.</t>
+  </si>
+  <si>
     <t>Computer Training</t>
   </si>
   <si>
     <t>Professional and Management Development Training</t>
   </si>
   <si>
     <t>Cosmetology and Barber Schools</t>
   </si>
   <si>
     <t>Flight Training</t>
   </si>
   <si>
     <t>Apprenticeship Training</t>
   </si>
   <si>
     <t>Other Technical and Trade Schools</t>
   </si>
   <si>
+    <t>Cultural education</t>
+  </si>
+  <si>
     <t>Fine Arts Schools</t>
   </si>
   <si>
+    <t>Sports and recreation education</t>
+  </si>
+  <si>
     <t>Sports and Recreation Instruction</t>
   </si>
   <si>
     <t>Language Schools</t>
   </si>
   <si>
     <t>Exam Preparation and Tutoring</t>
   </si>
   <si>
     <t>Automobile Driving Schools</t>
   </si>
   <si>
     <t>All Other Miscellaneous Schools and Instruction</t>
   </si>
   <si>
+    <t>Educational support services</t>
+  </si>
+  <si>
     <t>Educational Support Services</t>
   </si>
   <si>
     <t>Q</t>
   </si>
   <si>
     <t>Human health and social work activities</t>
   </si>
   <si>
+    <t>Other social work activities without accommodation</t>
+  </si>
+  <si>
+    <t>Medical and dental practice activities</t>
+  </si>
+  <si>
     <t>Offices of Physicians (except Mental Health Specialists)</t>
   </si>
   <si>
     <t>Offices of Physicians, Mental Health Specialists</t>
   </si>
   <si>
     <t>Offices of Dentists</t>
   </si>
   <si>
+    <t>Other human health activities</t>
+  </si>
+  <si>
     <t>Offices of Chiropractors</t>
   </si>
   <si>
     <t>Offices of Optometrists</t>
   </si>
   <si>
     <t>Offices of Mental Health Practitioners (except Physicians)</t>
   </si>
   <si>
     <t>Offices of Physical, Occupational and Speech Therapists, and Audiologists</t>
   </si>
   <si>
     <t>Offices of Podiatrists</t>
   </si>
   <si>
     <t>Offices of All Other Miscellaneous Health Practitioners</t>
   </si>
   <si>
     <t>Family Planning Centers</t>
   </si>
   <si>
     <t>Outpatient Mental Health and Substance Abuse Centers</t>
   </si>
   <si>
     <t>HMO Medical Centers</t>
@@ -3112,279 +4495,390 @@
   <si>
     <t>Freestanding Ambulatory Surgical and Emergency Centers</t>
   </si>
   <si>
     <t>All Other Outpatient Care Centers</t>
   </si>
   <si>
     <t>Medical Laboratories</t>
   </si>
   <si>
     <t>Diagnostic Imaging Centers</t>
   </si>
   <si>
     <t>Home Health Care Services</t>
   </si>
   <si>
     <t>Ambulance Services</t>
   </si>
   <si>
     <t>Blood and Organ Banks</t>
   </si>
   <si>
     <t>All Other Miscellaneous Ambulatory Health Care Services</t>
   </si>
   <si>
+    <t>Hospital activities</t>
+  </si>
+  <si>
     <t>General Medical and Surgical Hospitals</t>
   </si>
   <si>
     <t>Psychiatric and Substance Abuse Hospitals</t>
   </si>
   <si>
     <t>Specialty (except Psychiatric and Substance Abuse) Hospitals</t>
   </si>
   <si>
+    <t>Residential nursing care facilities</t>
+  </si>
+  <si>
     <t xml:space="preserve">Nursing Care Facilities (Skilled Nursing Facilities) </t>
   </si>
   <si>
+    <t>Residential care activities for mental retardation, mental health and substance abuse</t>
+  </si>
+  <si>
     <t>Residential Intellectual and Developmental Disability Facilities</t>
   </si>
   <si>
     <t>Residential Mental Health and Substance Abuse Facilities</t>
   </si>
   <si>
+    <t>Residential care activities for the elderly and disabled</t>
+  </si>
+  <si>
     <t>Continuing Care Retirement Communities</t>
   </si>
   <si>
     <t xml:space="preserve">Assisted Living Facilities for the Elderly </t>
   </si>
   <si>
+    <t>Other residential care activities</t>
+  </si>
+  <si>
     <t>Other Residential Care Facilities</t>
   </si>
   <si>
     <t>Child and Youth Services</t>
   </si>
   <si>
+    <t>Social work activities without accommodation for the elderly and disabled</t>
+  </si>
+  <si>
     <t>Services for the Elderly and Persons with Disabilities</t>
   </si>
   <si>
     <t>Other Individual and Family Services</t>
   </si>
   <si>
     <t>Community Food Services</t>
   </si>
   <si>
     <t>Temporary Shelters</t>
   </si>
   <si>
     <t>Other Community Housing Services</t>
   </si>
   <si>
     <t>Emergency and Other Relief Services</t>
   </si>
   <si>
     <t>Vocational Rehabilitation Services</t>
   </si>
   <si>
     <t>Child Day Care Services</t>
   </si>
   <si>
     <t>R</t>
   </si>
   <si>
     <t>Arts, entertainment and recreation</t>
   </si>
   <si>
+    <t>Library and archives activities</t>
+  </si>
+  <si>
     <t>Libraries and Archives</t>
   </si>
   <si>
+    <t>Creative, arts and entertainment activities</t>
+  </si>
+  <si>
     <t>Theater Companies and Dinner Theaters</t>
   </si>
   <si>
     <t>Dance Companies</t>
   </si>
   <si>
     <t>Musical Groups and Artists</t>
   </si>
   <si>
     <t>Other Performing Arts Companies</t>
   </si>
   <si>
+    <t>Other amusement and recreation activities n.e.c.</t>
+  </si>
+  <si>
+    <t>Activities of sports clubs</t>
+  </si>
+  <si>
     <t>Sports Teams and Clubs</t>
   </si>
   <si>
+    <t>Operation of sports facilities</t>
+  </si>
+  <si>
     <t>Racetracks</t>
   </si>
   <si>
+    <t>Other sports activities</t>
+  </si>
+  <si>
     <t>Other Spectator Sports</t>
   </si>
   <si>
     <t>Promoters of Performing Arts, Sports, and Similar Events with Facilities</t>
   </si>
   <si>
     <t>Promoters of Performing Arts, Sports, and Similar Events without Facilities</t>
   </si>
   <si>
+    <t>Museums activities and operation of historical sites and buildings</t>
+  </si>
+  <si>
     <t>Museums</t>
   </si>
   <si>
     <t>Historical Sites</t>
   </si>
   <si>
+    <t>Botanical and zoological gardens and nature reserves activities</t>
+  </si>
+  <si>
     <t>Zoos and Botanical Gardens</t>
   </si>
   <si>
     <t>Nature Parks and Other Similar Institutions</t>
   </si>
   <si>
+    <t>Activities of amusement parks and theme parks</t>
+  </si>
+  <si>
     <t>Amusement and Theme Parks</t>
   </si>
   <si>
     <t>Amusement Arcades</t>
   </si>
   <si>
+    <t>Gambling and betting activities</t>
+  </si>
+  <si>
     <t>Casinos (except Casino Hotels)</t>
   </si>
   <si>
     <t>Other Gambling Industries</t>
   </si>
   <si>
     <t>Golf Courses and Country Clubs</t>
   </si>
   <si>
     <t>Marinas</t>
   </si>
   <si>
     <t>Fitness and Recreational Sports Centers</t>
   </si>
   <si>
     <t>Bowling Centers</t>
   </si>
   <si>
     <t>Other Similar Organizations (except Business, Professional, Labor, and Political Organizations)</t>
   </si>
   <si>
     <t>S</t>
   </si>
   <si>
     <t>Other service activities</t>
   </si>
   <si>
+    <t>Repair of furniture and home furnishings</t>
+  </si>
+  <si>
     <t xml:space="preserve">Window Treatment Stores </t>
   </si>
   <si>
+    <t>Repair of household appliances and home and garden equipment</t>
+  </si>
+  <si>
+    <t>Repair of consumer electronics</t>
+  </si>
+  <si>
+    <t>Repair of other personal and household goods</t>
+  </si>
+  <si>
+    <t>Repair of footwear and leather goods</t>
+  </si>
+  <si>
+    <t>Washing and (dry-) cleaning of textile and fur products</t>
+  </si>
+  <si>
     <t>Carpet and Upholstery Cleaning Services</t>
   </si>
   <si>
+    <t>Repair of communication equipment</t>
+  </si>
+  <si>
+    <t>Repair of computers and peripheral equipment</t>
+  </si>
+  <si>
     <t xml:space="preserve">Home and Garden Equipment Repair and Maintenance </t>
   </si>
   <si>
     <t xml:space="preserve">Appliance Repair and Maintenance </t>
   </si>
   <si>
     <t>Reupholstery and Furniture Repair</t>
   </si>
   <si>
     <t>Footwear and Leather Goods Repair</t>
   </si>
   <si>
+    <t>Hairdressing and other beauty treatment</t>
+  </si>
+  <si>
     <t>Barber Shops</t>
   </si>
   <si>
     <t>Beauty Salons</t>
   </si>
   <si>
     <t>Nail Salons</t>
   </si>
   <si>
+    <t>Other personal service activities n.e.c.</t>
+  </si>
+  <si>
     <t>Diet and Weight Reducing Centers</t>
   </si>
   <si>
     <t>Other Personal Care Services</t>
   </si>
   <si>
+    <t>Funeral and related activities</t>
+  </si>
+  <si>
     <t>Funeral Homes and Funeral Services</t>
   </si>
   <si>
     <t>Cemeteries and Crematories</t>
   </si>
   <si>
     <t>Coin-Operated Laundries and Drycleaners</t>
   </si>
   <si>
     <t>Drycleaning and Laundry Services (except Coin-Operated)</t>
   </si>
   <si>
     <t>Linen Supply</t>
   </si>
   <si>
     <t>Industrial Launderers</t>
   </si>
   <si>
     <t>Pet Care (except Veterinary) Services</t>
   </si>
   <si>
+    <t>Activities of religious organizations</t>
+  </si>
+  <si>
     <t>Religious Organizations</t>
   </si>
   <si>
+    <t>Activities of other membership organizations n.e.c.</t>
+  </si>
+  <si>
     <t>Grantmaking Foundations</t>
   </si>
   <si>
     <t>Voluntary Health Organizations</t>
   </si>
   <si>
     <t>Other Grantmaking and Giving Services</t>
   </si>
   <si>
     <t>Human Rights Organizations</t>
   </si>
   <si>
     <t>Environment, Conservation and Wildlife Organizations</t>
   </si>
   <si>
     <t>Other Social Advocacy Organizations</t>
   </si>
   <si>
     <t>Civic and Social Organizations</t>
   </si>
   <si>
+    <t>Activities of business and employers membership organizations</t>
+  </si>
+  <si>
     <t>Business Associations</t>
   </si>
   <si>
+    <t>Activities of professional membership organizations</t>
+  </si>
+  <si>
     <t>Professional Organizations</t>
   </si>
   <si>
+    <t>Activities of trade unions</t>
+  </si>
+  <si>
     <t>Labor Unions and Similar Labor Organizations</t>
   </si>
   <si>
+    <t>Activities of political organizations</t>
+  </si>
+  <si>
     <t>Political Organizations</t>
   </si>
   <si>
     <t>T</t>
   </si>
   <si>
     <t>Activities of households as employers; undifferentiated goods- and services-producing activities of households for own use</t>
+  </si>
+  <si>
+    <t>Undifferentiated goods-producing activities of private households for own use</t>
+  </si>
+  <si>
+    <t>Multiple NAICS industries</t>
+  </si>
+  <si>
+    <t>Undifferentiated service-producing activities of private households for own use</t>
+  </si>
+  <si>
+    <t>Activities of households as employers of domestic personnel</t>
   </si>
   <si>
     <t>Private Households</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="2" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
@@ -3727,22675 +5221,39419 @@
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{7C1A86B7-CFCF-45E4-B1FA-59F2D2959B37}">
-  <dimension ref="A1:E1330"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6081810B-EF2E-4BE9-B42F-5D814F2DB3C4}">
+  <dimension ref="A1:G1711"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="E13" sqref="E13"/>
+      <selection pane="bottomLeft" activeCell="E9" sqref="E9"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="13.5703125" bestFit="1" customWidth="1"/>
-[...3 lines deleted...]
-    <col min="5" max="5" width="58.7109375" customWidth="1"/>
+    <col min="1" max="1" width="12.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="12.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="3" width="24.85546875" customWidth="1"/>
+    <col min="5" max="5" width="57.5703125" customWidth="1"/>
+    <col min="6" max="6" width="14.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="111" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" s="1" customFormat="1" x14ac:dyDescent="0.25">
+    <row r="1" spans="1:7" s="1" customFormat="1" x14ac:dyDescent="0.25">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>4</v>
       </c>
-    </row>
-    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="F1" s="1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" s="1" t="s">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2">
         <v>1</v>
       </c>
       <c r="B2" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C2" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D2">
+        <v>111</v>
+      </c>
+      <c r="E2" t="s">
+        <v>10</v>
+      </c>
+      <c r="F2">
         <v>111110</v>
       </c>
-      <c r="E2" t="s">
-[...3 lines deleted...]
-    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G2" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3">
         <v>1</v>
       </c>
       <c r="B3" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C3" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D3">
+        <v>111</v>
+      </c>
+      <c r="E3" t="s">
+        <v>10</v>
+      </c>
+      <c r="F3">
         <v>111120</v>
       </c>
-      <c r="E3" t="s">
-[...3 lines deleted...]
-    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G3" t="s">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4">
         <v>1</v>
       </c>
       <c r="B4" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C4" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D4">
+        <v>111</v>
+      </c>
+      <c r="E4" t="s">
+        <v>10</v>
+      </c>
+      <c r="F4">
         <v>111130</v>
       </c>
-      <c r="E4" t="s">
-[...3 lines deleted...]
-    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G4" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5">
         <v>1</v>
       </c>
       <c r="B5" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C5" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D5">
-        <v>111140</v>
+        <v>111</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="F5">
+        <v>111140</v>
+      </c>
+      <c r="G5" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6">
         <v>1</v>
       </c>
       <c r="B6" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C6" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D6">
+        <v>111</v>
+      </c>
+      <c r="E6" t="s">
+        <v>10</v>
+      </c>
+      <c r="F6">
         <v>111150</v>
       </c>
-      <c r="E6" t="s">
-[...3 lines deleted...]
-    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G6" t="s">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7">
         <v>1</v>
       </c>
       <c r="B7" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C7" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D7">
+        <v>112</v>
+      </c>
+      <c r="E7" t="s">
+        <v>16</v>
+      </c>
+      <c r="F7">
         <v>111160</v>
       </c>
-      <c r="E7" t="s">
-[...3 lines deleted...]
-    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G7" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8">
         <v>1</v>
       </c>
       <c r="B8" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C8" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D8">
+        <v>111</v>
+      </c>
+      <c r="E8" t="s">
+        <v>10</v>
+      </c>
+      <c r="F8">
         <v>111191</v>
       </c>
-      <c r="E8" t="s">
-[...3 lines deleted...]
-    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G8" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9">
         <v>1</v>
       </c>
       <c r="B9" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C9" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D9">
+        <v>111</v>
+      </c>
+      <c r="E9" t="s">
+        <v>10</v>
+      </c>
+      <c r="F9">
         <v>111199</v>
       </c>
-      <c r="E9" t="s">
-[...3 lines deleted...]
-    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G9" t="s">
+        <v>19</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10">
         <v>1</v>
       </c>
       <c r="B10" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C10" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D10">
+        <v>113</v>
+      </c>
+      <c r="E10" t="s">
+        <v>20</v>
+      </c>
+      <c r="F10">
         <v>111211</v>
       </c>
-      <c r="E10" t="s">
-[...3 lines deleted...]
-    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G10" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A11">
         <v>1</v>
       </c>
       <c r="B11" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C11" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D11">
+        <v>113</v>
+      </c>
+      <c r="E11" t="s">
+        <v>20</v>
+      </c>
+      <c r="F11">
         <v>111219</v>
       </c>
-      <c r="E11" t="s">
-[...3 lines deleted...]
-    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G11" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A12">
         <v>1</v>
       </c>
       <c r="B12" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C12" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D12">
-        <v>111310</v>
+        <v>119</v>
       </c>
       <c r="E12" t="s">
-        <v>17</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+      <c r="F12">
+        <v>111219</v>
+      </c>
+      <c r="G12" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A13">
         <v>1</v>
       </c>
       <c r="B13" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C13" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D13">
-        <v>111320</v>
+        <v>128</v>
       </c>
       <c r="E13" t="s">
-        <v>18</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="F13">
+        <v>111219</v>
+      </c>
+      <c r="G13" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A14">
         <v>1</v>
       </c>
       <c r="B14" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C14" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D14">
-        <v>111331</v>
+        <v>123</v>
       </c>
       <c r="E14" t="s">
-        <v>19</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+      <c r="F14">
+        <v>111310</v>
+      </c>
+      <c r="G14" t="s">
+        <v>26</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A15">
         <v>1</v>
       </c>
       <c r="B15" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C15" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D15">
-        <v>111332</v>
+        <v>123</v>
       </c>
       <c r="E15" t="s">
-        <v>20</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+        <v>25</v>
+      </c>
+      <c r="F15">
+        <v>111320</v>
+      </c>
+      <c r="G15" t="s">
+        <v>27</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A16">
         <v>1</v>
       </c>
       <c r="B16" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C16" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D16">
-        <v>111333</v>
+        <v>124</v>
       </c>
       <c r="E16" t="s">
-        <v>21</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+      <c r="F16">
+        <v>111331</v>
+      </c>
+      <c r="G16" t="s">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A17">
         <v>1</v>
       </c>
       <c r="B17" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C17" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D17">
-        <v>111334</v>
+        <v>121</v>
       </c>
       <c r="E17" t="s">
-        <v>22</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+        <v>30</v>
+      </c>
+      <c r="F17">
+        <v>111332</v>
+      </c>
+      <c r="G17" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A18">
         <v>1</v>
       </c>
       <c r="B18" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C18" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D18">
-        <v>111335</v>
+        <v>125</v>
       </c>
       <c r="E18" t="s">
-        <v>23</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="F18">
+        <v>111333</v>
+      </c>
+      <c r="G18" t="s">
+        <v>33</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A19">
         <v>1</v>
       </c>
       <c r="B19" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C19" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D19">
-        <v>111336</v>
+        <v>125</v>
       </c>
       <c r="E19" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="F19">
+        <v>111334</v>
+      </c>
+      <c r="G19" t="s">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A20">
         <v>1</v>
       </c>
       <c r="B20" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C20" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D20">
-        <v>111339</v>
+        <v>125</v>
       </c>
       <c r="E20" t="s">
-        <v>25</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="F20">
+        <v>111335</v>
+      </c>
+      <c r="G20" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A21">
         <v>1</v>
       </c>
       <c r="B21" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C21" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D21">
-        <v>111411</v>
+        <v>126</v>
       </c>
       <c r="E21" t="s">
-        <v>26</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+      <c r="F21">
+        <v>111335</v>
+      </c>
+      <c r="G21" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A22">
         <v>1</v>
       </c>
       <c r="B22" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C22" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D22">
-        <v>111419</v>
+        <v>12</v>
       </c>
       <c r="E22" t="s">
-        <v>27</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+      <c r="F22">
+        <v>111336</v>
+      </c>
+      <c r="G22" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A23">
         <v>1</v>
       </c>
       <c r="B23" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C23" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D23">
-        <v>111421</v>
+        <v>122</v>
       </c>
       <c r="E23" t="s">
-        <v>28</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+      <c r="F23">
+        <v>111339</v>
+      </c>
+      <c r="G23" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A24">
         <v>1</v>
       </c>
       <c r="B24" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C24" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D24">
-        <v>111422</v>
+        <v>124</v>
       </c>
       <c r="E24" t="s">
-        <v>29</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+        <v>28</v>
+      </c>
+      <c r="F24">
+        <v>111339</v>
+      </c>
+      <c r="G24" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="25" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A25">
         <v>1</v>
       </c>
       <c r="B25" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C25" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D25">
-        <v>111910</v>
+        <v>125</v>
       </c>
       <c r="E25" t="s">
-        <v>30</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+        <v>32</v>
+      </c>
+      <c r="F25">
+        <v>111339</v>
+      </c>
+      <c r="G25" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="26" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A26">
         <v>1</v>
       </c>
       <c r="B26" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C26" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D26">
-        <v>111920</v>
+        <v>126</v>
       </c>
       <c r="E26" t="s">
-        <v>31</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+        <v>36</v>
+      </c>
+      <c r="F26">
+        <v>111339</v>
+      </c>
+      <c r="G26" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="27" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A27">
         <v>1</v>
       </c>
       <c r="B27" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C27" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D27">
-        <v>111930</v>
+        <v>127</v>
       </c>
       <c r="E27" t="s">
-        <v>32</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+        <v>41</v>
+      </c>
+      <c r="F27">
+        <v>111339</v>
+      </c>
+      <c r="G27" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="28" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A28">
         <v>1</v>
       </c>
       <c r="B28" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C28" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D28">
-        <v>111940</v>
+        <v>113</v>
       </c>
       <c r="E28" t="s">
-        <v>33</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+      <c r="F28">
+        <v>111411</v>
+      </c>
+      <c r="G28" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="29" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A29">
         <v>1</v>
       </c>
       <c r="B29" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C29" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D29">
-        <v>111991</v>
+        <v>113</v>
       </c>
       <c r="E29" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+      <c r="F29">
+        <v>111419</v>
+      </c>
+      <c r="G29" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="30" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A30">
         <v>1</v>
       </c>
       <c r="B30" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C30" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D30">
-        <v>111992</v>
+        <v>122</v>
       </c>
       <c r="E30" t="s">
-        <v>35</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+        <v>39</v>
+      </c>
+      <c r="F30">
+        <v>111419</v>
+      </c>
+      <c r="G30" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="31" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A31">
         <v>1</v>
       </c>
       <c r="B31" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C31" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D31">
-        <v>111998</v>
+        <v>128</v>
       </c>
       <c r="E31" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="F31">
+        <v>111419</v>
+      </c>
+      <c r="G31" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="32" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A32">
         <v>1</v>
       </c>
       <c r="B32" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C32" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D32">
-        <v>112111</v>
+        <v>129</v>
       </c>
       <c r="E32" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="F32">
+        <v>111421</v>
+      </c>
+      <c r="G32" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="33" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A33">
         <v>1</v>
       </c>
       <c r="B33" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C33" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D33">
-        <v>112112</v>
+        <v>130</v>
       </c>
       <c r="E33" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+        <v>46</v>
+      </c>
+      <c r="F33">
+        <v>111421</v>
+      </c>
+      <c r="G33" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="34" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A34">
         <v>1</v>
       </c>
       <c r="B34" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C34" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D34">
-        <v>112120</v>
+        <v>119</v>
       </c>
       <c r="E34" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+      <c r="F34">
+        <v>111422</v>
+      </c>
+      <c r="G34" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="35" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A35">
         <v>1</v>
       </c>
       <c r="B35" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C35" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D35">
-        <v>112210</v>
+        <v>115</v>
       </c>
       <c r="E35" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+        <v>48</v>
+      </c>
+      <c r="F35">
+        <v>111910</v>
+      </c>
+      <c r="G35" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="36" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A36">
         <v>1</v>
       </c>
       <c r="B36" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C36" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D36">
-        <v>112310</v>
+        <v>116</v>
       </c>
       <c r="E36" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="F36">
+        <v>111920</v>
+      </c>
+      <c r="G36" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="37" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A37">
         <v>1</v>
       </c>
       <c r="B37" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C37" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D37">
-        <v>112320</v>
+        <v>114</v>
       </c>
       <c r="E37" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+        <v>52</v>
+      </c>
+      <c r="F37">
+        <v>111930</v>
+      </c>
+      <c r="G37" t="s">
+        <v>53</v>
+      </c>
+    </row>
+    <row r="38" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A38">
         <v>1</v>
       </c>
       <c r="B38" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C38" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D38">
-        <v>112330</v>
+        <v>119</v>
       </c>
       <c r="E38" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+        <v>23</v>
+      </c>
+      <c r="F38">
+        <v>111940</v>
+      </c>
+      <c r="G38" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="39" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A39">
         <v>1</v>
       </c>
       <c r="B39" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C39" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D39">
-        <v>112340</v>
+        <v>113</v>
       </c>
       <c r="E39" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+        <v>20</v>
+      </c>
+      <c r="F39">
+        <v>111991</v>
+      </c>
+      <c r="G39" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="40" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A40">
         <v>1</v>
       </c>
       <c r="B40" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C40" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D40">
-        <v>112390</v>
+        <v>111</v>
       </c>
       <c r="E40" t="s">
-        <v>45</v>
-[...2 lines deleted...]
-    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="F40">
+        <v>111992</v>
+      </c>
+      <c r="G40" t="s">
+        <v>56</v>
+      </c>
+    </row>
+    <row r="41" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A41">
         <v>1</v>
       </c>
       <c r="B41" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C41" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D41">
-        <v>112410</v>
+        <v>12</v>
       </c>
       <c r="E41" t="s">
-        <v>46</v>
-[...2 lines deleted...]
-    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+        <v>37</v>
+      </c>
+      <c r="F41">
+        <v>111998</v>
+      </c>
+      <c r="G41" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="42" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A42">
         <v>1</v>
       </c>
       <c r="B42" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C42" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D42">
-        <v>112420</v>
+        <v>111</v>
       </c>
       <c r="E42" t="s">
-        <v>47</v>
-[...2 lines deleted...]
-    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+        <v>10</v>
+      </c>
+      <c r="F42">
+        <v>111998</v>
+      </c>
+      <c r="G42" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="43" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A43">
         <v>1</v>
       </c>
       <c r="B43" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C43" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D43">
-        <v>112910</v>
+        <v>116</v>
       </c>
       <c r="E43" t="s">
-        <v>48</v>
-[...2 lines deleted...]
-    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+        <v>50</v>
+      </c>
+      <c r="F43">
+        <v>111998</v>
+      </c>
+      <c r="G43" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="44" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A44">
         <v>1</v>
       </c>
       <c r="B44" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C44" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D44">
-        <v>112920</v>
+        <v>127</v>
       </c>
       <c r="E44" t="s">
-        <v>49</v>
-[...2 lines deleted...]
-    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+        <v>41</v>
+      </c>
+      <c r="F44">
+        <v>111998</v>
+      </c>
+      <c r="G44" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="45" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A45">
         <v>1</v>
       </c>
       <c r="B45" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C45" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D45">
-        <v>112930</v>
+        <v>128</v>
       </c>
       <c r="E45" t="s">
-        <v>50</v>
-[...2 lines deleted...]
-    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+        <v>24</v>
+      </c>
+      <c r="F45">
+        <v>111998</v>
+      </c>
+      <c r="G45" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="46" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A46">
         <v>1</v>
       </c>
       <c r="B46" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C46" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D46">
-        <v>112990</v>
+        <v>129</v>
       </c>
       <c r="E46" t="s">
-        <v>51</v>
-[...2 lines deleted...]
-    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+        <v>44</v>
+      </c>
+      <c r="F46">
+        <v>111998</v>
+      </c>
+      <c r="G46" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="47" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A47">
         <v>1</v>
       </c>
       <c r="B47" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C47" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D47">
-        <v>113110</v>
+        <v>150</v>
       </c>
       <c r="E47" t="s">
-        <v>52</v>
-[...2 lines deleted...]
-    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+        <v>58</v>
+      </c>
+      <c r="F47">
+        <v>111998</v>
+      </c>
+      <c r="G47" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="48" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A48">
         <v>1</v>
       </c>
       <c r="B48" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C48" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D48">
-        <v>113210</v>
+        <v>141</v>
       </c>
       <c r="E48" t="s">
-        <v>53</v>
-[...2 lines deleted...]
-    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="F48">
+        <v>112111</v>
+      </c>
+      <c r="G48" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="49" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A49">
         <v>1</v>
       </c>
       <c r="B49" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C49" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D49">
-        <v>113310</v>
+        <v>141</v>
       </c>
       <c r="E49" t="s">
-        <v>54</v>
-[...2 lines deleted...]
-    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="F49">
+        <v>112112</v>
+      </c>
+      <c r="G49" t="s">
+        <v>61</v>
+      </c>
+    </row>
+    <row r="50" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A50">
         <v>1</v>
       </c>
       <c r="B50" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C50" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D50">
-        <v>114210</v>
+        <v>141</v>
       </c>
       <c r="E50" t="s">
-        <v>55</v>
-[...2 lines deleted...]
-    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="F50">
+        <v>112120</v>
+      </c>
+      <c r="G50" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="51" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A51">
         <v>1</v>
       </c>
       <c r="B51" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C51" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D51">
-        <v>115111</v>
+        <v>141</v>
       </c>
       <c r="E51" t="s">
-        <v>56</v>
-[...2 lines deleted...]
-    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+        <v>59</v>
+      </c>
+      <c r="F51">
+        <v>112130</v>
+      </c>
+      <c r="G51" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="52" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A52">
         <v>1</v>
       </c>
       <c r="B52" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C52" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D52">
-        <v>115112</v>
+        <v>145</v>
       </c>
       <c r="E52" t="s">
-        <v>57</v>
-[...2 lines deleted...]
-    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+        <v>64</v>
+      </c>
+      <c r="F52">
+        <v>112210</v>
+      </c>
+      <c r="G52" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="53" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A53">
         <v>1</v>
       </c>
       <c r="B53" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C53" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D53">
-        <v>115113</v>
+        <v>146</v>
       </c>
       <c r="E53" t="s">
-        <v>58</v>
-[...2 lines deleted...]
-    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="F53">
+        <v>112310</v>
+      </c>
+      <c r="G53" t="s">
+        <v>67</v>
+      </c>
+    </row>
+    <row r="54" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A54">
         <v>1</v>
       </c>
       <c r="B54" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C54" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D54">
-        <v>115114</v>
+        <v>146</v>
       </c>
       <c r="E54" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="F54">
+        <v>112320</v>
+      </c>
+      <c r="G54" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="55" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A55">
         <v>1</v>
       </c>
       <c r="B55" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C55" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D55">
-        <v>115115</v>
+        <v>146</v>
       </c>
       <c r="E55" t="s">
-        <v>60</v>
-[...2 lines deleted...]
-    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="F55">
+        <v>112330</v>
+      </c>
+      <c r="G55" t="s">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="56" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A56">
         <v>1</v>
       </c>
       <c r="B56" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C56" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D56">
-        <v>115116</v>
+        <v>146</v>
       </c>
       <c r="E56" t="s">
-        <v>61</v>
-[...2 lines deleted...]
-    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="F56">
+        <v>112340</v>
+      </c>
+      <c r="G56" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="57" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A57">
         <v>1</v>
       </c>
       <c r="B57" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C57" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D57">
-        <v>115210</v>
+        <v>146</v>
       </c>
       <c r="E57" t="s">
-        <v>62</v>
-[...2 lines deleted...]
-    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+        <v>66</v>
+      </c>
+      <c r="F57">
+        <v>112390</v>
+      </c>
+      <c r="G57" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="58" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A58">
         <v>1</v>
       </c>
       <c r="B58" t="s">
-        <v>5</v>
+        <v>8</v>
       </c>
       <c r="C58" t="s">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="D58">
-        <v>115310</v>
+        <v>149</v>
       </c>
       <c r="E58" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+        <v>72</v>
+      </c>
+      <c r="F58">
+        <v>112390</v>
+      </c>
+      <c r="G58" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="59" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A59">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B59" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="C59" t="s">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="D59">
-        <v>115310</v>
+        <v>144</v>
       </c>
       <c r="E59" t="s">
-        <v>63</v>
-[...2 lines deleted...]
-    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+        <v>73</v>
+      </c>
+      <c r="F59">
+        <v>112410</v>
+      </c>
+      <c r="G59" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="60" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A60">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="B60" t="s">
-        <v>64</v>
+        <v>8</v>
       </c>
       <c r="C60" t="s">
-        <v>65</v>
+        <v>9</v>
       </c>
       <c r="D60">
+        <v>144</v>
+      </c>
+      <c r="E60" t="s">
+        <v>73</v>
+      </c>
+      <c r="F60">
+        <v>112420</v>
+      </c>
+      <c r="G60" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="61" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>1</v>
+      </c>
+      <c r="B61" t="s">
+        <v>8</v>
+      </c>
+      <c r="C61" t="s">
+        <v>9</v>
+      </c>
+      <c r="D61">
+        <v>149</v>
+      </c>
+      <c r="E61" t="s">
+        <v>72</v>
+      </c>
+      <c r="F61">
+        <v>112910</v>
+      </c>
+      <c r="G61" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="62" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>1</v>
+      </c>
+      <c r="B62" t="s">
+        <v>8</v>
+      </c>
+      <c r="C62" t="s">
+        <v>9</v>
+      </c>
+      <c r="D62">
+        <v>142</v>
+      </c>
+      <c r="E62" t="s">
+        <v>77</v>
+      </c>
+      <c r="F62">
+        <v>112920</v>
+      </c>
+      <c r="G62" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="63" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>1</v>
+      </c>
+      <c r="B63" t="s">
+        <v>8</v>
+      </c>
+      <c r="C63" t="s">
+        <v>9</v>
+      </c>
+      <c r="D63">
+        <v>149</v>
+      </c>
+      <c r="E63" t="s">
+        <v>72</v>
+      </c>
+      <c r="F63">
+        <v>112930</v>
+      </c>
+      <c r="G63" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="64" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>1</v>
+      </c>
+      <c r="B64" t="s">
+        <v>8</v>
+      </c>
+      <c r="C64" t="s">
+        <v>9</v>
+      </c>
+      <c r="D64">
+        <v>14</v>
+      </c>
+      <c r="E64" t="s">
+        <v>80</v>
+      </c>
+      <c r="F64">
+        <v>112990</v>
+      </c>
+      <c r="G64" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="65" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>1</v>
+      </c>
+      <c r="B65" t="s">
+        <v>8</v>
+      </c>
+      <c r="C65" t="s">
+        <v>9</v>
+      </c>
+      <c r="D65">
+        <v>143</v>
+      </c>
+      <c r="E65" t="s">
+        <v>82</v>
+      </c>
+      <c r="F65">
+        <v>112990</v>
+      </c>
+      <c r="G65" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="66" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>1</v>
+      </c>
+      <c r="B66" t="s">
+        <v>8</v>
+      </c>
+      <c r="C66" t="s">
+        <v>9</v>
+      </c>
+      <c r="D66">
+        <v>149</v>
+      </c>
+      <c r="E66" t="s">
+        <v>72</v>
+      </c>
+      <c r="F66">
+        <v>112990</v>
+      </c>
+      <c r="G66" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="67" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>1</v>
+      </c>
+      <c r="B67" t="s">
+        <v>8</v>
+      </c>
+      <c r="C67" t="s">
+        <v>9</v>
+      </c>
+      <c r="D67">
+        <v>150</v>
+      </c>
+      <c r="E67" t="s">
+        <v>58</v>
+      </c>
+      <c r="F67">
+        <v>112990</v>
+      </c>
+      <c r="G67" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="68" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>1</v>
+      </c>
+      <c r="B68" t="s">
+        <v>8</v>
+      </c>
+      <c r="C68" t="s">
+        <v>9</v>
+      </c>
+      <c r="D68">
+        <v>170</v>
+      </c>
+      <c r="E68" t="s">
+        <v>83</v>
+      </c>
+      <c r="F68">
+        <v>114210</v>
+      </c>
+      <c r="G68" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="69" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>1</v>
+      </c>
+      <c r="B69" t="s">
+        <v>8</v>
+      </c>
+      <c r="C69" t="s">
+        <v>9</v>
+      </c>
+      <c r="D69">
+        <v>163</v>
+      </c>
+      <c r="E69" t="s">
+        <v>85</v>
+      </c>
+      <c r="F69">
+        <v>115111</v>
+      </c>
+      <c r="G69" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="70" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>1</v>
+      </c>
+      <c r="B70" t="s">
+        <v>8</v>
+      </c>
+      <c r="C70" t="s">
+        <v>9</v>
+      </c>
+      <c r="D70">
+        <v>161</v>
+      </c>
+      <c r="E70" t="s">
+        <v>87</v>
+      </c>
+      <c r="F70">
+        <v>115112</v>
+      </c>
+      <c r="G70" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="71" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>1</v>
+      </c>
+      <c r="B71" t="s">
+        <v>8</v>
+      </c>
+      <c r="C71" t="s">
+        <v>9</v>
+      </c>
+      <c r="D71">
+        <v>161</v>
+      </c>
+      <c r="E71" t="s">
+        <v>87</v>
+      </c>
+      <c r="F71">
+        <v>115113</v>
+      </c>
+      <c r="G71" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="72" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>1</v>
+      </c>
+      <c r="B72" t="s">
+        <v>8</v>
+      </c>
+      <c r="C72" t="s">
+        <v>9</v>
+      </c>
+      <c r="D72">
+        <v>163</v>
+      </c>
+      <c r="E72" t="s">
+        <v>85</v>
+      </c>
+      <c r="F72">
+        <v>115114</v>
+      </c>
+      <c r="G72" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="73" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>1</v>
+      </c>
+      <c r="B73" t="s">
+        <v>8</v>
+      </c>
+      <c r="C73" t="s">
+        <v>9</v>
+      </c>
+      <c r="D73">
+        <v>164</v>
+      </c>
+      <c r="E73" t="s">
+        <v>91</v>
+      </c>
+      <c r="F73">
+        <v>115114</v>
+      </c>
+      <c r="G73" t="s">
+        <v>90</v>
+      </c>
+    </row>
+    <row r="74" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>1</v>
+      </c>
+      <c r="B74" t="s">
+        <v>8</v>
+      </c>
+      <c r="C74" t="s">
+        <v>9</v>
+      </c>
+      <c r="D74">
+        <v>161</v>
+      </c>
+      <c r="E74" t="s">
+        <v>87</v>
+      </c>
+      <c r="F74">
+        <v>115115</v>
+      </c>
+      <c r="G74" t="s">
+        <v>92</v>
+      </c>
+    </row>
+    <row r="75" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>1</v>
+      </c>
+      <c r="B75" t="s">
+        <v>8</v>
+      </c>
+      <c r="C75" t="s">
+        <v>9</v>
+      </c>
+      <c r="D75">
+        <v>161</v>
+      </c>
+      <c r="E75" t="s">
+        <v>87</v>
+      </c>
+      <c r="F75">
+        <v>115116</v>
+      </c>
+      <c r="G75" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="76" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>1</v>
+      </c>
+      <c r="B76" t="s">
+        <v>8</v>
+      </c>
+      <c r="C76" t="s">
+        <v>9</v>
+      </c>
+      <c r="D76">
+        <v>162</v>
+      </c>
+      <c r="E76" t="s">
+        <v>94</v>
+      </c>
+      <c r="F76">
+        <v>115116</v>
+      </c>
+      <c r="G76" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="77" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>1</v>
+      </c>
+      <c r="B77" t="s">
+        <v>8</v>
+      </c>
+      <c r="C77" t="s">
+        <v>9</v>
+      </c>
+      <c r="D77">
+        <v>162</v>
+      </c>
+      <c r="E77" t="s">
+        <v>94</v>
+      </c>
+      <c r="F77">
         <v>115210</v>
       </c>
-      <c r="E60" t="s">
-[...292 lines deleted...]
-    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G77" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="78" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A78">
         <v>2</v>
       </c>
       <c r="B78" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="C78" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="D78">
-        <v>112340</v>
+        <v>230</v>
       </c>
       <c r="E78" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+        <v>98</v>
+      </c>
+      <c r="F78">
+        <v>111998</v>
+      </c>
+      <c r="G78" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="79" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A79">
         <v>2</v>
       </c>
       <c r="B79" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="C79" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="D79">
-        <v>112330</v>
+        <v>210</v>
       </c>
       <c r="E79" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+      <c r="F79">
+        <v>113110</v>
+      </c>
+      <c r="G79" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="80" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A80">
         <v>2</v>
       </c>
       <c r="B80" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="C80" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="D80">
-        <v>112320</v>
+        <v>210</v>
       </c>
       <c r="E80" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+        <v>99</v>
+      </c>
+      <c r="F80">
+        <v>113210</v>
+      </c>
+      <c r="G80" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="81" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A81">
         <v>2</v>
       </c>
       <c r="B81" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="C81" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="D81">
-        <v>112310</v>
+        <v>230</v>
       </c>
       <c r="E81" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+        <v>98</v>
+      </c>
+      <c r="F81">
+        <v>113210</v>
+      </c>
+      <c r="G81" t="s">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="82" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A82">
         <v>2</v>
       </c>
       <c r="B82" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="C82" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="D82">
-        <v>112210</v>
+        <v>220</v>
       </c>
       <c r="E82" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+        <v>102</v>
+      </c>
+      <c r="F82">
+        <v>113310</v>
+      </c>
+      <c r="G82" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="83" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A83">
         <v>2</v>
       </c>
       <c r="B83" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="C83" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="D83">
-        <v>112120</v>
+        <v>240</v>
       </c>
       <c r="E83" t="s">
-        <v>39</v>
-[...2 lines deleted...]
-    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+        <v>103</v>
+      </c>
+      <c r="F83">
+        <v>113310</v>
+      </c>
+      <c r="G83" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="84" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A84">
         <v>2</v>
       </c>
       <c r="B84" t="s">
-        <v>64</v>
+        <v>96</v>
       </c>
       <c r="C84" t="s">
-        <v>65</v>
+        <v>97</v>
       </c>
       <c r="D84">
-        <v>112112</v>
+        <v>240</v>
       </c>
       <c r="E84" t="s">
-        <v>38</v>
-[...2 lines deleted...]
-    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+        <v>103</v>
+      </c>
+      <c r="F84">
+        <v>115310</v>
+      </c>
+      <c r="G84" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="85" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A85">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B85" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="C85" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="D85">
-        <v>112111</v>
+        <v>322</v>
       </c>
       <c r="E85" t="s">
-        <v>37</v>
-[...2 lines deleted...]
-    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+        <v>107</v>
+      </c>
+      <c r="F85">
+        <v>111419</v>
+      </c>
+      <c r="G85" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="86" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A86">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="B86" t="s">
-        <v>64</v>
+        <v>105</v>
       </c>
       <c r="C86" t="s">
-        <v>65</v>
+        <v>106</v>
       </c>
       <c r="D86">
+        <v>321</v>
+      </c>
+      <c r="E86" t="s">
+        <v>108</v>
+      </c>
+      <c r="F86">
+        <v>112511</v>
+      </c>
+      <c r="G86" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="87" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>3</v>
+      </c>
+      <c r="B87" t="s">
+        <v>105</v>
+      </c>
+      <c r="C87" t="s">
+        <v>106</v>
+      </c>
+      <c r="D87">
+        <v>322</v>
+      </c>
+      <c r="E87" t="s">
+        <v>107</v>
+      </c>
+      <c r="F87">
+        <v>112511</v>
+      </c>
+      <c r="G87" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="88" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>3</v>
+      </c>
+      <c r="B88" t="s">
+        <v>105</v>
+      </c>
+      <c r="C88" t="s">
+        <v>106</v>
+      </c>
+      <c r="D88">
+        <v>321</v>
+      </c>
+      <c r="E88" t="s">
+        <v>108</v>
+      </c>
+      <c r="F88">
+        <v>112512</v>
+      </c>
+      <c r="G88" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="89" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>3</v>
+      </c>
+      <c r="B89" t="s">
+        <v>105</v>
+      </c>
+      <c r="C89" t="s">
+        <v>106</v>
+      </c>
+      <c r="D89">
+        <v>322</v>
+      </c>
+      <c r="E89" t="s">
+        <v>107</v>
+      </c>
+      <c r="F89">
+        <v>112512</v>
+      </c>
+      <c r="G89" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="90" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>3</v>
+      </c>
+      <c r="B90" t="s">
+        <v>105</v>
+      </c>
+      <c r="C90" t="s">
+        <v>106</v>
+      </c>
+      <c r="D90">
+        <v>321</v>
+      </c>
+      <c r="E90" t="s">
+        <v>108</v>
+      </c>
+      <c r="F90">
+        <v>112519</v>
+      </c>
+      <c r="G90" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="91" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>3</v>
+      </c>
+      <c r="B91" t="s">
+        <v>105</v>
+      </c>
+      <c r="C91" t="s">
+        <v>106</v>
+      </c>
+      <c r="D91">
+        <v>322</v>
+      </c>
+      <c r="E91" t="s">
+        <v>107</v>
+      </c>
+      <c r="F91">
+        <v>112519</v>
+      </c>
+      <c r="G91" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="92" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>3</v>
+      </c>
+      <c r="B92" t="s">
+        <v>105</v>
+      </c>
+      <c r="C92" t="s">
+        <v>106</v>
+      </c>
+      <c r="D92">
+        <v>311</v>
+      </c>
+      <c r="E92" t="s">
+        <v>112</v>
+      </c>
+      <c r="F92">
+        <v>114111</v>
+      </c>
+      <c r="G92" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="93" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>3</v>
+      </c>
+      <c r="B93" t="s">
+        <v>105</v>
+      </c>
+      <c r="C93" t="s">
+        <v>106</v>
+      </c>
+      <c r="D93">
+        <v>312</v>
+      </c>
+      <c r="E93" t="s">
+        <v>114</v>
+      </c>
+      <c r="F93">
+        <v>114111</v>
+      </c>
+      <c r="G93" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="94" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>3</v>
+      </c>
+      <c r="B94" t="s">
+        <v>105</v>
+      </c>
+      <c r="C94" t="s">
+        <v>106</v>
+      </c>
+      <c r="D94">
+        <v>311</v>
+      </c>
+      <c r="E94" t="s">
+        <v>112</v>
+      </c>
+      <c r="F94">
+        <v>114112</v>
+      </c>
+      <c r="G94" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="95" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>3</v>
+      </c>
+      <c r="B95" t="s">
+        <v>105</v>
+      </c>
+      <c r="C95" t="s">
+        <v>106</v>
+      </c>
+      <c r="D95">
+        <v>312</v>
+      </c>
+      <c r="E95" t="s">
+        <v>114</v>
+      </c>
+      <c r="F95">
+        <v>114112</v>
+      </c>
+      <c r="G95" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="96" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>3</v>
+      </c>
+      <c r="B96" t="s">
+        <v>105</v>
+      </c>
+      <c r="C96" t="s">
+        <v>106</v>
+      </c>
+      <c r="D96">
+        <v>311</v>
+      </c>
+      <c r="E96" t="s">
+        <v>112</v>
+      </c>
+      <c r="F96">
+        <v>114119</v>
+      </c>
+      <c r="G96" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="97" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>3</v>
+      </c>
+      <c r="B97" t="s">
+        <v>105</v>
+      </c>
+      <c r="C97" t="s">
+        <v>106</v>
+      </c>
+      <c r="D97">
+        <v>312</v>
+      </c>
+      <c r="E97" t="s">
+        <v>114</v>
+      </c>
+      <c r="F97">
+        <v>114119</v>
+      </c>
+      <c r="G97" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="98" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>3</v>
+      </c>
+      <c r="B98" t="s">
+        <v>105</v>
+      </c>
+      <c r="C98" t="s">
+        <v>106</v>
+      </c>
+      <c r="D98">
+        <v>311</v>
+      </c>
+      <c r="E98" t="s">
+        <v>112</v>
+      </c>
+      <c r="F98">
+        <v>311710</v>
+      </c>
+      <c r="G98" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="99" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>4</v>
+      </c>
+      <c r="B99" t="s">
+        <v>118</v>
+      </c>
+      <c r="C99" t="s">
+        <v>119</v>
+      </c>
+      <c r="D99">
+        <v>510</v>
+      </c>
+      <c r="E99" t="s">
+        <v>120</v>
+      </c>
+      <c r="F99">
+        <v>211130</v>
+      </c>
+      <c r="G99" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>4</v>
+      </c>
+      <c r="B100" t="s">
+        <v>118</v>
+      </c>
+      <c r="C100" t="s">
+        <v>119</v>
+      </c>
+      <c r="D100">
+        <v>520</v>
+      </c>
+      <c r="E100" t="s">
+        <v>122</v>
+      </c>
+      <c r="F100">
+        <v>212111</v>
+      </c>
+      <c r="G100" t="s">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>4</v>
+      </c>
+      <c r="B101" t="s">
+        <v>118</v>
+      </c>
+      <c r="C101" t="s">
+        <v>119</v>
+      </c>
+      <c r="D101">
+        <v>520</v>
+      </c>
+      <c r="E101" t="s">
+        <v>122</v>
+      </c>
+      <c r="F101">
+        <v>212112</v>
+      </c>
+      <c r="G101" t="s">
+        <v>124</v>
+      </c>
+    </row>
+    <row r="102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>4</v>
+      </c>
+      <c r="B102" t="s">
+        <v>118</v>
+      </c>
+      <c r="C102" t="s">
+        <v>119</v>
+      </c>
+      <c r="D102">
+        <v>510</v>
+      </c>
+      <c r="E102" t="s">
+        <v>120</v>
+      </c>
+      <c r="F102">
+        <v>212113</v>
+      </c>
+      <c r="G102" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A103">
+        <v>5</v>
+      </c>
+      <c r="B103" t="s">
+        <v>126</v>
+      </c>
+      <c r="C103" t="s">
+        <v>127</v>
+      </c>
+      <c r="D103">
+        <v>610</v>
+      </c>
+      <c r="E103" t="s">
+        <v>128</v>
+      </c>
+      <c r="F103">
+        <v>211120</v>
+      </c>
+      <c r="G103" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>5</v>
+      </c>
+      <c r="B104" t="s">
+        <v>126</v>
+      </c>
+      <c r="C104" t="s">
+        <v>127</v>
+      </c>
+      <c r="D104">
+        <v>620</v>
+      </c>
+      <c r="E104" t="s">
+        <v>130</v>
+      </c>
+      <c r="F104">
+        <v>211130</v>
+      </c>
+      <c r="G104" t="s">
+        <v>121</v>
+      </c>
+    </row>
+    <row r="105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A105">
+        <v>6</v>
+      </c>
+      <c r="B105" t="s">
+        <v>131</v>
+      </c>
+      <c r="C105" t="s">
+        <v>132</v>
+      </c>
+      <c r="D105">
+        <v>710</v>
+      </c>
+      <c r="E105" t="s">
+        <v>133</v>
+      </c>
+      <c r="F105">
+        <v>212210</v>
+      </c>
+      <c r="G105" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A106">
+        <v>6</v>
+      </c>
+      <c r="B106" t="s">
+        <v>131</v>
+      </c>
+      <c r="C106" t="s">
+        <v>132</v>
+      </c>
+      <c r="D106">
+        <v>729</v>
+      </c>
+      <c r="E106" t="s">
+        <v>135</v>
+      </c>
+      <c r="F106">
+        <v>212221</v>
+      </c>
+      <c r="G106" t="s">
+        <v>136</v>
+      </c>
+    </row>
+    <row r="107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A107">
+        <v>6</v>
+      </c>
+      <c r="B107" t="s">
+        <v>131</v>
+      </c>
+      <c r="C107" t="s">
+        <v>132</v>
+      </c>
+      <c r="D107">
+        <v>729</v>
+      </c>
+      <c r="E107" t="s">
+        <v>135</v>
+      </c>
+      <c r="F107">
+        <v>212222</v>
+      </c>
+      <c r="G107" t="s">
+        <v>137</v>
+      </c>
+    </row>
+    <row r="108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A108">
+        <v>6</v>
+      </c>
+      <c r="B108" t="s">
+        <v>131</v>
+      </c>
+      <c r="C108" t="s">
+        <v>132</v>
+      </c>
+      <c r="D108">
+        <v>729</v>
+      </c>
+      <c r="E108" t="s">
+        <v>135</v>
+      </c>
+      <c r="F108">
+        <v>212230</v>
+      </c>
+      <c r="G108" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A109">
+        <v>6</v>
+      </c>
+      <c r="B109" t="s">
+        <v>131</v>
+      </c>
+      <c r="C109" t="s">
+        <v>132</v>
+      </c>
+      <c r="D109">
+        <v>721</v>
+      </c>
+      <c r="E109" t="s">
+        <v>139</v>
+      </c>
+      <c r="F109">
+        <v>212291</v>
+      </c>
+      <c r="G109" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A110">
+        <v>6</v>
+      </c>
+      <c r="B110" t="s">
+        <v>131</v>
+      </c>
+      <c r="C110" t="s">
+        <v>132</v>
+      </c>
+      <c r="D110">
+        <v>729</v>
+      </c>
+      <c r="E110" t="s">
+        <v>135</v>
+      </c>
+      <c r="F110">
+        <v>212291</v>
+      </c>
+      <c r="G110" t="s">
+        <v>140</v>
+      </c>
+    </row>
+    <row r="111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A111">
+        <v>6</v>
+      </c>
+      <c r="B111" t="s">
+        <v>131</v>
+      </c>
+      <c r="C111" t="s">
+        <v>132</v>
+      </c>
+      <c r="D111">
+        <v>721</v>
+      </c>
+      <c r="E111" t="s">
+        <v>139</v>
+      </c>
+      <c r="F111">
+        <v>212299</v>
+      </c>
+      <c r="G111" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A112">
+        <v>6</v>
+      </c>
+      <c r="B112" t="s">
+        <v>131</v>
+      </c>
+      <c r="C112" t="s">
+        <v>132</v>
+      </c>
+      <c r="D112">
+        <v>729</v>
+      </c>
+      <c r="E112" t="s">
+        <v>135</v>
+      </c>
+      <c r="F112">
+        <v>212299</v>
+      </c>
+      <c r="G112" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A113">
+        <v>7</v>
+      </c>
+      <c r="B113" t="s">
+        <v>142</v>
+      </c>
+      <c r="C113" t="s">
+        <v>143</v>
+      </c>
+      <c r="D113">
+        <v>810</v>
+      </c>
+      <c r="E113" t="s">
+        <v>144</v>
+      </c>
+      <c r="F113">
+        <v>212311</v>
+      </c>
+      <c r="G113" t="s">
+        <v>145</v>
+      </c>
+    </row>
+    <row r="114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A114">
+        <v>7</v>
+      </c>
+      <c r="B114" t="s">
+        <v>142</v>
+      </c>
+      <c r="C114" t="s">
+        <v>143</v>
+      </c>
+      <c r="D114">
+        <v>810</v>
+      </c>
+      <c r="E114" t="s">
+        <v>144</v>
+      </c>
+      <c r="F114">
+        <v>212312</v>
+      </c>
+      <c r="G114" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A115">
+        <v>7</v>
+      </c>
+      <c r="B115" t="s">
+        <v>142</v>
+      </c>
+      <c r="C115" t="s">
+        <v>143</v>
+      </c>
+      <c r="D115">
+        <v>891</v>
+      </c>
+      <c r="E115" t="s">
+        <v>147</v>
+      </c>
+      <c r="F115">
+        <v>212312</v>
+      </c>
+      <c r="G115" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A116">
+        <v>7</v>
+      </c>
+      <c r="B116" t="s">
+        <v>142</v>
+      </c>
+      <c r="C116" t="s">
+        <v>143</v>
+      </c>
+      <c r="D116">
+        <v>810</v>
+      </c>
+      <c r="E116" t="s">
+        <v>144</v>
+      </c>
+      <c r="F116">
+        <v>212313</v>
+      </c>
+      <c r="G116" t="s">
+        <v>148</v>
+      </c>
+    </row>
+    <row r="117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A117">
+        <v>7</v>
+      </c>
+      <c r="B117" t="s">
+        <v>142</v>
+      </c>
+      <c r="C117" t="s">
+        <v>143</v>
+      </c>
+      <c r="D117">
+        <v>810</v>
+      </c>
+      <c r="E117" t="s">
+        <v>144</v>
+      </c>
+      <c r="F117">
+        <v>212319</v>
+      </c>
+      <c r="G117" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A118">
+        <v>7</v>
+      </c>
+      <c r="B118" t="s">
+        <v>142</v>
+      </c>
+      <c r="C118" t="s">
+        <v>143</v>
+      </c>
+      <c r="D118">
+        <v>810</v>
+      </c>
+      <c r="E118" t="s">
+        <v>144</v>
+      </c>
+      <c r="F118">
+        <v>212321</v>
+      </c>
+      <c r="G118" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A119">
+        <v>7</v>
+      </c>
+      <c r="B119" t="s">
+        <v>142</v>
+      </c>
+      <c r="C119" t="s">
+        <v>143</v>
+      </c>
+      <c r="D119">
+        <v>810</v>
+      </c>
+      <c r="E119" t="s">
+        <v>144</v>
+      </c>
+      <c r="F119">
+        <v>212322</v>
+      </c>
+      <c r="G119" t="s">
+        <v>151</v>
+      </c>
+    </row>
+    <row r="120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A120">
+        <v>7</v>
+      </c>
+      <c r="B120" t="s">
+        <v>142</v>
+      </c>
+      <c r="C120" t="s">
+        <v>143</v>
+      </c>
+      <c r="D120">
+        <v>810</v>
+      </c>
+      <c r="E120" t="s">
+        <v>144</v>
+      </c>
+      <c r="F120">
+        <v>212324</v>
+      </c>
+      <c r="G120" t="s">
+        <v>152</v>
+      </c>
+    </row>
+    <row r="121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A121">
+        <v>7</v>
+      </c>
+      <c r="B121" t="s">
+        <v>142</v>
+      </c>
+      <c r="C121" t="s">
+        <v>143</v>
+      </c>
+      <c r="D121">
+        <v>810</v>
+      </c>
+      <c r="E121" t="s">
+        <v>144</v>
+      </c>
+      <c r="F121">
+        <v>212325</v>
+      </c>
+      <c r="G121" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A122">
+        <v>7</v>
+      </c>
+      <c r="B122" t="s">
+        <v>142</v>
+      </c>
+      <c r="C122" t="s">
+        <v>143</v>
+      </c>
+      <c r="D122">
+        <v>899</v>
+      </c>
+      <c r="E122" t="s">
+        <v>154</v>
+      </c>
+      <c r="F122">
+        <v>212325</v>
+      </c>
+      <c r="G122" t="s">
+        <v>153</v>
+      </c>
+    </row>
+    <row r="123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A123">
+        <v>7</v>
+      </c>
+      <c r="B123" t="s">
+        <v>142</v>
+      </c>
+      <c r="C123" t="s">
+        <v>143</v>
+      </c>
+      <c r="D123">
+        <v>891</v>
+      </c>
+      <c r="E123" t="s">
+        <v>147</v>
+      </c>
+      <c r="F123">
+        <v>212391</v>
+      </c>
+      <c r="G123" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A124">
+        <v>7</v>
+      </c>
+      <c r="B124" t="s">
+        <v>142</v>
+      </c>
+      <c r="C124" t="s">
+        <v>143</v>
+      </c>
+      <c r="D124">
+        <v>891</v>
+      </c>
+      <c r="E124" t="s">
+        <v>147</v>
+      </c>
+      <c r="F124">
+        <v>212392</v>
+      </c>
+      <c r="G124" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A125">
+        <v>7</v>
+      </c>
+      <c r="B125" t="s">
+        <v>142</v>
+      </c>
+      <c r="C125" t="s">
+        <v>143</v>
+      </c>
+      <c r="D125">
+        <v>891</v>
+      </c>
+      <c r="E125" t="s">
+        <v>147</v>
+      </c>
+      <c r="F125">
+        <v>212393</v>
+      </c>
+      <c r="G125" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A126">
+        <v>7</v>
+      </c>
+      <c r="B126" t="s">
+        <v>142</v>
+      </c>
+      <c r="C126" t="s">
+        <v>143</v>
+      </c>
+      <c r="D126">
+        <v>893</v>
+      </c>
+      <c r="E126" t="s">
+        <v>158</v>
+      </c>
+      <c r="F126">
+        <v>212393</v>
+      </c>
+      <c r="G126" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A127">
+        <v>7</v>
+      </c>
+      <c r="B127" t="s">
+        <v>142</v>
+      </c>
+      <c r="C127" t="s">
+        <v>143</v>
+      </c>
+      <c r="D127">
+        <v>810</v>
+      </c>
+      <c r="E127" t="s">
+        <v>144</v>
+      </c>
+      <c r="F127">
+        <v>212399</v>
+      </c>
+      <c r="G127" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A128">
+        <v>7</v>
+      </c>
+      <c r="B128" t="s">
+        <v>142</v>
+      </c>
+      <c r="C128" t="s">
+        <v>143</v>
+      </c>
+      <c r="D128">
+        <v>892</v>
+      </c>
+      <c r="E128" t="s">
+        <v>160</v>
+      </c>
+      <c r="F128">
+        <v>212399</v>
+      </c>
+      <c r="G128" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A129">
+        <v>7</v>
+      </c>
+      <c r="B129" t="s">
+        <v>142</v>
+      </c>
+      <c r="C129" t="s">
+        <v>143</v>
+      </c>
+      <c r="D129">
+        <v>899</v>
+      </c>
+      <c r="E129" t="s">
+        <v>154</v>
+      </c>
+      <c r="F129">
+        <v>212399</v>
+      </c>
+      <c r="G129" t="s">
+        <v>159</v>
+      </c>
+    </row>
+    <row r="130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A130">
+        <v>7</v>
+      </c>
+      <c r="B130" t="s">
+        <v>142</v>
+      </c>
+      <c r="C130" t="s">
+        <v>143</v>
+      </c>
+      <c r="D130">
+        <v>893</v>
+      </c>
+      <c r="E130" t="s">
+        <v>158</v>
+      </c>
+      <c r="F130">
+        <v>311942</v>
+      </c>
+      <c r="G130" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A131">
+        <v>8</v>
+      </c>
+      <c r="B131" t="s">
+        <v>162</v>
+      </c>
+      <c r="C131" t="s">
+        <v>163</v>
+      </c>
+      <c r="D131">
+        <v>910</v>
+      </c>
+      <c r="E131" t="s">
+        <v>164</v>
+      </c>
+      <c r="F131">
+        <v>213111</v>
+      </c>
+      <c r="G131" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A132">
+        <v>8</v>
+      </c>
+      <c r="B132" t="s">
+        <v>162</v>
+      </c>
+      <c r="C132" t="s">
+        <v>163</v>
+      </c>
+      <c r="D132">
+        <v>910</v>
+      </c>
+      <c r="E132" t="s">
+        <v>164</v>
+      </c>
+      <c r="F132">
+        <v>213112</v>
+      </c>
+      <c r="G132" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A133">
+        <v>8</v>
+      </c>
+      <c r="B133" t="s">
+        <v>162</v>
+      </c>
+      <c r="C133" t="s">
+        <v>163</v>
+      </c>
+      <c r="D133">
+        <v>990</v>
+      </c>
+      <c r="E133" t="s">
+        <v>167</v>
+      </c>
+      <c r="F133">
+        <v>213113</v>
+      </c>
+      <c r="G133" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A134">
+        <v>8</v>
+      </c>
+      <c r="B134" t="s">
+        <v>162</v>
+      </c>
+      <c r="C134" t="s">
+        <v>163</v>
+      </c>
+      <c r="D134">
+        <v>990</v>
+      </c>
+      <c r="E134" t="s">
+        <v>167</v>
+      </c>
+      <c r="F134">
+        <v>213114</v>
+      </c>
+      <c r="G134" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A135">
+        <v>8</v>
+      </c>
+      <c r="B135" t="s">
+        <v>162</v>
+      </c>
+      <c r="C135" t="s">
+        <v>163</v>
+      </c>
+      <c r="D135">
+        <v>990</v>
+      </c>
+      <c r="E135" t="s">
+        <v>167</v>
+      </c>
+      <c r="F135">
+        <v>213115</v>
+      </c>
+      <c r="G135" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A136">
+        <v>8</v>
+      </c>
+      <c r="B136" t="s">
+        <v>162</v>
+      </c>
+      <c r="C136" t="s">
+        <v>163</v>
+      </c>
+      <c r="D136">
+        <v>910</v>
+      </c>
+      <c r="E136" t="s">
+        <v>164</v>
+      </c>
+      <c r="F136">
+        <v>488999</v>
+      </c>
+      <c r="G136" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A137">
+        <v>9</v>
+      </c>
+      <c r="B137" t="s">
+        <v>172</v>
+      </c>
+      <c r="C137" t="s">
+        <v>173</v>
+      </c>
+      <c r="D137">
+        <v>1072</v>
+      </c>
+      <c r="E137" t="s">
+        <v>174</v>
+      </c>
+      <c r="F137">
         <v>111998</v>
       </c>
-      <c r="E86" t="s">
-[...458 lines deleted...]
-      <c r="E113" t="s">
+      <c r="G137" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A138">
         <v>9</v>
       </c>
-    </row>
-[...411 lines deleted...]
-      </c>
       <c r="B138" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C138" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D138">
-        <v>212230</v>
+        <v>1080</v>
       </c>
       <c r="E138" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="139" spans="1:5" x14ac:dyDescent="0.25">
+        <v>175</v>
+      </c>
+      <c r="F138">
+        <v>311111</v>
+      </c>
+      <c r="G138" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="139" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A139">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B139" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C139" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D139">
-        <v>212291</v>
+        <v>1080</v>
       </c>
       <c r="E139" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="140" spans="1:5" x14ac:dyDescent="0.25">
+        <v>175</v>
+      </c>
+      <c r="F139">
+        <v>311119</v>
+      </c>
+      <c r="G139" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="140" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A140">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B140" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C140" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D140">
-        <v>212299</v>
+        <v>1030</v>
       </c>
       <c r="E140" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="141" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F140">
+        <v>311211</v>
+      </c>
+      <c r="G140" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="141" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A141">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B141" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C141" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D141">
-        <v>212311</v>
+        <v>1061</v>
       </c>
       <c r="E141" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="142" spans="1:5" x14ac:dyDescent="0.25">
+        <v>180</v>
+      </c>
+      <c r="F141">
+        <v>311211</v>
+      </c>
+      <c r="G141" t="s">
+        <v>179</v>
+      </c>
+    </row>
+    <row r="142" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A142">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B142" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C142" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D142">
-        <v>212312</v>
+        <v>1061</v>
       </c>
       <c r="E142" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="143" spans="1:5" x14ac:dyDescent="0.25">
+        <v>180</v>
+      </c>
+      <c r="F142">
+        <v>311212</v>
+      </c>
+      <c r="G142" t="s">
+        <v>181</v>
+      </c>
+    </row>
+    <row r="143" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A143">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B143" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C143" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D143">
-        <v>212313</v>
+        <v>1103</v>
       </c>
       <c r="E143" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="144" spans="1:5" x14ac:dyDescent="0.25">
+        <v>182</v>
+      </c>
+      <c r="F143">
+        <v>311213</v>
+      </c>
+      <c r="G143" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="144" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A144">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B144" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C144" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D144">
-        <v>212319</v>
+        <v>1040</v>
       </c>
       <c r="E144" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="145" spans="1:5" x14ac:dyDescent="0.25">
+        <v>184</v>
+      </c>
+      <c r="F144">
+        <v>311221</v>
+      </c>
+      <c r="G144" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="145" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A145">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B145" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C145" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D145">
-        <v>212321</v>
+        <v>1062</v>
       </c>
       <c r="E145" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="146" spans="1:5" x14ac:dyDescent="0.25">
+        <v>186</v>
+      </c>
+      <c r="F145">
+        <v>311221</v>
+      </c>
+      <c r="G145" t="s">
+        <v>185</v>
+      </c>
+    </row>
+    <row r="146" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A146">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B146" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C146" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D146">
-        <v>212322</v>
+        <v>1040</v>
       </c>
       <c r="E146" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="147" spans="1:5" x14ac:dyDescent="0.25">
+        <v>184</v>
+      </c>
+      <c r="F146">
+        <v>311224</v>
+      </c>
+      <c r="G146" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="147" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A147">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B147" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C147" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D147">
-        <v>212324</v>
+        <v>1040</v>
       </c>
       <c r="E147" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="148" spans="1:5" x14ac:dyDescent="0.25">
+        <v>184</v>
+      </c>
+      <c r="F147">
+        <v>311225</v>
+      </c>
+      <c r="G147" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="148" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A148">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B148" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C148" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D148">
-        <v>212325</v>
+        <v>1062</v>
       </c>
       <c r="E148" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="149" spans="1:5" x14ac:dyDescent="0.25">
+        <v>186</v>
+      </c>
+      <c r="F148">
+        <v>311225</v>
+      </c>
+      <c r="G148" t="s">
+        <v>188</v>
+      </c>
+    </row>
+    <row r="149" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A149">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B149" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C149" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D149">
-        <v>212391</v>
+        <v>1061</v>
       </c>
       <c r="E149" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="150" spans="1:5" x14ac:dyDescent="0.25">
+        <v>180</v>
+      </c>
+      <c r="F149">
+        <v>311230</v>
+      </c>
+      <c r="G149" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="150" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A150">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B150" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C150" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D150">
-        <v>212392</v>
+        <v>1072</v>
       </c>
       <c r="E150" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="151" spans="1:5" x14ac:dyDescent="0.25">
+        <v>174</v>
+      </c>
+      <c r="F150">
+        <v>311313</v>
+      </c>
+      <c r="G150" t="s">
+        <v>190</v>
+      </c>
+    </row>
+    <row r="151" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A151">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B151" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C151" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D151">
-        <v>212393</v>
+        <v>1072</v>
       </c>
       <c r="E151" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="152" spans="1:5" x14ac:dyDescent="0.25">
+        <v>174</v>
+      </c>
+      <c r="F151">
+        <v>311314</v>
+      </c>
+      <c r="G151" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="152" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A152">
-        <v>6</v>
+        <v>9</v>
       </c>
       <c r="B152" t="s">
-        <v>84</v>
+        <v>172</v>
       </c>
       <c r="C152" t="s">
-        <v>85</v>
+        <v>173</v>
       </c>
       <c r="D152">
-        <v>212399</v>
+        <v>1073</v>
       </c>
       <c r="E152" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="153" spans="1:5" x14ac:dyDescent="0.25">
+        <v>192</v>
+      </c>
+      <c r="F152">
+        <v>311340</v>
+      </c>
+      <c r="G152" t="s">
+        <v>193</v>
+      </c>
+    </row>
+    <row r="153" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A153">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B153" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C153" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D153">
-        <v>212399</v>
+        <v>1073</v>
       </c>
       <c r="E153" t="s">
-        <v>104</v>
-[...2 lines deleted...]
-    <row r="154" spans="1:5" x14ac:dyDescent="0.25">
+        <v>192</v>
+      </c>
+      <c r="F153">
+        <v>311351</v>
+      </c>
+      <c r="G153" t="s">
+        <v>194</v>
+      </c>
+    </row>
+    <row r="154" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A154">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B154" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C154" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D154">
-        <v>212393</v>
+        <v>1073</v>
       </c>
       <c r="E154" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-    <row r="155" spans="1:5" x14ac:dyDescent="0.25">
+        <v>192</v>
+      </c>
+      <c r="F154">
+        <v>311352</v>
+      </c>
+      <c r="G154" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="155" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A155">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B155" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C155" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D155">
-        <v>212392</v>
+        <v>1030</v>
       </c>
       <c r="E155" t="s">
-        <v>102</v>
-[...2 lines deleted...]
-    <row r="156" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F155">
+        <v>311411</v>
+      </c>
+      <c r="G155" t="s">
+        <v>196</v>
+      </c>
+    </row>
+    <row r="156" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A156">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B156" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C156" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D156">
-        <v>212391</v>
+        <v>1010</v>
       </c>
       <c r="E156" t="s">
-        <v>101</v>
-[...2 lines deleted...]
-    <row r="157" spans="1:5" x14ac:dyDescent="0.25">
+        <v>197</v>
+      </c>
+      <c r="F156">
+        <v>311412</v>
+      </c>
+      <c r="G156" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="157" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A157">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B157" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C157" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D157">
-        <v>212325</v>
+        <v>1071</v>
       </c>
       <c r="E157" t="s">
-        <v>100</v>
-[...2 lines deleted...]
-    <row r="158" spans="1:5" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+      <c r="F157">
+        <v>311412</v>
+      </c>
+      <c r="G157" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="158" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A158">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B158" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C158" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D158">
-        <v>212324</v>
+        <v>1074</v>
       </c>
       <c r="E158" t="s">
-        <v>99</v>
-[...2 lines deleted...]
-    <row r="159" spans="1:5" x14ac:dyDescent="0.25">
+        <v>200</v>
+      </c>
+      <c r="F158">
+        <v>311412</v>
+      </c>
+      <c r="G158" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="159" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A159">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B159" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C159" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D159">
-        <v>212322</v>
+        <v>1075</v>
       </c>
       <c r="E159" t="s">
-        <v>98</v>
-[...2 lines deleted...]
-    <row r="160" spans="1:5" x14ac:dyDescent="0.25">
+        <v>201</v>
+      </c>
+      <c r="F159">
+        <v>311412</v>
+      </c>
+      <c r="G159" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="160" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A160">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B160" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C160" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D160">
-        <v>212321</v>
+        <v>1079</v>
       </c>
       <c r="E160" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-    <row r="161" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F160">
+        <v>311412</v>
+      </c>
+      <c r="G160" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="161" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A161">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B161" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C161" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D161">
-        <v>212319</v>
+        <v>1030</v>
       </c>
       <c r="E161" t="s">
-        <v>96</v>
-[...2 lines deleted...]
-    <row r="162" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F161">
+        <v>311421</v>
+      </c>
+      <c r="G161" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="162" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A162">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B162" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C162" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D162">
-        <v>212313</v>
+        <v>1079</v>
       </c>
       <c r="E162" t="s">
-        <v>95</v>
-[...2 lines deleted...]
-    <row r="163" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F162">
+        <v>311421</v>
+      </c>
+      <c r="G162" t="s">
+        <v>203</v>
+      </c>
+    </row>
+    <row r="163" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A163">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B163" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C163" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D163">
-        <v>212312</v>
+        <v>1074</v>
       </c>
       <c r="E163" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="164" spans="1:5" x14ac:dyDescent="0.25">
+        <v>200</v>
+      </c>
+      <c r="F163">
+        <v>311422</v>
+      </c>
+      <c r="G163" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="164" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A164">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B164" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C164" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D164">
-        <v>212311</v>
+        <v>1075</v>
       </c>
       <c r="E164" t="s">
-        <v>93</v>
-[...2 lines deleted...]
-    <row r="165" spans="1:5" x14ac:dyDescent="0.25">
+        <v>201</v>
+      </c>
+      <c r="F164">
+        <v>311422</v>
+      </c>
+      <c r="G164" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="165" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A165">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B165" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C165" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D165">
-        <v>212299</v>
+        <v>1079</v>
       </c>
       <c r="E165" t="s">
-        <v>92</v>
-[...2 lines deleted...]
-    <row r="166" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F165">
+        <v>311422</v>
+      </c>
+      <c r="G165" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="166" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A166">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B166" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C166" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D166">
-        <v>212291</v>
+        <v>1030</v>
       </c>
       <c r="E166" t="s">
-        <v>91</v>
-[...2 lines deleted...]
-    <row r="167" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F166">
+        <v>311423</v>
+      </c>
+      <c r="G166" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="167" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A167">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B167" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C167" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D167">
-        <v>212230</v>
+        <v>1079</v>
       </c>
       <c r="E167" t="s">
-        <v>90</v>
-[...2 lines deleted...]
-    <row r="168" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F167">
+        <v>311423</v>
+      </c>
+      <c r="G167" t="s">
+        <v>205</v>
+      </c>
+    </row>
+    <row r="168" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A168">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B168" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C168" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D168">
-        <v>212222</v>
+        <v>1050</v>
       </c>
       <c r="E168" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="169" spans="1:5" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+      <c r="F168">
+        <v>311511</v>
+      </c>
+      <c r="G168" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="169" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A169">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B169" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C169" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D169">
-        <v>212221</v>
+        <v>1079</v>
       </c>
       <c r="E169" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="170" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F169">
+        <v>311511</v>
+      </c>
+      <c r="G169" t="s">
+        <v>207</v>
+      </c>
+    </row>
+    <row r="170" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A170">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B170" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C170" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D170">
-        <v>311942</v>
+        <v>1050</v>
       </c>
       <c r="E170" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="171" spans="1:5" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+      <c r="F170">
+        <v>311512</v>
+      </c>
+      <c r="G170" t="s">
+        <v>208</v>
+      </c>
+    </row>
+    <row r="171" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A171">
-        <v>7</v>
+        <v>9</v>
       </c>
       <c r="B171" t="s">
-        <v>105</v>
+        <v>172</v>
       </c>
       <c r="C171" t="s">
-        <v>106</v>
+        <v>173</v>
       </c>
       <c r="D171">
-        <v>212210</v>
+        <v>1050</v>
       </c>
       <c r="E171" t="s">
-        <v>86</v>
-[...2 lines deleted...]
-    <row r="172" spans="1:5" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+      <c r="F171">
+        <v>311513</v>
+      </c>
+      <c r="G171" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="172" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A172">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B172" t="s">
-        <v>107</v>
+        <v>172</v>
       </c>
       <c r="C172" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="D172">
-        <v>213111</v>
+        <v>1079</v>
       </c>
       <c r="E172" t="s">
-        <v>109</v>
-[...2 lines deleted...]
-    <row r="173" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F172">
+        <v>311513</v>
+      </c>
+      <c r="G172" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="173" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A173">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B173" t="s">
-        <v>107</v>
+        <v>172</v>
       </c>
       <c r="C173" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="D173">
-        <v>213112</v>
+        <v>1050</v>
       </c>
       <c r="E173" t="s">
-        <v>110</v>
-[...2 lines deleted...]
-    <row r="174" spans="1:5" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+      <c r="F173">
+        <v>311514</v>
+      </c>
+      <c r="G173" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="174" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A174">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B174" t="s">
-        <v>107</v>
+        <v>172</v>
       </c>
       <c r="C174" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="D174">
-        <v>213113</v>
+        <v>1079</v>
       </c>
       <c r="E174" t="s">
-        <v>111</v>
-[...2 lines deleted...]
-    <row r="175" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F174">
+        <v>311514</v>
+      </c>
+      <c r="G174" t="s">
+        <v>210</v>
+      </c>
+    </row>
+    <row r="175" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A175">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B175" t="s">
-        <v>107</v>
+        <v>172</v>
       </c>
       <c r="C175" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="D175">
-        <v>213114</v>
+        <v>1050</v>
       </c>
       <c r="E175" t="s">
-        <v>112</v>
-[...2 lines deleted...]
-    <row r="176" spans="1:5" x14ac:dyDescent="0.25">
+        <v>206</v>
+      </c>
+      <c r="F175">
+        <v>311520</v>
+      </c>
+      <c r="G175" t="s">
+        <v>211</v>
+      </c>
+    </row>
+    <row r="176" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A176">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B176" t="s">
-        <v>107</v>
+        <v>172</v>
       </c>
       <c r="C176" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="D176">
-        <v>213115</v>
+        <v>1010</v>
       </c>
       <c r="E176" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="177" spans="1:5" x14ac:dyDescent="0.25">
+        <v>197</v>
+      </c>
+      <c r="F176">
+        <v>311611</v>
+      </c>
+      <c r="G176" t="s">
+        <v>212</v>
+      </c>
+    </row>
+    <row r="177" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A177">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B177" t="s">
-        <v>107</v>
+        <v>172</v>
       </c>
       <c r="C177" t="s">
-        <v>108</v>
+        <v>173</v>
       </c>
       <c r="D177">
-        <v>488999</v>
+        <v>1010</v>
       </c>
       <c r="E177" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-    <row r="178" spans="1:5" x14ac:dyDescent="0.25">
+        <v>197</v>
+      </c>
+      <c r="F177">
+        <v>311612</v>
+      </c>
+      <c r="G177" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="178" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A178">
         <v>9</v>
       </c>
       <c r="B178" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C178" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D178">
-        <v>111998</v>
+        <v>1079</v>
       </c>
       <c r="E178" t="s">
-        <v>36</v>
-[...2 lines deleted...]
-    <row r="179" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F178">
+        <v>311612</v>
+      </c>
+      <c r="G178" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="179" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A179">
         <v>9</v>
       </c>
       <c r="B179" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C179" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D179">
-        <v>311111</v>
+        <v>1010</v>
       </c>
       <c r="E179" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="180" spans="1:5" x14ac:dyDescent="0.25">
+        <v>197</v>
+      </c>
+      <c r="F179">
+        <v>311613</v>
+      </c>
+      <c r="G179" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="180" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A180">
         <v>9</v>
       </c>
       <c r="B180" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C180" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D180">
-        <v>311119</v>
+        <v>1010</v>
       </c>
       <c r="E180" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="181" spans="1:5" x14ac:dyDescent="0.25">
+        <v>197</v>
+      </c>
+      <c r="F180">
+        <v>311615</v>
+      </c>
+      <c r="G180" t="s">
+        <v>215</v>
+      </c>
+    </row>
+    <row r="181" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A181">
         <v>9</v>
       </c>
       <c r="B181" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C181" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D181">
-        <v>311211</v>
+        <v>1010</v>
       </c>
       <c r="E181" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="182" spans="1:5" x14ac:dyDescent="0.25">
+        <v>197</v>
+      </c>
+      <c r="F181">
+        <v>311710</v>
+      </c>
+      <c r="G181" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="182" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A182">
         <v>9</v>
       </c>
       <c r="B182" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C182" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D182">
-        <v>311212</v>
+        <v>1020</v>
       </c>
       <c r="E182" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="183" spans="1:5" x14ac:dyDescent="0.25">
+        <v>216</v>
+      </c>
+      <c r="F182">
+        <v>311710</v>
+      </c>
+      <c r="G182" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="183" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A183">
         <v>9</v>
       </c>
       <c r="B183" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C183" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D183">
-        <v>311213</v>
+        <v>1040</v>
       </c>
       <c r="E183" t="s">
-        <v>121</v>
-[...2 lines deleted...]
-    <row r="184" spans="1:5" x14ac:dyDescent="0.25">
+        <v>184</v>
+      </c>
+      <c r="F183">
+        <v>311710</v>
+      </c>
+      <c r="G183" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="184" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A184">
         <v>9</v>
       </c>
       <c r="B184" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C184" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D184">
-        <v>311221</v>
+        <v>1075</v>
       </c>
       <c r="E184" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="185" spans="1:5" x14ac:dyDescent="0.25">
+        <v>201</v>
+      </c>
+      <c r="F184">
+        <v>311710</v>
+      </c>
+      <c r="G184" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="185" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A185">
         <v>9</v>
       </c>
       <c r="B185" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C185" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D185">
-        <v>311224</v>
+        <v>1079</v>
       </c>
       <c r="E185" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="186" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F185">
+        <v>311710</v>
+      </c>
+      <c r="G185" t="s">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="186" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A186">
         <v>9</v>
       </c>
       <c r="B186" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C186" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D186">
-        <v>311225</v>
+        <v>1071</v>
       </c>
       <c r="E186" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="187" spans="1:5" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+      <c r="F186">
+        <v>311811</v>
+      </c>
+      <c r="G186" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="187" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A187">
         <v>9</v>
       </c>
       <c r="B187" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C187" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D187">
-        <v>311230</v>
+        <v>1071</v>
       </c>
       <c r="E187" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="188" spans="1:5" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+      <c r="F187">
+        <v>311812</v>
+      </c>
+      <c r="G187" t="s">
+        <v>218</v>
+      </c>
+    </row>
+    <row r="188" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A188">
         <v>9</v>
       </c>
       <c r="B188" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C188" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D188">
-        <v>311313</v>
+        <v>1071</v>
       </c>
       <c r="E188" t="s">
-        <v>126</v>
-[...2 lines deleted...]
-    <row r="189" spans="1:5" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+      <c r="F188">
+        <v>311813</v>
+      </c>
+      <c r="G188" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="189" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A189">
         <v>9</v>
       </c>
       <c r="B189" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C189" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D189">
-        <v>311314</v>
+        <v>1071</v>
       </c>
       <c r="E189" t="s">
-        <v>127</v>
-[...2 lines deleted...]
-    <row r="190" spans="1:5" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+      <c r="F189">
+        <v>311821</v>
+      </c>
+      <c r="G189" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="190" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A190">
         <v>9</v>
       </c>
       <c r="B190" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C190" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D190">
-        <v>311340</v>
+        <v>1061</v>
       </c>
       <c r="E190" t="s">
-        <v>128</v>
-[...2 lines deleted...]
-    <row r="191" spans="1:5" x14ac:dyDescent="0.25">
+        <v>180</v>
+      </c>
+      <c r="F190">
+        <v>311824</v>
+      </c>
+      <c r="G190" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="191" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A191">
         <v>9</v>
       </c>
       <c r="B191" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C191" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D191">
-        <v>311351</v>
+        <v>1074</v>
       </c>
       <c r="E191" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-    <row r="192" spans="1:5" x14ac:dyDescent="0.25">
+        <v>200</v>
+      </c>
+      <c r="F191">
+        <v>311824</v>
+      </c>
+      <c r="G191" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="192" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A192">
         <v>9</v>
       </c>
       <c r="B192" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C192" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D192">
-        <v>311352</v>
+        <v>1075</v>
       </c>
       <c r="E192" t="s">
-        <v>130</v>
-[...2 lines deleted...]
-    <row r="193" spans="1:5" x14ac:dyDescent="0.25">
+        <v>201</v>
+      </c>
+      <c r="F192">
+        <v>311824</v>
+      </c>
+      <c r="G192" t="s">
+        <v>221</v>
+      </c>
+    </row>
+    <row r="193" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A193">
         <v>9</v>
       </c>
       <c r="B193" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C193" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D193">
-        <v>311411</v>
+        <v>1071</v>
       </c>
       <c r="E193" t="s">
-        <v>131</v>
-[...2 lines deleted...]
-    <row r="194" spans="1:5" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+      <c r="F193">
+        <v>311830</v>
+      </c>
+      <c r="G193" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="194" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A194">
         <v>9</v>
       </c>
       <c r="B194" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C194" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D194">
-        <v>311412</v>
+        <v>1030</v>
       </c>
       <c r="E194" t="s">
-        <v>132</v>
-[...2 lines deleted...]
-    <row r="195" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F194">
+        <v>311911</v>
+      </c>
+      <c r="G194" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="195" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A195">
         <v>9</v>
       </c>
       <c r="B195" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C195" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D195">
-        <v>311421</v>
+        <v>1030</v>
       </c>
       <c r="E195" t="s">
-        <v>133</v>
-[...2 lines deleted...]
-    <row r="196" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F195">
+        <v>311919</v>
+      </c>
+      <c r="G195" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="196" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A196">
         <v>9</v>
       </c>
       <c r="B196" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C196" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D196">
-        <v>311422</v>
+        <v>1071</v>
       </c>
       <c r="E196" t="s">
-        <v>134</v>
-[...2 lines deleted...]
-    <row r="197" spans="1:5" x14ac:dyDescent="0.25">
+        <v>199</v>
+      </c>
+      <c r="F196">
+        <v>311919</v>
+      </c>
+      <c r="G196" t="s">
+        <v>224</v>
+      </c>
+    </row>
+    <row r="197" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A197">
         <v>9</v>
       </c>
       <c r="B197" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C197" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D197">
-        <v>311423</v>
+        <v>1079</v>
       </c>
       <c r="E197" t="s">
-        <v>135</v>
-[...2 lines deleted...]
-    <row r="198" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F197">
+        <v>311920</v>
+      </c>
+      <c r="G197" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="198" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A198">
         <v>9</v>
       </c>
       <c r="B198" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C198" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D198">
-        <v>311511</v>
+        <v>1030</v>
       </c>
       <c r="E198" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-    <row r="199" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F198">
+        <v>311930</v>
+      </c>
+      <c r="G198" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="199" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A199">
         <v>9</v>
       </c>
       <c r="B199" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C199" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D199">
-        <v>311512</v>
+        <v>1079</v>
       </c>
       <c r="E199" t="s">
-        <v>137</v>
-[...2 lines deleted...]
-    <row r="200" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F199">
+        <v>311930</v>
+      </c>
+      <c r="G199" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="200" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A200">
         <v>9</v>
       </c>
       <c r="B200" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C200" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D200">
-        <v>311513</v>
+        <v>1030</v>
       </c>
       <c r="E200" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-    <row r="201" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F200">
+        <v>311941</v>
+      </c>
+      <c r="G200" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="201" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A201">
         <v>9</v>
       </c>
       <c r="B201" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C201" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D201">
-        <v>311514</v>
+        <v>1079</v>
       </c>
       <c r="E201" t="s">
-        <v>139</v>
-[...2 lines deleted...]
-    <row r="202" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F201">
+        <v>311941</v>
+      </c>
+      <c r="G201" t="s">
+        <v>227</v>
+      </c>
+    </row>
+    <row r="202" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A202">
         <v>9</v>
       </c>
       <c r="B202" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C202" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D202">
-        <v>311520</v>
+        <v>1030</v>
       </c>
       <c r="E202" t="s">
-        <v>140</v>
-[...2 lines deleted...]
-    <row r="203" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F202">
+        <v>311942</v>
+      </c>
+      <c r="G202" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="203" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A203">
         <v>9</v>
       </c>
       <c r="B203" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C203" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D203">
-        <v>311611</v>
+        <v>1079</v>
       </c>
       <c r="E203" t="s">
-        <v>141</v>
-[...2 lines deleted...]
-    <row r="204" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F203">
+        <v>311942</v>
+      </c>
+      <c r="G203" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="204" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A204">
         <v>9</v>
       </c>
       <c r="B204" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C204" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D204">
-        <v>311612</v>
+        <v>1030</v>
       </c>
       <c r="E204" t="s">
-        <v>142</v>
-[...2 lines deleted...]
-    <row r="205" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F204">
+        <v>311991</v>
+      </c>
+      <c r="G204" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="205" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A205">
         <v>9</v>
       </c>
       <c r="B205" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C205" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D205">
-        <v>311613</v>
+        <v>1074</v>
       </c>
       <c r="E205" t="s">
-        <v>143</v>
-[...2 lines deleted...]
-    <row r="206" spans="1:5" x14ac:dyDescent="0.25">
+        <v>200</v>
+      </c>
+      <c r="F205">
+        <v>311991</v>
+      </c>
+      <c r="G205" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="206" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A206">
         <v>9</v>
       </c>
       <c r="B206" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C206" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D206">
-        <v>311615</v>
+        <v>1079</v>
       </c>
       <c r="E206" t="s">
-        <v>144</v>
-[...2 lines deleted...]
-    <row r="207" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F206">
+        <v>311991</v>
+      </c>
+      <c r="G206" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="207" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A207">
         <v>9</v>
       </c>
       <c r="B207" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C207" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D207">
-        <v>311710</v>
+        <v>1030</v>
       </c>
       <c r="E207" t="s">
-        <v>74</v>
-[...2 lines deleted...]
-    <row r="208" spans="1:5" x14ac:dyDescent="0.25">
+        <v>178</v>
+      </c>
+      <c r="F207">
+        <v>311999</v>
+      </c>
+      <c r="G207" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="208" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A208">
         <v>9</v>
       </c>
       <c r="B208" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C208" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D208">
-        <v>311811</v>
+        <v>1075</v>
       </c>
       <c r="E208" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-    <row r="209" spans="1:5" x14ac:dyDescent="0.25">
+        <v>201</v>
+      </c>
+      <c r="F208">
+        <v>311999</v>
+      </c>
+      <c r="G208" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="209" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A209">
         <v>9</v>
       </c>
       <c r="B209" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C209" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D209">
-        <v>311812</v>
+        <v>1079</v>
       </c>
       <c r="E209" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-    <row r="210" spans="1:5" x14ac:dyDescent="0.25">
+        <v>202</v>
+      </c>
+      <c r="F209">
+        <v>311999</v>
+      </c>
+      <c r="G209" t="s">
+        <v>229</v>
+      </c>
+    </row>
+    <row r="210" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A210">
         <v>9</v>
       </c>
       <c r="B210" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C210" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D210">
-        <v>311813</v>
+        <v>1104</v>
       </c>
       <c r="E210" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-    <row r="211" spans="1:5" x14ac:dyDescent="0.25">
+        <v>230</v>
+      </c>
+      <c r="F210">
+        <v>312111</v>
+      </c>
+      <c r="G210" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="211" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A211">
         <v>9</v>
       </c>
       <c r="B211" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C211" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D211">
-        <v>311821</v>
+        <v>1104</v>
       </c>
       <c r="E211" t="s">
-        <v>148</v>
-[...2 lines deleted...]
-    <row r="212" spans="1:5" x14ac:dyDescent="0.25">
+        <v>230</v>
+      </c>
+      <c r="F211">
+        <v>312112</v>
+      </c>
+      <c r="G211" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="212" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A212">
         <v>9</v>
       </c>
       <c r="B212" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C212" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D212">
-        <v>311824</v>
+        <v>1103</v>
       </c>
       <c r="E212" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-    <row r="213" spans="1:5" x14ac:dyDescent="0.25">
+        <v>182</v>
+      </c>
+      <c r="F212">
+        <v>312120</v>
+      </c>
+      <c r="G212" t="s">
+        <v>233</v>
+      </c>
+    </row>
+    <row r="213" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A213">
         <v>9</v>
       </c>
       <c r="B213" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C213" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D213">
-        <v>311830</v>
+        <v>1101</v>
       </c>
       <c r="E213" t="s">
-        <v>150</v>
-[...2 lines deleted...]
-    <row r="214" spans="1:5" x14ac:dyDescent="0.25">
+        <v>234</v>
+      </c>
+      <c r="F213">
+        <v>312130</v>
+      </c>
+      <c r="G213" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="214" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A214">
         <v>9</v>
       </c>
       <c r="B214" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C214" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D214">
-        <v>311911</v>
+        <v>1102</v>
       </c>
       <c r="E214" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-    <row r="215" spans="1:5" x14ac:dyDescent="0.25">
+        <v>236</v>
+      </c>
+      <c r="F214">
+        <v>312130</v>
+      </c>
+      <c r="G214" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="215" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A215">
         <v>9</v>
       </c>
       <c r="B215" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C215" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D215">
-        <v>311919</v>
+        <v>1101</v>
       </c>
       <c r="E215" t="s">
-        <v>152</v>
-[...2 lines deleted...]
-    <row r="216" spans="1:5" x14ac:dyDescent="0.25">
+        <v>234</v>
+      </c>
+      <c r="F215">
+        <v>312140</v>
+      </c>
+      <c r="G215" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="216" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A216">
         <v>9</v>
       </c>
       <c r="B216" t="s">
-        <v>115</v>
+        <v>172</v>
       </c>
       <c r="C216" t="s">
-        <v>116</v>
+        <v>173</v>
       </c>
       <c r="D216">
-        <v>311920</v>
+        <v>1200</v>
       </c>
       <c r="E216" t="s">
-        <v>153</v>
-[...2 lines deleted...]
-    <row r="217" spans="1:5" x14ac:dyDescent="0.25">
+        <v>238</v>
+      </c>
+      <c r="F216">
+        <v>312230</v>
+      </c>
+      <c r="G216" t="s">
+        <v>239</v>
+      </c>
+    </row>
+    <row r="217" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A217">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B217" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C217" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D217">
-        <v>311930</v>
+        <v>1311</v>
       </c>
       <c r="E217" t="s">
-        <v>154</v>
-[...2 lines deleted...]
-    <row r="218" spans="1:5" x14ac:dyDescent="0.25">
+        <v>242</v>
+      </c>
+      <c r="F217">
+        <v>313110</v>
+      </c>
+      <c r="G217" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="218" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A218">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B218" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C218" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D218">
-        <v>311941</v>
+        <v>1312</v>
       </c>
       <c r="E218" t="s">
-        <v>155</v>
-[...2 lines deleted...]
-    <row r="219" spans="1:5" x14ac:dyDescent="0.25">
+        <v>244</v>
+      </c>
+      <c r="F218">
+        <v>313210</v>
+      </c>
+      <c r="G218" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="219" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A219">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B219" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C219" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D219">
-        <v>311942</v>
+        <v>1420</v>
       </c>
       <c r="E219" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="220" spans="1:5" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+      <c r="F219">
+        <v>313210</v>
+      </c>
+      <c r="G219" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="220" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A220">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B220" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C220" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D220">
-        <v>311991</v>
+        <v>1399</v>
       </c>
       <c r="E220" t="s">
-        <v>156</v>
-[...2 lines deleted...]
-    <row r="221" spans="1:5" x14ac:dyDescent="0.25">
+        <v>247</v>
+      </c>
+      <c r="F220">
+        <v>313220</v>
+      </c>
+      <c r="G220" t="s">
+        <v>248</v>
+      </c>
+    </row>
+    <row r="221" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A221">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B221" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C221" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D221">
-        <v>311999</v>
+        <v>1399</v>
       </c>
       <c r="E221" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-    <row r="222" spans="1:5" x14ac:dyDescent="0.25">
+        <v>247</v>
+      </c>
+      <c r="F221">
+        <v>313230</v>
+      </c>
+      <c r="G221" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="222" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A222">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B222" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C222" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D222">
-        <v>312111</v>
+        <v>1391</v>
       </c>
       <c r="E222" t="s">
-        <v>158</v>
-[...2 lines deleted...]
-    <row r="223" spans="1:5" x14ac:dyDescent="0.25">
+        <v>250</v>
+      </c>
+      <c r="F222">
+        <v>313240</v>
+      </c>
+      <c r="G222" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="223" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A223">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B223" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C223" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D223">
-        <v>312112</v>
+        <v>1399</v>
       </c>
       <c r="E223" t="s">
-        <v>159</v>
-[...2 lines deleted...]
-    <row r="224" spans="1:5" x14ac:dyDescent="0.25">
+        <v>247</v>
+      </c>
+      <c r="F223">
+        <v>313240</v>
+      </c>
+      <c r="G223" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="224" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A224">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B224" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C224" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D224">
-        <v>312120</v>
+        <v>1420</v>
       </c>
       <c r="E224" t="s">
-        <v>160</v>
-[...2 lines deleted...]
-    <row r="225" spans="1:5" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+      <c r="F224">
+        <v>313240</v>
+      </c>
+      <c r="G224" t="s">
+        <v>251</v>
+      </c>
+    </row>
+    <row r="225" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A225">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B225" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C225" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D225">
-        <v>312130</v>
+        <v>1311</v>
       </c>
       <c r="E225" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-    <row r="226" spans="1:5" x14ac:dyDescent="0.25">
+        <v>242</v>
+      </c>
+      <c r="F225">
+        <v>313310</v>
+      </c>
+      <c r="G225" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="226" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A226">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B226" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C226" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D226">
-        <v>312140</v>
+        <v>1313</v>
       </c>
       <c r="E226" t="s">
-        <v>162</v>
-[...2 lines deleted...]
-    <row r="227" spans="1:5" x14ac:dyDescent="0.25">
+        <v>253</v>
+      </c>
+      <c r="F226">
+        <v>313310</v>
+      </c>
+      <c r="G226" t="s">
+        <v>252</v>
+      </c>
+    </row>
+    <row r="227" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A227">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B227" t="s">
-        <v>115</v>
+        <v>240</v>
       </c>
       <c r="C227" t="s">
-        <v>116</v>
+        <v>241</v>
       </c>
       <c r="D227">
-        <v>312230</v>
+        <v>1313</v>
       </c>
       <c r="E227" t="s">
-        <v>163</v>
-[...2 lines deleted...]
-    <row r="228" spans="1:5" x14ac:dyDescent="0.25">
+        <v>253</v>
+      </c>
+      <c r="F227">
+        <v>313320</v>
+      </c>
+      <c r="G227" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="228" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A228">
         <v>10</v>
       </c>
       <c r="B228" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C228" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D228">
-        <v>313110</v>
+        <v>1393</v>
       </c>
       <c r="E228" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-    <row r="229" spans="1:5" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+      <c r="F228">
+        <v>314110</v>
+      </c>
+      <c r="G228" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="229" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A229">
         <v>10</v>
       </c>
       <c r="B229" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C229" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D229">
-        <v>313210</v>
+        <v>1392</v>
       </c>
       <c r="E229" t="s">
-        <v>167</v>
-[...2 lines deleted...]
-    <row r="230" spans="1:5" x14ac:dyDescent="0.25">
+        <v>257</v>
+      </c>
+      <c r="F229">
+        <v>314120</v>
+      </c>
+      <c r="G229" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="230" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A230">
         <v>10</v>
       </c>
       <c r="B230" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C230" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D230">
-        <v>313220</v>
+        <v>1392</v>
       </c>
       <c r="E230" t="s">
-        <v>168</v>
-[...2 lines deleted...]
-    <row r="231" spans="1:5" x14ac:dyDescent="0.25">
+        <v>257</v>
+      </c>
+      <c r="F230">
+        <v>314910</v>
+      </c>
+      <c r="G230" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="231" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A231">
         <v>10</v>
       </c>
       <c r="B231" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C231" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D231">
-        <v>313230</v>
+        <v>1512</v>
       </c>
       <c r="E231" t="s">
-        <v>169</v>
-[...2 lines deleted...]
-    <row r="232" spans="1:5" x14ac:dyDescent="0.25">
+        <v>260</v>
+      </c>
+      <c r="F231">
+        <v>314910</v>
+      </c>
+      <c r="G231" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="232" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A232">
         <v>10</v>
       </c>
       <c r="B232" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C232" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D232">
-        <v>313240</v>
+        <v>1394</v>
       </c>
       <c r="E232" t="s">
-        <v>170</v>
-[...2 lines deleted...]
-    <row r="233" spans="1:5" x14ac:dyDescent="0.25">
+        <v>261</v>
+      </c>
+      <c r="F232">
+        <v>314994</v>
+      </c>
+      <c r="G232" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="233" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A233">
         <v>10</v>
       </c>
       <c r="B233" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C233" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D233">
-        <v>313310</v>
+        <v>1399</v>
       </c>
       <c r="E233" t="s">
-        <v>171</v>
-[...2 lines deleted...]
-    <row r="234" spans="1:5" x14ac:dyDescent="0.25">
+        <v>247</v>
+      </c>
+      <c r="F233">
+        <v>314994</v>
+      </c>
+      <c r="G233" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="234" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A234">
         <v>10</v>
       </c>
       <c r="B234" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C234" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D234">
-        <v>313320</v>
+        <v>1311</v>
       </c>
       <c r="E234" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-    <row r="235" spans="1:5" x14ac:dyDescent="0.25">
+        <v>242</v>
+      </c>
+      <c r="F234">
+        <v>314999</v>
+      </c>
+      <c r="G234" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="235" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A235">
         <v>10</v>
       </c>
       <c r="B235" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C235" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D235">
-        <v>314110</v>
+        <v>1313</v>
       </c>
       <c r="E235" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-    <row r="236" spans="1:5" x14ac:dyDescent="0.25">
+        <v>253</v>
+      </c>
+      <c r="F235">
+        <v>314999</v>
+      </c>
+      <c r="G235" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="236" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A236">
         <v>10</v>
       </c>
       <c r="B236" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C236" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D236">
-        <v>314120</v>
+        <v>1392</v>
       </c>
       <c r="E236" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-    <row r="237" spans="1:5" x14ac:dyDescent="0.25">
+        <v>257</v>
+      </c>
+      <c r="F236">
+        <v>314999</v>
+      </c>
+      <c r="G236" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="237" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A237">
         <v>10</v>
       </c>
       <c r="B237" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C237" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D237">
-        <v>314910</v>
+        <v>1393</v>
       </c>
       <c r="E237" t="s">
-        <v>175</v>
-[...2 lines deleted...]
-    <row r="238" spans="1:5" x14ac:dyDescent="0.25">
+        <v>255</v>
+      </c>
+      <c r="F237">
+        <v>314999</v>
+      </c>
+      <c r="G237" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="238" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A238">
         <v>10</v>
       </c>
       <c r="B238" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C238" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D238">
-        <v>314994</v>
+        <v>1394</v>
       </c>
       <c r="E238" t="s">
-        <v>176</v>
-[...2 lines deleted...]
-    <row r="239" spans="1:5" x14ac:dyDescent="0.25">
+        <v>261</v>
+      </c>
+      <c r="F238">
+        <v>314999</v>
+      </c>
+      <c r="G238" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="239" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A239">
         <v>10</v>
       </c>
       <c r="B239" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C239" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D239">
+        <v>1399</v>
+      </c>
+      <c r="E239" t="s">
+        <v>247</v>
+      </c>
+      <c r="F239">
         <v>314999</v>
       </c>
-      <c r="E239" t="s">
-[...3 lines deleted...]
-    <row r="240" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G239" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="240" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A240">
         <v>10</v>
       </c>
       <c r="B240" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C240" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D240">
-        <v>315110</v>
+        <v>1410</v>
       </c>
       <c r="E240" t="s">
-        <v>178</v>
-[...2 lines deleted...]
-    <row r="241" spans="1:5" x14ac:dyDescent="0.25">
+        <v>264</v>
+      </c>
+      <c r="F240">
+        <v>314999</v>
+      </c>
+      <c r="G240" t="s">
+        <v>263</v>
+      </c>
+    </row>
+    <row r="241" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A241">
         <v>10</v>
       </c>
       <c r="B241" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C241" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D241">
-        <v>315190</v>
+        <v>1430</v>
       </c>
       <c r="E241" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-    <row r="242" spans="1:5" x14ac:dyDescent="0.25">
+        <v>265</v>
+      </c>
+      <c r="F241">
+        <v>315110</v>
+      </c>
+      <c r="G241" t="s">
+        <v>266</v>
+      </c>
+    </row>
+    <row r="242" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A242">
         <v>10</v>
       </c>
       <c r="B242" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C242" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D242">
-        <v>315210</v>
+        <v>1430</v>
       </c>
       <c r="E242" t="s">
-        <v>180</v>
-[...2 lines deleted...]
-    <row r="243" spans="1:5" x14ac:dyDescent="0.25">
+        <v>265</v>
+      </c>
+      <c r="F242">
+        <v>315190</v>
+      </c>
+      <c r="G242" t="s">
+        <v>267</v>
+      </c>
+    </row>
+    <row r="243" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A243">
         <v>10</v>
       </c>
       <c r="B243" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C243" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D243">
-        <v>315220</v>
+        <v>1410</v>
       </c>
       <c r="E243" t="s">
-        <v>181</v>
-[...2 lines deleted...]
-    <row r="244" spans="1:5" x14ac:dyDescent="0.25">
+        <v>264</v>
+      </c>
+      <c r="F243">
+        <v>315210</v>
+      </c>
+      <c r="G243" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="244" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A244">
         <v>10</v>
       </c>
       <c r="B244" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C244" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D244">
-        <v>315240</v>
+        <v>1420</v>
       </c>
       <c r="E244" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-    <row r="245" spans="1:5" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+      <c r="F244">
+        <v>315210</v>
+      </c>
+      <c r="G244" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="245" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A245">
         <v>10</v>
       </c>
       <c r="B245" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C245" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D245">
-        <v>315280</v>
+        <v>1410</v>
       </c>
       <c r="E245" t="s">
-        <v>183</v>
-[...2 lines deleted...]
-    <row r="246" spans="1:5" x14ac:dyDescent="0.25">
+        <v>264</v>
+      </c>
+      <c r="F245">
+        <v>315220</v>
+      </c>
+      <c r="G245" t="s">
+        <v>269</v>
+      </c>
+    </row>
+    <row r="246" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A246">
         <v>10</v>
       </c>
       <c r="B246" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C246" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D246">
-        <v>315990</v>
+        <v>1410</v>
       </c>
       <c r="E246" t="s">
-        <v>184</v>
-[...2 lines deleted...]
-    <row r="247" spans="1:5" x14ac:dyDescent="0.25">
+        <v>264</v>
+      </c>
+      <c r="F246">
+        <v>315240</v>
+      </c>
+      <c r="G246" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="247" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A247">
         <v>10</v>
       </c>
       <c r="B247" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C247" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D247">
-        <v>316110</v>
+        <v>1420</v>
       </c>
       <c r="E247" t="s">
-        <v>185</v>
-[...2 lines deleted...]
-    <row r="248" spans="1:5" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+      <c r="F247">
+        <v>315240</v>
+      </c>
+      <c r="G247" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="248" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A248">
         <v>10</v>
       </c>
       <c r="B248" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C248" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D248">
-        <v>316210</v>
+        <v>1410</v>
       </c>
       <c r="E248" t="s">
-        <v>186</v>
-[...2 lines deleted...]
-    <row r="249" spans="1:5" x14ac:dyDescent="0.25">
+        <v>264</v>
+      </c>
+      <c r="F248">
+        <v>315280</v>
+      </c>
+      <c r="G248" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="249" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A249">
         <v>10</v>
       </c>
       <c r="B249" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C249" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D249">
-        <v>316992</v>
+        <v>1420</v>
       </c>
       <c r="E249" t="s">
-        <v>187</v>
-[...2 lines deleted...]
-    <row r="250" spans="1:5" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+      <c r="F249">
+        <v>315280</v>
+      </c>
+      <c r="G249" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="250" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A250">
         <v>10</v>
       </c>
       <c r="B250" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C250" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D250">
-        <v>316998</v>
+        <v>1399</v>
       </c>
       <c r="E250" t="s">
-        <v>188</v>
-[...2 lines deleted...]
-    <row r="251" spans="1:5" x14ac:dyDescent="0.25">
+        <v>247</v>
+      </c>
+      <c r="F250">
+        <v>315990</v>
+      </c>
+      <c r="G250" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="251" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A251">
         <v>10</v>
       </c>
       <c r="B251" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C251" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D251">
-        <v>322220</v>
+        <v>1410</v>
       </c>
       <c r="E251" t="s">
-        <v>189</v>
-[...2 lines deleted...]
-    <row r="252" spans="1:5" x14ac:dyDescent="0.25">
+        <v>264</v>
+      </c>
+      <c r="F251">
+        <v>315990</v>
+      </c>
+      <c r="G251" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="252" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A252">
         <v>10</v>
       </c>
       <c r="B252" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C252" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D252">
-        <v>323113</v>
+        <v>1420</v>
       </c>
       <c r="E252" t="s">
-        <v>190</v>
-[...2 lines deleted...]
-    <row r="253" spans="1:5" x14ac:dyDescent="0.25">
+        <v>246</v>
+      </c>
+      <c r="F252">
+        <v>315990</v>
+      </c>
+      <c r="G252" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="253" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A253">
         <v>10</v>
       </c>
       <c r="B253" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C253" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D253">
-        <v>335129</v>
+        <v>1511</v>
       </c>
       <c r="E253" t="s">
-        <v>191</v>
-[...2 lines deleted...]
-    <row r="254" spans="1:5" x14ac:dyDescent="0.25">
+        <v>273</v>
+      </c>
+      <c r="F253">
+        <v>316110</v>
+      </c>
+      <c r="G253" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="254" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A254">
         <v>10</v>
       </c>
       <c r="B254" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C254" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D254">
-        <v>336360</v>
+        <v>1520</v>
       </c>
       <c r="E254" t="s">
-        <v>192</v>
-[...2 lines deleted...]
-    <row r="255" spans="1:5" x14ac:dyDescent="0.25">
+        <v>275</v>
+      </c>
+      <c r="F254">
+        <v>316210</v>
+      </c>
+      <c r="G254" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="255" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A255">
         <v>10</v>
       </c>
       <c r="B255" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C255" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D255">
-        <v>337920</v>
+        <v>1512</v>
       </c>
       <c r="E255" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="256" spans="1:5" x14ac:dyDescent="0.25">
+        <v>260</v>
+      </c>
+      <c r="F255">
+        <v>316992</v>
+      </c>
+      <c r="G255" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="256" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A256">
         <v>10</v>
       </c>
       <c r="B256" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C256" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D256">
-        <v>339940</v>
+        <v>1410</v>
       </c>
       <c r="E256" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="257" spans="1:5" x14ac:dyDescent="0.25">
+        <v>264</v>
+      </c>
+      <c r="F256">
+        <v>316998</v>
+      </c>
+      <c r="G256" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="257" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A257">
         <v>10</v>
       </c>
       <c r="B257" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C257" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D257">
-        <v>339991</v>
+        <v>1512</v>
       </c>
       <c r="E257" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="258" spans="1:5" x14ac:dyDescent="0.25">
+        <v>260</v>
+      </c>
+      <c r="F257">
+        <v>316998</v>
+      </c>
+      <c r="G257" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="258" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A258">
         <v>10</v>
       </c>
       <c r="B258" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C258" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D258">
-        <v>339999</v>
+        <v>1520</v>
       </c>
       <c r="E258" t="s">
-        <v>196</v>
-[...2 lines deleted...]
-    <row r="259" spans="1:5" x14ac:dyDescent="0.25">
+        <v>275</v>
+      </c>
+      <c r="F258">
+        <v>316998</v>
+      </c>
+      <c r="G258" t="s">
+        <v>278</v>
+      </c>
+    </row>
+    <row r="259" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A259">
         <v>10</v>
       </c>
       <c r="B259" t="s">
-        <v>164</v>
+        <v>240</v>
       </c>
       <c r="C259" t="s">
-        <v>165</v>
+        <v>241</v>
       </c>
       <c r="D259">
+        <v>1399</v>
+      </c>
+      <c r="E259" t="s">
+        <v>247</v>
+      </c>
+      <c r="F259">
+        <v>322220</v>
+      </c>
+      <c r="G259" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A260">
+        <v>10</v>
+      </c>
+      <c r="B260" t="s">
+        <v>240</v>
+      </c>
+      <c r="C260" t="s">
+        <v>241</v>
+      </c>
+      <c r="D260">
+        <v>1313</v>
+      </c>
+      <c r="E260" t="s">
+        <v>253</v>
+      </c>
+      <c r="F260">
+        <v>323113</v>
+      </c>
+      <c r="G260" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A261">
+        <v>10</v>
+      </c>
+      <c r="B261" t="s">
+        <v>240</v>
+      </c>
+      <c r="C261" t="s">
+        <v>241</v>
+      </c>
+      <c r="D261">
+        <v>1399</v>
+      </c>
+      <c r="E261" t="s">
+        <v>247</v>
+      </c>
+      <c r="F261">
+        <v>335129</v>
+      </c>
+      <c r="G261" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A262">
+        <v>10</v>
+      </c>
+      <c r="B262" t="s">
+        <v>240</v>
+      </c>
+      <c r="C262" t="s">
+        <v>241</v>
+      </c>
+      <c r="D262">
+        <v>1392</v>
+      </c>
+      <c r="E262" t="s">
+        <v>257</v>
+      </c>
+      <c r="F262">
+        <v>336360</v>
+      </c>
+      <c r="G262" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A263">
+        <v>10</v>
+      </c>
+      <c r="B263" t="s">
+        <v>240</v>
+      </c>
+      <c r="C263" t="s">
+        <v>241</v>
+      </c>
+      <c r="D263">
+        <v>1399</v>
+      </c>
+      <c r="E263" t="s">
+        <v>247</v>
+      </c>
+      <c r="F263">
+        <v>336360</v>
+      </c>
+      <c r="G263" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A264">
+        <v>10</v>
+      </c>
+      <c r="B264" t="s">
+        <v>240</v>
+      </c>
+      <c r="C264" t="s">
+        <v>241</v>
+      </c>
+      <c r="D264">
+        <v>1392</v>
+      </c>
+      <c r="E264" t="s">
+        <v>257</v>
+      </c>
+      <c r="F264">
+        <v>337920</v>
+      </c>
+      <c r="G264" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A265">
+        <v>10</v>
+      </c>
+      <c r="B265" t="s">
+        <v>240</v>
+      </c>
+      <c r="C265" t="s">
+        <v>241</v>
+      </c>
+      <c r="D265">
+        <v>1399</v>
+      </c>
+      <c r="E265" t="s">
+        <v>247</v>
+      </c>
+      <c r="F265">
+        <v>339940</v>
+      </c>
+      <c r="G265" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A266">
+        <v>10</v>
+      </c>
+      <c r="B266" t="s">
+        <v>240</v>
+      </c>
+      <c r="C266" t="s">
+        <v>241</v>
+      </c>
+      <c r="D266">
+        <v>1399</v>
+      </c>
+      <c r="E266" t="s">
+        <v>247</v>
+      </c>
+      <c r="F266">
+        <v>339991</v>
+      </c>
+      <c r="G266" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A267">
+        <v>10</v>
+      </c>
+      <c r="B267" t="s">
+        <v>240</v>
+      </c>
+      <c r="C267" t="s">
+        <v>241</v>
+      </c>
+      <c r="D267">
+        <v>1512</v>
+      </c>
+      <c r="E267" t="s">
+        <v>260</v>
+      </c>
+      <c r="F267">
+        <v>339991</v>
+      </c>
+      <c r="G267" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A268">
+        <v>10</v>
+      </c>
+      <c r="B268" t="s">
+        <v>240</v>
+      </c>
+      <c r="C268" t="s">
+        <v>241</v>
+      </c>
+      <c r="D268">
+        <v>1410</v>
+      </c>
+      <c r="E268" t="s">
+        <v>264</v>
+      </c>
+      <c r="F268">
+        <v>339999</v>
+      </c>
+      <c r="G268" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A269">
+        <v>10</v>
+      </c>
+      <c r="B269" t="s">
+        <v>240</v>
+      </c>
+      <c r="C269" t="s">
+        <v>241</v>
+      </c>
+      <c r="D269">
+        <v>1313</v>
+      </c>
+      <c r="E269" t="s">
+        <v>253</v>
+      </c>
+      <c r="F269">
         <v>561990</v>
       </c>
-      <c r="E259" t="s">
-[...173 lines deleted...]
-    <row r="270" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G269" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="270" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A270">
         <v>11</v>
       </c>
       <c r="B270" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C270" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D270">
-        <v>321918</v>
+        <v>1610</v>
       </c>
       <c r="E270" t="s">
-        <v>209</v>
-[...2 lines deleted...]
-    <row r="271" spans="1:5" x14ac:dyDescent="0.25">
+        <v>290</v>
+      </c>
+      <c r="F270">
+        <v>113310</v>
+      </c>
+      <c r="G270" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="271" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A271">
         <v>11</v>
       </c>
       <c r="B271" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C271" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D271">
-        <v>321920</v>
+        <v>1610</v>
       </c>
       <c r="E271" t="s">
-        <v>210</v>
-[...2 lines deleted...]
-    <row r="272" spans="1:5" x14ac:dyDescent="0.25">
+        <v>290</v>
+      </c>
+      <c r="F271">
+        <v>321113</v>
+      </c>
+      <c r="G271" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="272" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A272">
         <v>11</v>
       </c>
       <c r="B272" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C272" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D272">
-        <v>321991</v>
+        <v>1622</v>
       </c>
       <c r="E272" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-    <row r="273" spans="1:5" x14ac:dyDescent="0.25">
+        <v>292</v>
+      </c>
+      <c r="F272">
+        <v>321113</v>
+      </c>
+      <c r="G272" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="273" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A273">
         <v>11</v>
       </c>
       <c r="B273" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C273" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D273">
-        <v>321992</v>
+        <v>1610</v>
       </c>
       <c r="E273" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-    <row r="274" spans="1:5" x14ac:dyDescent="0.25">
+        <v>290</v>
+      </c>
+      <c r="F273">
+        <v>321114</v>
+      </c>
+      <c r="G273" t="s">
+        <v>293</v>
+      </c>
+    </row>
+    <row r="274" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A274">
         <v>11</v>
       </c>
       <c r="B274" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C274" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D274">
-        <v>321999</v>
+        <v>1621</v>
       </c>
       <c r="E274" t="s">
-        <v>213</v>
-[...2 lines deleted...]
-    <row r="275" spans="1:5" x14ac:dyDescent="0.25">
+        <v>294</v>
+      </c>
+      <c r="F274">
+        <v>321211</v>
+      </c>
+      <c r="G274" t="s">
+        <v>295</v>
+      </c>
+    </row>
+    <row r="275" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A275">
         <v>11</v>
       </c>
       <c r="B275" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C275" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D275">
-        <v>324199</v>
+        <v>1621</v>
       </c>
       <c r="E275" t="s">
-        <v>214</v>
-[...2 lines deleted...]
-    <row r="276" spans="1:5" x14ac:dyDescent="0.25">
+        <v>294</v>
+      </c>
+      <c r="F275">
+        <v>321212</v>
+      </c>
+      <c r="G275" t="s">
+        <v>296</v>
+      </c>
+    </row>
+    <row r="276" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A276">
         <v>11</v>
       </c>
       <c r="B276" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C276" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D276">
-        <v>337215</v>
+        <v>1621</v>
       </c>
       <c r="E276" t="s">
-        <v>215</v>
-[...2 lines deleted...]
-    <row r="277" spans="1:5" x14ac:dyDescent="0.25">
+        <v>294</v>
+      </c>
+      <c r="F276">
+        <v>321213</v>
+      </c>
+      <c r="G276" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="277" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A277">
         <v>11</v>
       </c>
       <c r="B277" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C277" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D277">
-        <v>337920</v>
+        <v>1622</v>
       </c>
       <c r="E277" t="s">
-        <v>193</v>
-[...2 lines deleted...]
-    <row r="278" spans="1:5" x14ac:dyDescent="0.25">
+        <v>292</v>
+      </c>
+      <c r="F277">
+        <v>321213</v>
+      </c>
+      <c r="G277" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="278" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A278">
         <v>11</v>
       </c>
       <c r="B278" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C278" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D278">
-        <v>339940</v>
+        <v>1622</v>
       </c>
       <c r="E278" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="279" spans="1:5" x14ac:dyDescent="0.25">
+        <v>292</v>
+      </c>
+      <c r="F278">
+        <v>321214</v>
+      </c>
+      <c r="G278" t="s">
+        <v>298</v>
+      </c>
+    </row>
+    <row r="279" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A279">
         <v>11</v>
       </c>
       <c r="B279" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C279" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D279">
-        <v>339950</v>
+        <v>1621</v>
       </c>
       <c r="E279" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="280" spans="1:5" x14ac:dyDescent="0.25">
+        <v>294</v>
+      </c>
+      <c r="F279">
+        <v>321219</v>
+      </c>
+      <c r="G279" t="s">
+        <v>299</v>
+      </c>
+    </row>
+    <row r="280" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A280">
         <v>11</v>
       </c>
       <c r="B280" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C280" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D280">
-        <v>339991</v>
+        <v>1622</v>
       </c>
       <c r="E280" t="s">
-        <v>195</v>
-[...2 lines deleted...]
-    <row r="281" spans="1:5" x14ac:dyDescent="0.25">
+        <v>292</v>
+      </c>
+      <c r="F280">
+        <v>321911</v>
+      </c>
+      <c r="G280" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="281" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A281">
         <v>11</v>
       </c>
       <c r="B281" t="s">
-        <v>198</v>
+        <v>288</v>
       </c>
       <c r="C281" t="s">
-        <v>199</v>
+        <v>289</v>
       </c>
       <c r="D281">
+        <v>1610</v>
+      </c>
+      <c r="E281" t="s">
+        <v>290</v>
+      </c>
+      <c r="F281">
+        <v>321912</v>
+      </c>
+      <c r="G281" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="282" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A282">
+        <v>11</v>
+      </c>
+      <c r="B282" t="s">
+        <v>288</v>
+      </c>
+      <c r="C282" t="s">
+        <v>289</v>
+      </c>
+      <c r="D282">
+        <v>1622</v>
+      </c>
+      <c r="E282" t="s">
+        <v>292</v>
+      </c>
+      <c r="F282">
+        <v>321912</v>
+      </c>
+      <c r="G282" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A283">
+        <v>11</v>
+      </c>
+      <c r="B283" t="s">
+        <v>288</v>
+      </c>
+      <c r="C283" t="s">
+        <v>289</v>
+      </c>
+      <c r="D283">
+        <v>1629</v>
+      </c>
+      <c r="E283" t="s">
+        <v>302</v>
+      </c>
+      <c r="F283">
+        <v>321912</v>
+      </c>
+      <c r="G283" t="s">
+        <v>301</v>
+      </c>
+    </row>
+    <row r="284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A284">
+        <v>11</v>
+      </c>
+      <c r="B284" t="s">
+        <v>288</v>
+      </c>
+      <c r="C284" t="s">
+        <v>289</v>
+      </c>
+      <c r="D284">
+        <v>1610</v>
+      </c>
+      <c r="E284" t="s">
+        <v>290</v>
+      </c>
+      <c r="F284">
+        <v>321918</v>
+      </c>
+      <c r="G284" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A285">
+        <v>11</v>
+      </c>
+      <c r="B285" t="s">
+        <v>288</v>
+      </c>
+      <c r="C285" t="s">
+        <v>289</v>
+      </c>
+      <c r="D285">
+        <v>1622</v>
+      </c>
+      <c r="E285" t="s">
+        <v>292</v>
+      </c>
+      <c r="F285">
+        <v>321918</v>
+      </c>
+      <c r="G285" t="s">
+        <v>303</v>
+      </c>
+    </row>
+    <row r="286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A286">
+        <v>11</v>
+      </c>
+      <c r="B286" t="s">
+        <v>288</v>
+      </c>
+      <c r="C286" t="s">
+        <v>289</v>
+      </c>
+      <c r="D286">
+        <v>1623</v>
+      </c>
+      <c r="E286" t="s">
+        <v>304</v>
+      </c>
+      <c r="F286">
+        <v>321920</v>
+      </c>
+      <c r="G286" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A287">
+        <v>11</v>
+      </c>
+      <c r="B287" t="s">
+        <v>288</v>
+      </c>
+      <c r="C287" t="s">
+        <v>289</v>
+      </c>
+      <c r="D287">
+        <v>1629</v>
+      </c>
+      <c r="E287" t="s">
+        <v>302</v>
+      </c>
+      <c r="F287">
+        <v>321920</v>
+      </c>
+      <c r="G287" t="s">
+        <v>305</v>
+      </c>
+    </row>
+    <row r="288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A288">
+        <v>11</v>
+      </c>
+      <c r="B288" t="s">
+        <v>288</v>
+      </c>
+      <c r="C288" t="s">
+        <v>289</v>
+      </c>
+      <c r="D288">
+        <v>1622</v>
+      </c>
+      <c r="E288" t="s">
+        <v>292</v>
+      </c>
+      <c r="F288">
+        <v>321991</v>
+      </c>
+      <c r="G288" t="s">
+        <v>306</v>
+      </c>
+    </row>
+    <row r="289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A289">
+        <v>11</v>
+      </c>
+      <c r="B289" t="s">
+        <v>288</v>
+      </c>
+      <c r="C289" t="s">
+        <v>289</v>
+      </c>
+      <c r="D289">
+        <v>1622</v>
+      </c>
+      <c r="E289" t="s">
+        <v>292</v>
+      </c>
+      <c r="F289">
+        <v>321992</v>
+      </c>
+      <c r="G289" t="s">
+        <v>307</v>
+      </c>
+    </row>
+    <row r="290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A290">
+        <v>11</v>
+      </c>
+      <c r="B290" t="s">
+        <v>288</v>
+      </c>
+      <c r="C290" t="s">
+        <v>289</v>
+      </c>
+      <c r="D290">
+        <v>1610</v>
+      </c>
+      <c r="E290" t="s">
+        <v>290</v>
+      </c>
+      <c r="F290">
+        <v>321999</v>
+      </c>
+      <c r="G290" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A291">
+        <v>11</v>
+      </c>
+      <c r="B291" t="s">
+        <v>288</v>
+      </c>
+      <c r="C291" t="s">
+        <v>289</v>
+      </c>
+      <c r="D291">
+        <v>1623</v>
+      </c>
+      <c r="E291" t="s">
+        <v>304</v>
+      </c>
+      <c r="F291">
+        <v>321999</v>
+      </c>
+      <c r="G291" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A292">
+        <v>11</v>
+      </c>
+      <c r="B292" t="s">
+        <v>288</v>
+      </c>
+      <c r="C292" t="s">
+        <v>289</v>
+      </c>
+      <c r="D292">
+        <v>1629</v>
+      </c>
+      <c r="E292" t="s">
+        <v>302</v>
+      </c>
+      <c r="F292">
+        <v>321999</v>
+      </c>
+      <c r="G292" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A293">
+        <v>11</v>
+      </c>
+      <c r="B293" t="s">
+        <v>288</v>
+      </c>
+      <c r="C293" t="s">
+        <v>289</v>
+      </c>
+      <c r="D293">
+        <v>1629</v>
+      </c>
+      <c r="E293" t="s">
+        <v>302</v>
+      </c>
+      <c r="F293">
+        <v>324199</v>
+      </c>
+      <c r="G293" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A294">
+        <v>11</v>
+      </c>
+      <c r="B294" t="s">
+        <v>288</v>
+      </c>
+      <c r="C294" t="s">
+        <v>289</v>
+      </c>
+      <c r="D294">
+        <v>1622</v>
+      </c>
+      <c r="E294" t="s">
+        <v>292</v>
+      </c>
+      <c r="F294">
+        <v>337215</v>
+      </c>
+      <c r="G294" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A295">
+        <v>11</v>
+      </c>
+      <c r="B295" t="s">
+        <v>288</v>
+      </c>
+      <c r="C295" t="s">
+        <v>289</v>
+      </c>
+      <c r="D295">
+        <v>1629</v>
+      </c>
+      <c r="E295" t="s">
+        <v>302</v>
+      </c>
+      <c r="F295">
+        <v>337920</v>
+      </c>
+      <c r="G295" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A296">
+        <v>11</v>
+      </c>
+      <c r="B296" t="s">
+        <v>288</v>
+      </c>
+      <c r="C296" t="s">
+        <v>289</v>
+      </c>
+      <c r="D296">
+        <v>1629</v>
+      </c>
+      <c r="E296" t="s">
+        <v>302</v>
+      </c>
+      <c r="F296">
+        <v>339940</v>
+      </c>
+      <c r="G296" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A297">
+        <v>11</v>
+      </c>
+      <c r="B297" t="s">
+        <v>288</v>
+      </c>
+      <c r="C297" t="s">
+        <v>289</v>
+      </c>
+      <c r="D297">
+        <v>1629</v>
+      </c>
+      <c r="E297" t="s">
+        <v>302</v>
+      </c>
+      <c r="F297">
+        <v>339950</v>
+      </c>
+      <c r="G297" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A298">
+        <v>11</v>
+      </c>
+      <c r="B298" t="s">
+        <v>288</v>
+      </c>
+      <c r="C298" t="s">
+        <v>289</v>
+      </c>
+      <c r="D298">
+        <v>1629</v>
+      </c>
+      <c r="E298" t="s">
+        <v>302</v>
+      </c>
+      <c r="F298">
+        <v>339991</v>
+      </c>
+      <c r="G298" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A299">
+        <v>11</v>
+      </c>
+      <c r="B299" t="s">
+        <v>288</v>
+      </c>
+      <c r="C299" t="s">
+        <v>289</v>
+      </c>
+      <c r="D299">
+        <v>1629</v>
+      </c>
+      <c r="E299" t="s">
+        <v>302</v>
+      </c>
+      <c r="F299">
         <v>339999</v>
       </c>
-      <c r="E281" t="s">
-[...309 lines deleted...]
-    <row r="300" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G299" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="300" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A300">
         <v>12</v>
       </c>
       <c r="B300" t="s">
-        <v>217</v>
+        <v>312</v>
       </c>
       <c r="C300" t="s">
-        <v>218</v>
+        <v>313</v>
       </c>
       <c r="D300">
-        <v>339950</v>
+        <v>1701</v>
       </c>
       <c r="E300" t="s">
-        <v>216</v>
-[...2 lines deleted...]
-    <row r="301" spans="1:5" x14ac:dyDescent="0.25">
+        <v>314</v>
+      </c>
+      <c r="F300">
+        <v>322110</v>
+      </c>
+      <c r="G300" t="s">
+        <v>315</v>
+      </c>
+    </row>
+    <row r="301" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A301">
         <v>12</v>
       </c>
       <c r="B301" t="s">
-        <v>217</v>
+        <v>312</v>
       </c>
       <c r="C301" t="s">
-        <v>218</v>
+        <v>313</v>
       </c>
       <c r="D301">
+        <v>1701</v>
+      </c>
+      <c r="E301" t="s">
+        <v>314</v>
+      </c>
+      <c r="F301">
+        <v>322121</v>
+      </c>
+      <c r="G301" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A302">
+        <v>12</v>
+      </c>
+      <c r="B302" t="s">
+        <v>312</v>
+      </c>
+      <c r="C302" t="s">
+        <v>313</v>
+      </c>
+      <c r="D302">
+        <v>1702</v>
+      </c>
+      <c r="E302" t="s">
+        <v>317</v>
+      </c>
+      <c r="F302">
+        <v>322121</v>
+      </c>
+      <c r="G302" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A303">
+        <v>12</v>
+      </c>
+      <c r="B303" t="s">
+        <v>312</v>
+      </c>
+      <c r="C303" t="s">
+        <v>313</v>
+      </c>
+      <c r="D303">
+        <v>1709</v>
+      </c>
+      <c r="E303" t="s">
+        <v>318</v>
+      </c>
+      <c r="F303">
+        <v>322121</v>
+      </c>
+      <c r="G303" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A304">
+        <v>12</v>
+      </c>
+      <c r="B304" t="s">
+        <v>312</v>
+      </c>
+      <c r="C304" t="s">
+        <v>313</v>
+      </c>
+      <c r="D304">
+        <v>1701</v>
+      </c>
+      <c r="E304" t="s">
+        <v>314</v>
+      </c>
+      <c r="F304">
+        <v>322122</v>
+      </c>
+      <c r="G304" t="s">
+        <v>319</v>
+      </c>
+    </row>
+    <row r="305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A305">
+        <v>12</v>
+      </c>
+      <c r="B305" t="s">
+        <v>312</v>
+      </c>
+      <c r="C305" t="s">
+        <v>313</v>
+      </c>
+      <c r="D305">
+        <v>1701</v>
+      </c>
+      <c r="E305" t="s">
+        <v>314</v>
+      </c>
+      <c r="F305">
+        <v>322130</v>
+      </c>
+      <c r="G305" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A306">
+        <v>12</v>
+      </c>
+      <c r="B306" t="s">
+        <v>312</v>
+      </c>
+      <c r="C306" t="s">
+        <v>313</v>
+      </c>
+      <c r="D306">
+        <v>1702</v>
+      </c>
+      <c r="E306" t="s">
+        <v>317</v>
+      </c>
+      <c r="F306">
+        <v>322130</v>
+      </c>
+      <c r="G306" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A307">
+        <v>12</v>
+      </c>
+      <c r="B307" t="s">
+        <v>312</v>
+      </c>
+      <c r="C307" t="s">
+        <v>313</v>
+      </c>
+      <c r="D307">
+        <v>1709</v>
+      </c>
+      <c r="E307" t="s">
+        <v>318</v>
+      </c>
+      <c r="F307">
+        <v>322130</v>
+      </c>
+      <c r="G307" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A308">
+        <v>12</v>
+      </c>
+      <c r="B308" t="s">
+        <v>312</v>
+      </c>
+      <c r="C308" t="s">
+        <v>313</v>
+      </c>
+      <c r="D308">
+        <v>1702</v>
+      </c>
+      <c r="E308" t="s">
+        <v>317</v>
+      </c>
+      <c r="F308">
+        <v>322211</v>
+      </c>
+      <c r="G308" t="s">
+        <v>321</v>
+      </c>
+    </row>
+    <row r="309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A309">
+        <v>12</v>
+      </c>
+      <c r="B309" t="s">
+        <v>312</v>
+      </c>
+      <c r="C309" t="s">
+        <v>313</v>
+      </c>
+      <c r="D309">
+        <v>1702</v>
+      </c>
+      <c r="E309" t="s">
+        <v>317</v>
+      </c>
+      <c r="F309">
+        <v>322212</v>
+      </c>
+      <c r="G309" t="s">
+        <v>322</v>
+      </c>
+    </row>
+    <row r="310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A310">
+        <v>12</v>
+      </c>
+      <c r="B310" t="s">
+        <v>312</v>
+      </c>
+      <c r="C310" t="s">
+        <v>313</v>
+      </c>
+      <c r="D310">
+        <v>1702</v>
+      </c>
+      <c r="E310" t="s">
+        <v>317</v>
+      </c>
+      <c r="F310">
+        <v>322219</v>
+      </c>
+      <c r="G310" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A311">
+        <v>12</v>
+      </c>
+      <c r="B311" t="s">
+        <v>312</v>
+      </c>
+      <c r="C311" t="s">
+        <v>313</v>
+      </c>
+      <c r="D311">
+        <v>1709</v>
+      </c>
+      <c r="E311" t="s">
+        <v>318</v>
+      </c>
+      <c r="F311">
+        <v>322219</v>
+      </c>
+      <c r="G311" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A312">
+        <v>12</v>
+      </c>
+      <c r="B312" t="s">
+        <v>312</v>
+      </c>
+      <c r="C312" t="s">
+        <v>313</v>
+      </c>
+      <c r="D312">
+        <v>1701</v>
+      </c>
+      <c r="E312" t="s">
+        <v>314</v>
+      </c>
+      <c r="F312">
+        <v>322220</v>
+      </c>
+      <c r="G312" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A313">
+        <v>12</v>
+      </c>
+      <c r="B313" t="s">
+        <v>312</v>
+      </c>
+      <c r="C313" t="s">
+        <v>313</v>
+      </c>
+      <c r="D313">
+        <v>1702</v>
+      </c>
+      <c r="E313" t="s">
+        <v>317</v>
+      </c>
+      <c r="F313">
+        <v>322220</v>
+      </c>
+      <c r="G313" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A314">
+        <v>12</v>
+      </c>
+      <c r="B314" t="s">
+        <v>312</v>
+      </c>
+      <c r="C314" t="s">
+        <v>313</v>
+      </c>
+      <c r="D314">
+        <v>1709</v>
+      </c>
+      <c r="E314" t="s">
+        <v>318</v>
+      </c>
+      <c r="F314">
+        <v>322220</v>
+      </c>
+      <c r="G314" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A315">
+        <v>12</v>
+      </c>
+      <c r="B315" t="s">
+        <v>312</v>
+      </c>
+      <c r="C315" t="s">
+        <v>313</v>
+      </c>
+      <c r="D315">
+        <v>1709</v>
+      </c>
+      <c r="E315" t="s">
+        <v>318</v>
+      </c>
+      <c r="F315">
+        <v>322230</v>
+      </c>
+      <c r="G315" t="s">
+        <v>324</v>
+      </c>
+    </row>
+    <row r="316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A316">
+        <v>12</v>
+      </c>
+      <c r="B316" t="s">
+        <v>312</v>
+      </c>
+      <c r="C316" t="s">
+        <v>313</v>
+      </c>
+      <c r="D316">
+        <v>1709</v>
+      </c>
+      <c r="E316" t="s">
+        <v>318</v>
+      </c>
+      <c r="F316">
+        <v>322291</v>
+      </c>
+      <c r="G316" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A317">
+        <v>12</v>
+      </c>
+      <c r="B317" t="s">
+        <v>312</v>
+      </c>
+      <c r="C317" t="s">
+        <v>313</v>
+      </c>
+      <c r="D317">
+        <v>1701</v>
+      </c>
+      <c r="E317" t="s">
+        <v>314</v>
+      </c>
+      <c r="F317">
+        <v>322299</v>
+      </c>
+      <c r="G317" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A318">
+        <v>12</v>
+      </c>
+      <c r="B318" t="s">
+        <v>312</v>
+      </c>
+      <c r="C318" t="s">
+        <v>313</v>
+      </c>
+      <c r="D318">
+        <v>1702</v>
+      </c>
+      <c r="E318" t="s">
+        <v>317</v>
+      </c>
+      <c r="F318">
+        <v>322299</v>
+      </c>
+      <c r="G318" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A319">
+        <v>12</v>
+      </c>
+      <c r="B319" t="s">
+        <v>312</v>
+      </c>
+      <c r="C319" t="s">
+        <v>313</v>
+      </c>
+      <c r="D319">
+        <v>1709</v>
+      </c>
+      <c r="E319" t="s">
+        <v>318</v>
+      </c>
+      <c r="F319">
+        <v>322299</v>
+      </c>
+      <c r="G319" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A320">
+        <v>12</v>
+      </c>
+      <c r="B320" t="s">
+        <v>312</v>
+      </c>
+      <c r="C320" t="s">
+        <v>313</v>
+      </c>
+      <c r="D320">
+        <v>1709</v>
+      </c>
+      <c r="E320" t="s">
+        <v>318</v>
+      </c>
+      <c r="F320">
+        <v>323111</v>
+      </c>
+      <c r="G320" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A321">
+        <v>12</v>
+      </c>
+      <c r="B321" t="s">
+        <v>312</v>
+      </c>
+      <c r="C321" t="s">
+        <v>313</v>
+      </c>
+      <c r="D321">
+        <v>1811</v>
+      </c>
+      <c r="E321" t="s">
+        <v>328</v>
+      </c>
+      <c r="F321">
+        <v>323111</v>
+      </c>
+      <c r="G321" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A322">
+        <v>12</v>
+      </c>
+      <c r="B322" t="s">
+        <v>312</v>
+      </c>
+      <c r="C322" t="s">
+        <v>313</v>
+      </c>
+      <c r="D322">
+        <v>1811</v>
+      </c>
+      <c r="E322" t="s">
+        <v>328</v>
+      </c>
+      <c r="F322">
+        <v>323113</v>
+      </c>
+      <c r="G322" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A323">
+        <v>12</v>
+      </c>
+      <c r="B323" t="s">
+        <v>312</v>
+      </c>
+      <c r="C323" t="s">
+        <v>313</v>
+      </c>
+      <c r="D323">
+        <v>1811</v>
+      </c>
+      <c r="E323" t="s">
+        <v>328</v>
+      </c>
+      <c r="F323">
+        <v>323117</v>
+      </c>
+      <c r="G323" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A324">
+        <v>12</v>
+      </c>
+      <c r="B324" t="s">
+        <v>312</v>
+      </c>
+      <c r="C324" t="s">
+        <v>313</v>
+      </c>
+      <c r="D324">
+        <v>1812</v>
+      </c>
+      <c r="E324" t="s">
+        <v>330</v>
+      </c>
+      <c r="F324">
+        <v>323120</v>
+      </c>
+      <c r="G324" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A325">
+        <v>12</v>
+      </c>
+      <c r="B325" t="s">
+        <v>312</v>
+      </c>
+      <c r="C325" t="s">
+        <v>313</v>
+      </c>
+      <c r="D325">
+        <v>1709</v>
+      </c>
+      <c r="E325" t="s">
+        <v>318</v>
+      </c>
+      <c r="F325">
+        <v>332992</v>
+      </c>
+      <c r="G325" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A326">
+        <v>12</v>
+      </c>
+      <c r="B326" t="s">
+        <v>312</v>
+      </c>
+      <c r="C326" t="s">
+        <v>313</v>
+      </c>
+      <c r="D326">
+        <v>1820</v>
+      </c>
+      <c r="E326" t="s">
+        <v>333</v>
+      </c>
+      <c r="F326">
+        <v>334614</v>
+      </c>
+      <c r="G326" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A327">
+        <v>12</v>
+      </c>
+      <c r="B327" t="s">
+        <v>312</v>
+      </c>
+      <c r="C327" t="s">
+        <v>313</v>
+      </c>
+      <c r="D327">
+        <v>1701</v>
+      </c>
+      <c r="E327" t="s">
+        <v>314</v>
+      </c>
+      <c r="F327">
+        <v>339940</v>
+      </c>
+      <c r="G327" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A328">
+        <v>12</v>
+      </c>
+      <c r="B328" t="s">
+        <v>312</v>
+      </c>
+      <c r="C328" t="s">
+        <v>313</v>
+      </c>
+      <c r="D328">
+        <v>1709</v>
+      </c>
+      <c r="E328" t="s">
+        <v>318</v>
+      </c>
+      <c r="F328">
+        <v>339940</v>
+      </c>
+      <c r="G328" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A329">
+        <v>12</v>
+      </c>
+      <c r="B329" t="s">
+        <v>312</v>
+      </c>
+      <c r="C329" t="s">
+        <v>313</v>
+      </c>
+      <c r="D329">
+        <v>1811</v>
+      </c>
+      <c r="E329" t="s">
+        <v>328</v>
+      </c>
+      <c r="F329">
+        <v>339950</v>
+      </c>
+      <c r="G329" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A330">
+        <v>12</v>
+      </c>
+      <c r="B330" t="s">
+        <v>312</v>
+      </c>
+      <c r="C330" t="s">
+        <v>313</v>
+      </c>
+      <c r="D330">
+        <v>1709</v>
+      </c>
+      <c r="E330" t="s">
+        <v>318</v>
+      </c>
+      <c r="F330">
         <v>339991</v>
       </c>
-      <c r="E301" t="s">
-[...4 lines deleted...]
-      <c r="A302">
+      <c r="G330" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A331">
         <v>13</v>
       </c>
-      <c r="B302" t="s">
-[...5 lines deleted...]
-      <c r="D302">
+      <c r="B331" t="s">
+        <v>335</v>
+      </c>
+      <c r="C331" t="s">
+        <v>336</v>
+      </c>
+      <c r="D331">
+        <v>1920</v>
+      </c>
+      <c r="E331" t="s">
+        <v>337</v>
+      </c>
+      <c r="F331">
         <v>324110</v>
       </c>
-      <c r="E302" t="s">
-[...4 lines deleted...]
-      <c r="A303">
+      <c r="G331" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="332" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A332">
         <v>13</v>
       </c>
-      <c r="B303" t="s">
-[...5 lines deleted...]
-      <c r="D303">
+      <c r="B332" t="s">
+        <v>335</v>
+      </c>
+      <c r="C332" t="s">
+        <v>336</v>
+      </c>
+      <c r="D332">
+        <v>1920</v>
+      </c>
+      <c r="E332" t="s">
+        <v>337</v>
+      </c>
+      <c r="F332">
         <v>324191</v>
       </c>
-      <c r="E303" t="s">
-[...4 lines deleted...]
-      <c r="A304">
+      <c r="G332" t="s">
+        <v>339</v>
+      </c>
+    </row>
+    <row r="333" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A333">
         <v>13</v>
       </c>
-      <c r="B304" t="s">
-[...5 lines deleted...]
-      <c r="D304">
+      <c r="B333" t="s">
+        <v>335</v>
+      </c>
+      <c r="C333" t="s">
+        <v>336</v>
+      </c>
+      <c r="D333">
+        <v>1910</v>
+      </c>
+      <c r="E333" t="s">
+        <v>340</v>
+      </c>
+      <c r="F333">
         <v>324199</v>
       </c>
-      <c r="E304" t="s">
-[...4 lines deleted...]
-      <c r="A305">
+      <c r="G333" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A334">
         <v>13</v>
       </c>
-      <c r="B305" t="s">
-[...5 lines deleted...]
-      <c r="D305">
+      <c r="B334" t="s">
+        <v>335</v>
+      </c>
+      <c r="C334" t="s">
+        <v>336</v>
+      </c>
+      <c r="D334">
+        <v>1920</v>
+      </c>
+      <c r="E334" t="s">
+        <v>337</v>
+      </c>
+      <c r="F334">
+        <v>324199</v>
+      </c>
+      <c r="G334" t="s">
+        <v>309</v>
+      </c>
+    </row>
+    <row r="335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A335">
+        <v>13</v>
+      </c>
+      <c r="B335" t="s">
+        <v>335</v>
+      </c>
+      <c r="C335" t="s">
+        <v>336</v>
+      </c>
+      <c r="D335">
+        <v>1920</v>
+      </c>
+      <c r="E335" t="s">
+        <v>337</v>
+      </c>
+      <c r="F335">
         <v>325110</v>
       </c>
-      <c r="E305" t="s">
-[...4 lines deleted...]
-      <c r="A306">
+      <c r="G335" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="336" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A336">
         <v>13</v>
       </c>
-      <c r="B306" t="s">
-[...5 lines deleted...]
-      <c r="D306">
+      <c r="B336" t="s">
+        <v>335</v>
+      </c>
+      <c r="C336" t="s">
+        <v>336</v>
+      </c>
+      <c r="D336">
+        <v>1910</v>
+      </c>
+      <c r="E336" t="s">
+        <v>340</v>
+      </c>
+      <c r="F336">
         <v>325194</v>
       </c>
-      <c r="E306" t="s">
-[...513 lines deleted...]
-    <row r="337" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="G336" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="337" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A337">
         <v>14</v>
       </c>
       <c r="B337" t="s">
-        <v>240</v>
+        <v>343</v>
       </c>
       <c r="C337" t="s">
-        <v>241</v>
+        <v>344</v>
       </c>
       <c r="D337">
-        <v>339940</v>
+        <v>2011</v>
       </c>
       <c r="E337" t="s">
-        <v>194</v>
-[...2 lines deleted...]
-    <row r="338" spans="1:5" x14ac:dyDescent="0.25">
+        <v>345</v>
+      </c>
+      <c r="F337">
+        <v>312140</v>
+      </c>
+      <c r="G337" t="s">
+        <v>237</v>
+      </c>
+    </row>
+    <row r="338" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A338">
         <v>14</v>
       </c>
       <c r="B338" t="s">
-        <v>240</v>
+        <v>343</v>
       </c>
       <c r="C338" t="s">
-        <v>241</v>
+        <v>344</v>
       </c>
       <c r="D338">
+        <v>2011</v>
+      </c>
+      <c r="E338" t="s">
+        <v>345</v>
+      </c>
+      <c r="F338">
+        <v>325110</v>
+      </c>
+      <c r="G338" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="339" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A339">
+        <v>14</v>
+      </c>
+      <c r="B339" t="s">
+        <v>343</v>
+      </c>
+      <c r="C339" t="s">
+        <v>344</v>
+      </c>
+      <c r="D339">
+        <v>2011</v>
+      </c>
+      <c r="E339" t="s">
+        <v>345</v>
+      </c>
+      <c r="F339">
+        <v>325120</v>
+      </c>
+      <c r="G339" t="s">
+        <v>346</v>
+      </c>
+    </row>
+    <row r="340" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A340">
+        <v>14</v>
+      </c>
+      <c r="B340" t="s">
+        <v>343</v>
+      </c>
+      <c r="C340" t="s">
+        <v>344</v>
+      </c>
+      <c r="D340">
+        <v>2011</v>
+      </c>
+      <c r="E340" t="s">
+        <v>345</v>
+      </c>
+      <c r="F340">
+        <v>325130</v>
+      </c>
+      <c r="G340" t="s">
+        <v>347</v>
+      </c>
+    </row>
+    <row r="341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A341">
+        <v>14</v>
+      </c>
+      <c r="B341" t="s">
+        <v>343</v>
+      </c>
+      <c r="C341" t="s">
+        <v>344</v>
+      </c>
+      <c r="D341">
+        <v>2011</v>
+      </c>
+      <c r="E341" t="s">
+        <v>345</v>
+      </c>
+      <c r="F341">
+        <v>325180</v>
+      </c>
+      <c r="G341" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A342">
+        <v>14</v>
+      </c>
+      <c r="B342" t="s">
+        <v>343</v>
+      </c>
+      <c r="C342" t="s">
+        <v>344</v>
+      </c>
+      <c r="D342">
+        <v>2012</v>
+      </c>
+      <c r="E342" t="s">
+        <v>349</v>
+      </c>
+      <c r="F342">
+        <v>325180</v>
+      </c>
+      <c r="G342" t="s">
+        <v>348</v>
+      </c>
+    </row>
+    <row r="343" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A343">
+        <v>14</v>
+      </c>
+      <c r="B343" t="s">
+        <v>343</v>
+      </c>
+      <c r="C343" t="s">
+        <v>344</v>
+      </c>
+      <c r="D343">
+        <v>2011</v>
+      </c>
+      <c r="E343" t="s">
+        <v>345</v>
+      </c>
+      <c r="F343">
+        <v>325193</v>
+      </c>
+      <c r="G343" t="s">
+        <v>350</v>
+      </c>
+    </row>
+    <row r="344" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A344">
+        <v>14</v>
+      </c>
+      <c r="B344" t="s">
+        <v>343</v>
+      </c>
+      <c r="C344" t="s">
+        <v>344</v>
+      </c>
+      <c r="D344">
+        <v>2011</v>
+      </c>
+      <c r="E344" t="s">
+        <v>345</v>
+      </c>
+      <c r="F344">
+        <v>325194</v>
+      </c>
+      <c r="G344" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A345">
+        <v>14</v>
+      </c>
+      <c r="B345" t="s">
+        <v>343</v>
+      </c>
+      <c r="C345" t="s">
+        <v>344</v>
+      </c>
+      <c r="D345">
+        <v>2022</v>
+      </c>
+      <c r="E345" t="s">
+        <v>351</v>
+      </c>
+      <c r="F345">
+        <v>325194</v>
+      </c>
+      <c r="G345" t="s">
+        <v>342</v>
+      </c>
+    </row>
+    <row r="346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A346">
+        <v>14</v>
+      </c>
+      <c r="B346" t="s">
+        <v>343</v>
+      </c>
+      <c r="C346" t="s">
+        <v>344</v>
+      </c>
+      <c r="D346">
+        <v>2011</v>
+      </c>
+      <c r="E346" t="s">
+        <v>345</v>
+      </c>
+      <c r="F346">
+        <v>325199</v>
+      </c>
+      <c r="G346" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A347">
+        <v>14</v>
+      </c>
+      <c r="B347" t="s">
+        <v>343</v>
+      </c>
+      <c r="C347" t="s">
+        <v>344</v>
+      </c>
+      <c r="D347">
+        <v>2029</v>
+      </c>
+      <c r="E347" t="s">
+        <v>353</v>
+      </c>
+      <c r="F347">
+        <v>325199</v>
+      </c>
+      <c r="G347" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="348" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A348">
+        <v>14</v>
+      </c>
+      <c r="B348" t="s">
+        <v>343</v>
+      </c>
+      <c r="C348" t="s">
+        <v>344</v>
+      </c>
+      <c r="D348">
+        <v>2013</v>
+      </c>
+      <c r="E348" t="s">
+        <v>354</v>
+      </c>
+      <c r="F348">
+        <v>325211</v>
+      </c>
+      <c r="G348" t="s">
+        <v>355</v>
+      </c>
+    </row>
+    <row r="349" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A349">
+        <v>14</v>
+      </c>
+      <c r="B349" t="s">
+        <v>343</v>
+      </c>
+      <c r="C349" t="s">
+        <v>344</v>
+      </c>
+      <c r="D349">
+        <v>2013</v>
+      </c>
+      <c r="E349" t="s">
+        <v>354</v>
+      </c>
+      <c r="F349">
+        <v>325212</v>
+      </c>
+      <c r="G349" t="s">
+        <v>356</v>
+      </c>
+    </row>
+    <row r="350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A350">
+        <v>14</v>
+      </c>
+      <c r="B350" t="s">
+        <v>343</v>
+      </c>
+      <c r="C350" t="s">
+        <v>344</v>
+      </c>
+      <c r="D350">
+        <v>2030</v>
+      </c>
+      <c r="E350" t="s">
+        <v>357</v>
+      </c>
+      <c r="F350">
+        <v>325220</v>
+      </c>
+      <c r="G350" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A351">
+        <v>14</v>
+      </c>
+      <c r="B351" t="s">
+        <v>343</v>
+      </c>
+      <c r="C351" t="s">
+        <v>344</v>
+      </c>
+      <c r="D351">
+        <v>2012</v>
+      </c>
+      <c r="E351" t="s">
+        <v>349</v>
+      </c>
+      <c r="F351">
+        <v>325311</v>
+      </c>
+      <c r="G351" t="s">
+        <v>359</v>
+      </c>
+    </row>
+    <row r="352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A352">
+        <v>14</v>
+      </c>
+      <c r="B352" t="s">
+        <v>343</v>
+      </c>
+      <c r="C352" t="s">
+        <v>344</v>
+      </c>
+      <c r="D352">
+        <v>2011</v>
+      </c>
+      <c r="E352" t="s">
+        <v>345</v>
+      </c>
+      <c r="F352">
+        <v>325312</v>
+      </c>
+      <c r="G352" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A353">
+        <v>14</v>
+      </c>
+      <c r="B353" t="s">
+        <v>343</v>
+      </c>
+      <c r="C353" t="s">
+        <v>344</v>
+      </c>
+      <c r="D353">
+        <v>2012</v>
+      </c>
+      <c r="E353" t="s">
+        <v>349</v>
+      </c>
+      <c r="F353">
+        <v>325312</v>
+      </c>
+      <c r="G353" t="s">
+        <v>360</v>
+      </c>
+    </row>
+    <row r="354" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A354">
+        <v>14</v>
+      </c>
+      <c r="B354" t="s">
+        <v>343</v>
+      </c>
+      <c r="C354" t="s">
+        <v>344</v>
+      </c>
+      <c r="D354">
+        <v>2012</v>
+      </c>
+      <c r="E354" t="s">
+        <v>349</v>
+      </c>
+      <c r="F354">
+        <v>325314</v>
+      </c>
+      <c r="G354" t="s">
+        <v>361</v>
+      </c>
+    </row>
+    <row r="355" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A355">
+        <v>14</v>
+      </c>
+      <c r="B355" t="s">
+        <v>343</v>
+      </c>
+      <c r="C355" t="s">
+        <v>344</v>
+      </c>
+      <c r="D355">
+        <v>2021</v>
+      </c>
+      <c r="E355" t="s">
+        <v>362</v>
+      </c>
+      <c r="F355">
+        <v>325320</v>
+      </c>
+      <c r="G355" t="s">
+        <v>363</v>
+      </c>
+    </row>
+    <row r="356" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A356">
+        <v>14</v>
+      </c>
+      <c r="B356" t="s">
+        <v>343</v>
+      </c>
+      <c r="C356" t="s">
+        <v>344</v>
+      </c>
+      <c r="D356">
+        <v>2029</v>
+      </c>
+      <c r="E356" t="s">
+        <v>353</v>
+      </c>
+      <c r="F356">
+        <v>325413</v>
+      </c>
+      <c r="G356" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="357" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A357">
+        <v>14</v>
+      </c>
+      <c r="B357" t="s">
+        <v>343</v>
+      </c>
+      <c r="C357" t="s">
+        <v>344</v>
+      </c>
+      <c r="D357">
+        <v>2022</v>
+      </c>
+      <c r="E357" t="s">
+        <v>351</v>
+      </c>
+      <c r="F357">
+        <v>325510</v>
+      </c>
+      <c r="G357" t="s">
+        <v>365</v>
+      </c>
+    </row>
+    <row r="358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A358">
+        <v>14</v>
+      </c>
+      <c r="B358" t="s">
+        <v>343</v>
+      </c>
+      <c r="C358" t="s">
+        <v>344</v>
+      </c>
+      <c r="D358">
+        <v>2022</v>
+      </c>
+      <c r="E358" t="s">
+        <v>351</v>
+      </c>
+      <c r="F358">
+        <v>325520</v>
+      </c>
+      <c r="G358" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A359">
+        <v>14</v>
+      </c>
+      <c r="B359" t="s">
+        <v>343</v>
+      </c>
+      <c r="C359" t="s">
+        <v>344</v>
+      </c>
+      <c r="D359">
+        <v>2029</v>
+      </c>
+      <c r="E359" t="s">
+        <v>353</v>
+      </c>
+      <c r="F359">
+        <v>325520</v>
+      </c>
+      <c r="G359" t="s">
+        <v>366</v>
+      </c>
+    </row>
+    <row r="360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A360">
+        <v>14</v>
+      </c>
+      <c r="B360" t="s">
+        <v>343</v>
+      </c>
+      <c r="C360" t="s">
+        <v>344</v>
+      </c>
+      <c r="D360">
+        <v>2023</v>
+      </c>
+      <c r="E360" t="s">
+        <v>367</v>
+      </c>
+      <c r="F360">
+        <v>325611</v>
+      </c>
+      <c r="G360" t="s">
+        <v>368</v>
+      </c>
+    </row>
+    <row r="361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A361">
+        <v>14</v>
+      </c>
+      <c r="B361" t="s">
+        <v>343</v>
+      </c>
+      <c r="C361" t="s">
+        <v>344</v>
+      </c>
+      <c r="D361">
+        <v>2011</v>
+      </c>
+      <c r="E361" t="s">
+        <v>345</v>
+      </c>
+      <c r="F361">
+        <v>325612</v>
+      </c>
+      <c r="G361" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A362">
+        <v>14</v>
+      </c>
+      <c r="B362" t="s">
+        <v>343</v>
+      </c>
+      <c r="C362" t="s">
+        <v>344</v>
+      </c>
+      <c r="D362">
+        <v>2021</v>
+      </c>
+      <c r="E362" t="s">
+        <v>362</v>
+      </c>
+      <c r="F362">
+        <v>325612</v>
+      </c>
+      <c r="G362" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A363">
+        <v>14</v>
+      </c>
+      <c r="B363" t="s">
+        <v>343</v>
+      </c>
+      <c r="C363" t="s">
+        <v>344</v>
+      </c>
+      <c r="D363">
+        <v>2023</v>
+      </c>
+      <c r="E363" t="s">
+        <v>367</v>
+      </c>
+      <c r="F363">
+        <v>325612</v>
+      </c>
+      <c r="G363" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A364">
+        <v>14</v>
+      </c>
+      <c r="B364" t="s">
+        <v>343</v>
+      </c>
+      <c r="C364" t="s">
+        <v>344</v>
+      </c>
+      <c r="D364">
+        <v>2029</v>
+      </c>
+      <c r="E364" t="s">
+        <v>353</v>
+      </c>
+      <c r="F364">
+        <v>325612</v>
+      </c>
+      <c r="G364" t="s">
+        <v>369</v>
+      </c>
+    </row>
+    <row r="365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A365">
+        <v>14</v>
+      </c>
+      <c r="B365" t="s">
+        <v>343</v>
+      </c>
+      <c r="C365" t="s">
+        <v>344</v>
+      </c>
+      <c r="D365">
+        <v>2023</v>
+      </c>
+      <c r="E365" t="s">
+        <v>367</v>
+      </c>
+      <c r="F365">
+        <v>325613</v>
+      </c>
+      <c r="G365" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A366">
+        <v>14</v>
+      </c>
+      <c r="B366" t="s">
+        <v>343</v>
+      </c>
+      <c r="C366" t="s">
+        <v>344</v>
+      </c>
+      <c r="D366">
+        <v>2029</v>
+      </c>
+      <c r="E366" t="s">
+        <v>353</v>
+      </c>
+      <c r="F366">
+        <v>325613</v>
+      </c>
+      <c r="G366" t="s">
+        <v>370</v>
+      </c>
+    </row>
+    <row r="367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A367">
+        <v>14</v>
+      </c>
+      <c r="B367" t="s">
+        <v>343</v>
+      </c>
+      <c r="C367" t="s">
+        <v>344</v>
+      </c>
+      <c r="D367">
+        <v>2023</v>
+      </c>
+      <c r="E367" t="s">
+        <v>367</v>
+      </c>
+      <c r="F367">
+        <v>325620</v>
+      </c>
+      <c r="G367" t="s">
+        <v>371</v>
+      </c>
+    </row>
+    <row r="368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A368">
+        <v>14</v>
+      </c>
+      <c r="B368" t="s">
+        <v>343</v>
+      </c>
+      <c r="C368" t="s">
+        <v>344</v>
+      </c>
+      <c r="D368">
+        <v>2022</v>
+      </c>
+      <c r="E368" t="s">
+        <v>351</v>
+      </c>
+      <c r="F368">
+        <v>325910</v>
+      </c>
+      <c r="G368" t="s">
+        <v>372</v>
+      </c>
+    </row>
+    <row r="369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A369">
+        <v>14</v>
+      </c>
+      <c r="B369" t="s">
+        <v>343</v>
+      </c>
+      <c r="C369" t="s">
+        <v>344</v>
+      </c>
+      <c r="D369">
+        <v>2029</v>
+      </c>
+      <c r="E369" t="s">
+        <v>353</v>
+      </c>
+      <c r="F369">
+        <v>325920</v>
+      </c>
+      <c r="G369" t="s">
+        <v>373</v>
+      </c>
+    </row>
+    <row r="370" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A370">
+        <v>14</v>
+      </c>
+      <c r="B370" t="s">
+        <v>343</v>
+      </c>
+      <c r="C370" t="s">
+        <v>344</v>
+      </c>
+      <c r="D370">
+        <v>2013</v>
+      </c>
+      <c r="E370" t="s">
+        <v>354</v>
+      </c>
+      <c r="F370">
+        <v>325991</v>
+      </c>
+      <c r="G370" t="s">
+        <v>374</v>
+      </c>
+    </row>
+    <row r="371" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A371">
+        <v>14</v>
+      </c>
+      <c r="B371" t="s">
+        <v>343</v>
+      </c>
+      <c r="C371" t="s">
+        <v>344</v>
+      </c>
+      <c r="D371">
+        <v>2029</v>
+      </c>
+      <c r="E371" t="s">
+        <v>353</v>
+      </c>
+      <c r="F371">
+        <v>325992</v>
+      </c>
+      <c r="G371" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A372">
+        <v>14</v>
+      </c>
+      <c r="B372" t="s">
+        <v>343</v>
+      </c>
+      <c r="C372" t="s">
+        <v>344</v>
+      </c>
+      <c r="D372">
+        <v>2011</v>
+      </c>
+      <c r="E372" t="s">
+        <v>345</v>
+      </c>
+      <c r="F372">
+        <v>325998</v>
+      </c>
+      <c r="G372" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="373" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A373">
+        <v>14</v>
+      </c>
+      <c r="B373" t="s">
+        <v>343</v>
+      </c>
+      <c r="C373" t="s">
+        <v>344</v>
+      </c>
+      <c r="D373">
+        <v>2022</v>
+      </c>
+      <c r="E373" t="s">
+        <v>351</v>
+      </c>
+      <c r="F373">
+        <v>325998</v>
+      </c>
+      <c r="G373" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="374" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A374">
+        <v>14</v>
+      </c>
+      <c r="B374" t="s">
+        <v>343</v>
+      </c>
+      <c r="C374" t="s">
+        <v>344</v>
+      </c>
+      <c r="D374">
+        <v>2023</v>
+      </c>
+      <c r="E374" t="s">
+        <v>367</v>
+      </c>
+      <c r="F374">
+        <v>325998</v>
+      </c>
+      <c r="G374" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A375">
+        <v>14</v>
+      </c>
+      <c r="B375" t="s">
+        <v>343</v>
+      </c>
+      <c r="C375" t="s">
+        <v>344</v>
+      </c>
+      <c r="D375">
+        <v>2029</v>
+      </c>
+      <c r="E375" t="s">
+        <v>353</v>
+      </c>
+      <c r="F375">
+        <v>325998</v>
+      </c>
+      <c r="G375" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A376">
+        <v>14</v>
+      </c>
+      <c r="B376" t="s">
+        <v>343</v>
+      </c>
+      <c r="C376" t="s">
+        <v>344</v>
+      </c>
+      <c r="D376">
+        <v>2029</v>
+      </c>
+      <c r="E376" t="s">
+        <v>353</v>
+      </c>
+      <c r="F376">
+        <v>332992</v>
+      </c>
+      <c r="G376" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="377" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A377">
+        <v>14</v>
+      </c>
+      <c r="B377" t="s">
+        <v>343</v>
+      </c>
+      <c r="C377" t="s">
+        <v>344</v>
+      </c>
+      <c r="D377">
+        <v>2029</v>
+      </c>
+      <c r="E377" t="s">
+        <v>353</v>
+      </c>
+      <c r="F377">
+        <v>332993</v>
+      </c>
+      <c r="G377" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="378" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A378">
+        <v>14</v>
+      </c>
+      <c r="B378" t="s">
+        <v>343</v>
+      </c>
+      <c r="C378" t="s">
+        <v>344</v>
+      </c>
+      <c r="D378">
+        <v>2023</v>
+      </c>
+      <c r="E378" t="s">
+        <v>367</v>
+      </c>
+      <c r="F378">
+        <v>332999</v>
+      </c>
+      <c r="G378" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="379" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A379">
+        <v>14</v>
+      </c>
+      <c r="B379" t="s">
+        <v>343</v>
+      </c>
+      <c r="C379" t="s">
+        <v>344</v>
+      </c>
+      <c r="D379">
+        <v>2022</v>
+      </c>
+      <c r="E379" t="s">
+        <v>351</v>
+      </c>
+      <c r="F379">
+        <v>339940</v>
+      </c>
+      <c r="G379" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="380" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A380">
+        <v>14</v>
+      </c>
+      <c r="B380" t="s">
+        <v>343</v>
+      </c>
+      <c r="C380" t="s">
+        <v>344</v>
+      </c>
+      <c r="D380">
+        <v>2023</v>
+      </c>
+      <c r="E380" t="s">
+        <v>367</v>
+      </c>
+      <c r="F380">
         <v>339999</v>
       </c>
-      <c r="E338" t="s">
-[...4 lines deleted...]
-      <c r="A339">
+      <c r="G380" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="381" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A381">
         <v>15</v>
       </c>
-      <c r="B339" t="s">
-[...5 lines deleted...]
-      <c r="D339">
+      <c r="B381" t="s">
+        <v>379</v>
+      </c>
+      <c r="C381" t="s">
+        <v>380</v>
+      </c>
+      <c r="D381">
+        <v>2100</v>
+      </c>
+      <c r="E381" t="s">
+        <v>381</v>
+      </c>
+      <c r="F381">
         <v>325199</v>
       </c>
-      <c r="E339" t="s">
-[...4 lines deleted...]
-      <c r="A340">
+      <c r="G381" t="s">
+        <v>352</v>
+      </c>
+    </row>
+    <row r="382" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A382">
         <v>15</v>
       </c>
-      <c r="B340" t="s">
-[...5 lines deleted...]
-      <c r="D340">
+      <c r="B382" t="s">
+        <v>379</v>
+      </c>
+      <c r="C382" t="s">
+        <v>380</v>
+      </c>
+      <c r="D382">
+        <v>2100</v>
+      </c>
+      <c r="E382" t="s">
+        <v>381</v>
+      </c>
+      <c r="F382">
         <v>325411</v>
       </c>
-      <c r="E340" t="s">
-[...4 lines deleted...]
-      <c r="A341">
+      <c r="G382" t="s">
+        <v>382</v>
+      </c>
+    </row>
+    <row r="383" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A383">
         <v>15</v>
       </c>
-      <c r="B341" t="s">
-[...5 lines deleted...]
-      <c r="D341">
+      <c r="B383" t="s">
+        <v>379</v>
+      </c>
+      <c r="C383" t="s">
+        <v>380</v>
+      </c>
+      <c r="D383">
+        <v>2100</v>
+      </c>
+      <c r="E383" t="s">
+        <v>381</v>
+      </c>
+      <c r="F383">
         <v>325412</v>
       </c>
-      <c r="E341" t="s">
-[...4 lines deleted...]
-      <c r="A342">
+      <c r="G383" t="s">
+        <v>383</v>
+      </c>
+    </row>
+    <row r="384" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A384">
         <v>15</v>
       </c>
-      <c r="B342" t="s">
-[...5 lines deleted...]
-      <c r="D342">
+      <c r="B384" t="s">
+        <v>379</v>
+      </c>
+      <c r="C384" t="s">
+        <v>380</v>
+      </c>
+      <c r="D384">
+        <v>2100</v>
+      </c>
+      <c r="E384" t="s">
+        <v>381</v>
+      </c>
+      <c r="F384">
         <v>325413</v>
       </c>
-      <c r="E342" t="s">
+      <c r="G384" t="s">
+        <v>364</v>
+      </c>
+    </row>
+    <row r="385" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A385">
+        <v>15</v>
+      </c>
+      <c r="B385" t="s">
+        <v>379</v>
+      </c>
+      <c r="C385" t="s">
+        <v>380</v>
+      </c>
+      <c r="D385">
+        <v>2100</v>
+      </c>
+      <c r="E385" t="s">
+        <v>381</v>
+      </c>
+      <c r="F385">
+        <v>325414</v>
+      </c>
+      <c r="G385" t="s">
+        <v>384</v>
+      </c>
+    </row>
+    <row r="386" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A386">
+        <v>15</v>
+      </c>
+      <c r="B386" t="s">
+        <v>379</v>
+      </c>
+      <c r="C386" t="s">
+        <v>380</v>
+      </c>
+      <c r="D386">
+        <v>2100</v>
+      </c>
+      <c r="E386" t="s">
+        <v>381</v>
+      </c>
+      <c r="F386">
+        <v>339113</v>
+      </c>
+      <c r="G386" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="387" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A387">
+        <v>16</v>
+      </c>
+      <c r="B387" t="s">
+        <v>386</v>
+      </c>
+      <c r="C387" t="s">
+        <v>387</v>
+      </c>
+      <c r="D387">
+        <v>2219</v>
+      </c>
+      <c r="E387" t="s">
+        <v>388</v>
+      </c>
+      <c r="F387">
+        <v>313320</v>
+      </c>
+      <c r="G387" t="s">
         <v>254</v>
       </c>
     </row>
-    <row r="343" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E343" t="s">
+    <row r="388" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A388">
+        <v>16</v>
+      </c>
+      <c r="B388" t="s">
+        <v>386</v>
+      </c>
+      <c r="C388" t="s">
+        <v>387</v>
+      </c>
+      <c r="D388">
+        <v>2220</v>
+      </c>
+      <c r="E388" t="s">
+        <v>389</v>
+      </c>
+      <c r="F388">
+        <v>314120</v>
+      </c>
+      <c r="G388" t="s">
+        <v>258</v>
+      </c>
+    </row>
+    <row r="389" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A389">
+        <v>16</v>
+      </c>
+      <c r="B389" t="s">
+        <v>386</v>
+      </c>
+      <c r="C389" t="s">
+        <v>387</v>
+      </c>
+      <c r="D389">
+        <v>2220</v>
+      </c>
+      <c r="E389" t="s">
+        <v>389</v>
+      </c>
+      <c r="F389">
+        <v>314910</v>
+      </c>
+      <c r="G389" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="390" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A390">
+        <v>16</v>
+      </c>
+      <c r="B390" t="s">
+        <v>386</v>
+      </c>
+      <c r="C390" t="s">
+        <v>387</v>
+      </c>
+      <c r="D390">
+        <v>2219</v>
+      </c>
+      <c r="E390" t="s">
+        <v>388</v>
+      </c>
+      <c r="F390">
+        <v>315990</v>
+      </c>
+      <c r="G390" t="s">
         <v>272</v>
       </c>
     </row>
-    <row r="344" spans="1:5" x14ac:dyDescent="0.25">
-[...9 lines deleted...]
-      <c r="D344">
+    <row r="391" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A391">
+        <v>16</v>
+      </c>
+      <c r="B391" t="s">
+        <v>386</v>
+      </c>
+      <c r="C391" t="s">
+        <v>387</v>
+      </c>
+      <c r="D391">
+        <v>2220</v>
+      </c>
+      <c r="E391" t="s">
+        <v>389</v>
+      </c>
+      <c r="F391">
+        <v>321999</v>
+      </c>
+      <c r="G391" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="392" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A392">
+        <v>16</v>
+      </c>
+      <c r="B392" t="s">
+        <v>386</v>
+      </c>
+      <c r="C392" t="s">
+        <v>387</v>
+      </c>
+      <c r="D392">
+        <v>2220</v>
+      </c>
+      <c r="E392" t="s">
+        <v>389</v>
+      </c>
+      <c r="F392">
+        <v>322220</v>
+      </c>
+      <c r="G392" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="393" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A393">
+        <v>16</v>
+      </c>
+      <c r="B393" t="s">
+        <v>386</v>
+      </c>
+      <c r="C393" t="s">
+        <v>387</v>
+      </c>
+      <c r="D393">
+        <v>2220</v>
+      </c>
+      <c r="E393" t="s">
+        <v>389</v>
+      </c>
+      <c r="F393">
+        <v>325220</v>
+      </c>
+      <c r="G393" t="s">
+        <v>358</v>
+      </c>
+    </row>
+    <row r="394" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A394">
+        <v>16</v>
+      </c>
+      <c r="B394" t="s">
+        <v>386</v>
+      </c>
+      <c r="C394" t="s">
+        <v>387</v>
+      </c>
+      <c r="D394">
+        <v>2220</v>
+      </c>
+      <c r="E394" t="s">
+        <v>389</v>
+      </c>
+      <c r="F394">
+        <v>326111</v>
+      </c>
+      <c r="G394" t="s">
+        <v>390</v>
+      </c>
+    </row>
+    <row r="395" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A395">
+        <v>16</v>
+      </c>
+      <c r="B395" t="s">
+        <v>386</v>
+      </c>
+      <c r="C395" t="s">
+        <v>387</v>
+      </c>
+      <c r="D395">
+        <v>2220</v>
+      </c>
+      <c r="E395" t="s">
+        <v>389</v>
+      </c>
+      <c r="F395">
+        <v>326112</v>
+      </c>
+      <c r="G395" t="s">
+        <v>391</v>
+      </c>
+    </row>
+    <row r="396" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A396">
+        <v>16</v>
+      </c>
+      <c r="B396" t="s">
+        <v>386</v>
+      </c>
+      <c r="C396" t="s">
+        <v>387</v>
+      </c>
+      <c r="D396">
+        <v>2220</v>
+      </c>
+      <c r="E396" t="s">
+        <v>389</v>
+      </c>
+      <c r="F396">
+        <v>326113</v>
+      </c>
+      <c r="G396" t="s">
+        <v>392</v>
+      </c>
+    </row>
+    <row r="397" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A397">
+        <v>16</v>
+      </c>
+      <c r="B397" t="s">
+        <v>386</v>
+      </c>
+      <c r="C397" t="s">
+        <v>387</v>
+      </c>
+      <c r="D397">
+        <v>2220</v>
+      </c>
+      <c r="E397" t="s">
+        <v>389</v>
+      </c>
+      <c r="F397">
+        <v>326121</v>
+      </c>
+      <c r="G397" t="s">
+        <v>393</v>
+      </c>
+    </row>
+    <row r="398" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A398">
+        <v>16</v>
+      </c>
+      <c r="B398" t="s">
+        <v>386</v>
+      </c>
+      <c r="C398" t="s">
+        <v>387</v>
+      </c>
+      <c r="D398">
+        <v>2220</v>
+      </c>
+      <c r="E398" t="s">
+        <v>389</v>
+      </c>
+      <c r="F398">
+        <v>326122</v>
+      </c>
+      <c r="G398" t="s">
+        <v>394</v>
+      </c>
+    </row>
+    <row r="399" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A399">
+        <v>16</v>
+      </c>
+      <c r="B399" t="s">
+        <v>386</v>
+      </c>
+      <c r="C399" t="s">
+        <v>387</v>
+      </c>
+      <c r="D399">
+        <v>2220</v>
+      </c>
+      <c r="E399" t="s">
+        <v>389</v>
+      </c>
+      <c r="F399">
+        <v>326130</v>
+      </c>
+      <c r="G399" t="s">
+        <v>395</v>
+      </c>
+    </row>
+    <row r="400" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A400">
+        <v>16</v>
+      </c>
+      <c r="B400" t="s">
+        <v>386</v>
+      </c>
+      <c r="C400" t="s">
+        <v>387</v>
+      </c>
+      <c r="D400">
+        <v>2220</v>
+      </c>
+      <c r="E400" t="s">
+        <v>389</v>
+      </c>
+      <c r="F400">
+        <v>326140</v>
+      </c>
+      <c r="G400" t="s">
+        <v>396</v>
+      </c>
+    </row>
+    <row r="401" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A401">
+        <v>16</v>
+      </c>
+      <c r="B401" t="s">
+        <v>386</v>
+      </c>
+      <c r="C401" t="s">
+        <v>387</v>
+      </c>
+      <c r="D401">
+        <v>2220</v>
+      </c>
+      <c r="E401" t="s">
+        <v>389</v>
+      </c>
+      <c r="F401">
+        <v>326150</v>
+      </c>
+      <c r="G401" t="s">
+        <v>397</v>
+      </c>
+    </row>
+    <row r="402" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A402">
+        <v>16</v>
+      </c>
+      <c r="B402" t="s">
+        <v>386</v>
+      </c>
+      <c r="C402" t="s">
+        <v>387</v>
+      </c>
+      <c r="D402">
+        <v>2220</v>
+      </c>
+      <c r="E402" t="s">
+        <v>389</v>
+      </c>
+      <c r="F402">
+        <v>326160</v>
+      </c>
+      <c r="G402" t="s">
+        <v>398</v>
+      </c>
+    </row>
+    <row r="403" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A403">
+        <v>16</v>
+      </c>
+      <c r="B403" t="s">
+        <v>386</v>
+      </c>
+      <c r="C403" t="s">
+        <v>387</v>
+      </c>
+      <c r="D403">
+        <v>2220</v>
+      </c>
+      <c r="E403" t="s">
+        <v>389</v>
+      </c>
+      <c r="F403">
+        <v>326191</v>
+      </c>
+      <c r="G403" t="s">
+        <v>399</v>
+      </c>
+    </row>
+    <row r="404" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A404">
+        <v>16</v>
+      </c>
+      <c r="B404" t="s">
+        <v>386</v>
+      </c>
+      <c r="C404" t="s">
+        <v>387</v>
+      </c>
+      <c r="D404">
+        <v>2220</v>
+      </c>
+      <c r="E404" t="s">
+        <v>389</v>
+      </c>
+      <c r="F404">
+        <v>326199</v>
+      </c>
+      <c r="G404" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="405" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A405">
+        <v>16</v>
+      </c>
+      <c r="B405" t="s">
+        <v>386</v>
+      </c>
+      <c r="C405" t="s">
+        <v>387</v>
+      </c>
+      <c r="D405">
+        <v>2211</v>
+      </c>
+      <c r="E405" t="s">
+        <v>401</v>
+      </c>
+      <c r="F405">
+        <v>326211</v>
+      </c>
+      <c r="G405" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="406" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A406">
+        <v>16</v>
+      </c>
+      <c r="B406" t="s">
+        <v>386</v>
+      </c>
+      <c r="C406" t="s">
+        <v>387</v>
+      </c>
+      <c r="D406">
+        <v>2219</v>
+      </c>
+      <c r="E406" t="s">
+        <v>388</v>
+      </c>
+      <c r="F406">
+        <v>326211</v>
+      </c>
+      <c r="G406" t="s">
+        <v>402</v>
+      </c>
+    </row>
+    <row r="407" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A407">
+        <v>16</v>
+      </c>
+      <c r="B407" t="s">
+        <v>386</v>
+      </c>
+      <c r="C407" t="s">
+        <v>387</v>
+      </c>
+      <c r="D407">
+        <v>2211</v>
+      </c>
+      <c r="E407" t="s">
+        <v>401</v>
+      </c>
+      <c r="F407">
+        <v>326212</v>
+      </c>
+      <c r="G407" t="s">
+        <v>403</v>
+      </c>
+    </row>
+    <row r="408" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A408">
+        <v>16</v>
+      </c>
+      <c r="B408" t="s">
+        <v>386</v>
+      </c>
+      <c r="C408" t="s">
+        <v>387</v>
+      </c>
+      <c r="D408">
+        <v>2219</v>
+      </c>
+      <c r="E408" t="s">
+        <v>388</v>
+      </c>
+      <c r="F408">
+        <v>326220</v>
+      </c>
+      <c r="G408" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="409" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A409">
+        <v>16</v>
+      </c>
+      <c r="B409" t="s">
+        <v>386</v>
+      </c>
+      <c r="C409" t="s">
+        <v>387</v>
+      </c>
+      <c r="D409">
+        <v>2220</v>
+      </c>
+      <c r="E409" t="s">
+        <v>389</v>
+      </c>
+      <c r="F409">
+        <v>326220</v>
+      </c>
+      <c r="G409" t="s">
+        <v>404</v>
+      </c>
+    </row>
+    <row r="410" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A410">
+        <v>16</v>
+      </c>
+      <c r="B410" t="s">
+        <v>386</v>
+      </c>
+      <c r="C410" t="s">
+        <v>387</v>
+      </c>
+      <c r="D410">
+        <v>2219</v>
+      </c>
+      <c r="E410" t="s">
+        <v>388</v>
+      </c>
+      <c r="F410">
+        <v>326291</v>
+      </c>
+      <c r="G410" t="s">
+        <v>405</v>
+      </c>
+    </row>
+    <row r="411" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A411">
+        <v>16</v>
+      </c>
+      <c r="B411" t="s">
+        <v>386</v>
+      </c>
+      <c r="C411" t="s">
+        <v>387</v>
+      </c>
+      <c r="D411">
+        <v>2219</v>
+      </c>
+      <c r="E411" t="s">
+        <v>388</v>
+      </c>
+      <c r="F411">
+        <v>326299</v>
+      </c>
+      <c r="G411" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="412" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A412">
+        <v>16</v>
+      </c>
+      <c r="B412" t="s">
+        <v>386</v>
+      </c>
+      <c r="C412" t="s">
+        <v>387</v>
+      </c>
+      <c r="D412">
+        <v>2220</v>
+      </c>
+      <c r="E412" t="s">
+        <v>389</v>
+      </c>
+      <c r="F412">
+        <v>332913</v>
+      </c>
+      <c r="G412" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="413" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A413">
+        <v>16</v>
+      </c>
+      <c r="B413" t="s">
+        <v>386</v>
+      </c>
+      <c r="C413" t="s">
+        <v>387</v>
+      </c>
+      <c r="D413">
+        <v>2220</v>
+      </c>
+      <c r="E413" t="s">
+        <v>389</v>
+      </c>
+      <c r="F413">
+        <v>336360</v>
+      </c>
+      <c r="G413" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="414" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A414">
+        <v>16</v>
+      </c>
+      <c r="B414" t="s">
+        <v>386</v>
+      </c>
+      <c r="C414" t="s">
+        <v>387</v>
+      </c>
+      <c r="D414">
+        <v>2220</v>
+      </c>
+      <c r="E414" t="s">
+        <v>389</v>
+      </c>
+      <c r="F414">
+        <v>337215</v>
+      </c>
+      <c r="G414" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="415" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A415">
+        <v>16</v>
+      </c>
+      <c r="B415" t="s">
+        <v>386</v>
+      </c>
+      <c r="C415" t="s">
+        <v>387</v>
+      </c>
+      <c r="D415">
+        <v>2219</v>
+      </c>
+      <c r="E415" t="s">
+        <v>388</v>
+      </c>
+      <c r="F415">
+        <v>337910</v>
+      </c>
+      <c r="G415" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="416" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A416">
+        <v>16</v>
+      </c>
+      <c r="B416" t="s">
+        <v>386</v>
+      </c>
+      <c r="C416" t="s">
+        <v>387</v>
+      </c>
+      <c r="D416">
+        <v>2220</v>
+      </c>
+      <c r="E416" t="s">
+        <v>389</v>
+      </c>
+      <c r="F416">
+        <v>337910</v>
+      </c>
+      <c r="G416" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="417" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A417">
+        <v>16</v>
+      </c>
+      <c r="B417" t="s">
+        <v>386</v>
+      </c>
+      <c r="C417" t="s">
+        <v>387</v>
+      </c>
+      <c r="D417">
+        <v>2220</v>
+      </c>
+      <c r="E417" t="s">
+        <v>389</v>
+      </c>
+      <c r="F417">
+        <v>337920</v>
+      </c>
+      <c r="G417" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="418" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A418">
+        <v>16</v>
+      </c>
+      <c r="B418" t="s">
+        <v>386</v>
+      </c>
+      <c r="C418" t="s">
+        <v>387</v>
+      </c>
+      <c r="D418">
+        <v>2219</v>
+      </c>
+      <c r="E418" t="s">
+        <v>388</v>
+      </c>
+      <c r="F418">
+        <v>339920</v>
+      </c>
+      <c r="G418" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="419" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A419">
+        <v>16</v>
+      </c>
+      <c r="B419" t="s">
+        <v>386</v>
+      </c>
+      <c r="C419" t="s">
+        <v>387</v>
+      </c>
+      <c r="D419">
+        <v>2220</v>
+      </c>
+      <c r="E419" t="s">
+        <v>389</v>
+      </c>
+      <c r="F419">
+        <v>339950</v>
+      </c>
+      <c r="G419" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="420" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A420">
+        <v>16</v>
+      </c>
+      <c r="B420" t="s">
+        <v>386</v>
+      </c>
+      <c r="C420" t="s">
+        <v>387</v>
+      </c>
+      <c r="D420">
+        <v>2219</v>
+      </c>
+      <c r="E420" t="s">
+        <v>388</v>
+      </c>
+      <c r="F420">
+        <v>339991</v>
+      </c>
+      <c r="G420" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="421" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A421">
+        <v>16</v>
+      </c>
+      <c r="B421" t="s">
+        <v>386</v>
+      </c>
+      <c r="C421" t="s">
+        <v>387</v>
+      </c>
+      <c r="D421">
+        <v>2220</v>
+      </c>
+      <c r="E421" t="s">
+        <v>389</v>
+      </c>
+      <c r="F421">
+        <v>339991</v>
+      </c>
+      <c r="G421" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="422" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A422">
+        <v>16</v>
+      </c>
+      <c r="B422" t="s">
+        <v>386</v>
+      </c>
+      <c r="C422" t="s">
+        <v>387</v>
+      </c>
+      <c r="D422">
+        <v>2220</v>
+      </c>
+      <c r="E422" t="s">
+        <v>389</v>
+      </c>
+      <c r="F422">
+        <v>339999</v>
+      </c>
+      <c r="G422" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="423" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A423">
+        <v>17</v>
+      </c>
+      <c r="B423" t="s">
+        <v>410</v>
+      </c>
+      <c r="C423" t="s">
+        <v>411</v>
+      </c>
+      <c r="D423">
+        <v>2399</v>
+      </c>
+      <c r="E423" t="s">
+        <v>412</v>
+      </c>
+      <c r="F423">
+        <v>322121</v>
+      </c>
+      <c r="G423" t="s">
+        <v>316</v>
+      </c>
+    </row>
+    <row r="424" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A424">
+        <v>17</v>
+      </c>
+      <c r="B424" t="s">
+        <v>410</v>
+      </c>
+      <c r="C424" t="s">
+        <v>411</v>
+      </c>
+      <c r="D424">
+        <v>2399</v>
+      </c>
+      <c r="E424" t="s">
+        <v>412</v>
+      </c>
+      <c r="F424">
+        <v>324121</v>
+      </c>
+      <c r="G424" t="s">
+        <v>413</v>
+      </c>
+    </row>
+    <row r="425" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A425">
+        <v>17</v>
+      </c>
+      <c r="B425" t="s">
+        <v>410</v>
+      </c>
+      <c r="C425" t="s">
+        <v>411</v>
+      </c>
+      <c r="D425">
+        <v>2399</v>
+      </c>
+      <c r="E425" t="s">
+        <v>412</v>
+      </c>
+      <c r="F425">
+        <v>324122</v>
+      </c>
+      <c r="G425" t="s">
+        <v>414</v>
+      </c>
+    </row>
+    <row r="426" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A426">
+        <v>17</v>
+      </c>
+      <c r="B426" t="s">
+        <v>410</v>
+      </c>
+      <c r="C426" t="s">
+        <v>411</v>
+      </c>
+      <c r="D426">
+        <v>2399</v>
+      </c>
+      <c r="E426" t="s">
+        <v>412</v>
+      </c>
+      <c r="F426">
+        <v>325998</v>
+      </c>
+      <c r="G426" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="427" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A427">
+        <v>17</v>
+      </c>
+      <c r="B427" t="s">
+        <v>410</v>
+      </c>
+      <c r="C427" t="s">
+        <v>411</v>
+      </c>
+      <c r="D427">
+        <v>2392</v>
+      </c>
+      <c r="E427" t="s">
+        <v>415</v>
+      </c>
+      <c r="F427">
+        <v>327110</v>
+      </c>
+      <c r="G427" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="428" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A428">
+        <v>17</v>
+      </c>
+      <c r="B428" t="s">
+        <v>410</v>
+      </c>
+      <c r="C428" t="s">
+        <v>411</v>
+      </c>
+      <c r="D428">
+        <v>2393</v>
+      </c>
+      <c r="E428" t="s">
+        <v>417</v>
+      </c>
+      <c r="F428">
+        <v>327110</v>
+      </c>
+      <c r="G428" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="429" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A429">
+        <v>17</v>
+      </c>
+      <c r="B429" t="s">
+        <v>410</v>
+      </c>
+      <c r="C429" t="s">
+        <v>411</v>
+      </c>
+      <c r="D429">
+        <v>2391</v>
+      </c>
+      <c r="E429" t="s">
+        <v>418</v>
+      </c>
+      <c r="F429">
+        <v>327120</v>
+      </c>
+      <c r="G429" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="430" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A430">
+        <v>17</v>
+      </c>
+      <c r="B430" t="s">
+        <v>410</v>
+      </c>
+      <c r="C430" t="s">
+        <v>411</v>
+      </c>
+      <c r="D430">
+        <v>2392</v>
+      </c>
+      <c r="E430" t="s">
+        <v>415</v>
+      </c>
+      <c r="F430">
+        <v>327120</v>
+      </c>
+      <c r="G430" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="431" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A431">
+        <v>17</v>
+      </c>
+      <c r="B431" t="s">
+        <v>410</v>
+      </c>
+      <c r="C431" t="s">
+        <v>411</v>
+      </c>
+      <c r="D431">
+        <v>2395</v>
+      </c>
+      <c r="E431" t="s">
+        <v>420</v>
+      </c>
+      <c r="F431">
+        <v>327120</v>
+      </c>
+      <c r="G431" t="s">
+        <v>419</v>
+      </c>
+    </row>
+    <row r="432" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A432">
+        <v>17</v>
+      </c>
+      <c r="B432" t="s">
+        <v>410</v>
+      </c>
+      <c r="C432" t="s">
+        <v>411</v>
+      </c>
+      <c r="D432">
+        <v>2310</v>
+      </c>
+      <c r="E432" t="s">
+        <v>421</v>
+      </c>
+      <c r="F432">
+        <v>327211</v>
+      </c>
+      <c r="G432" t="s">
+        <v>422</v>
+      </c>
+    </row>
+    <row r="433" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A433">
+        <v>17</v>
+      </c>
+      <c r="B433" t="s">
+        <v>410</v>
+      </c>
+      <c r="C433" t="s">
+        <v>411</v>
+      </c>
+      <c r="D433">
+        <v>2310</v>
+      </c>
+      <c r="E433" t="s">
+        <v>421</v>
+      </c>
+      <c r="F433">
+        <v>327212</v>
+      </c>
+      <c r="G433" t="s">
+        <v>423</v>
+      </c>
+    </row>
+    <row r="434" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A434">
+        <v>17</v>
+      </c>
+      <c r="B434" t="s">
+        <v>410</v>
+      </c>
+      <c r="C434" t="s">
+        <v>411</v>
+      </c>
+      <c r="D434">
+        <v>2310</v>
+      </c>
+      <c r="E434" t="s">
+        <v>421</v>
+      </c>
+      <c r="F434">
+        <v>327213</v>
+      </c>
+      <c r="G434" t="s">
+        <v>424</v>
+      </c>
+    </row>
+    <row r="435" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A435">
+        <v>17</v>
+      </c>
+      <c r="B435" t="s">
+        <v>410</v>
+      </c>
+      <c r="C435" t="s">
+        <v>411</v>
+      </c>
+      <c r="D435">
+        <v>2310</v>
+      </c>
+      <c r="E435" t="s">
+        <v>421</v>
+      </c>
+      <c r="F435">
+        <v>327215</v>
+      </c>
+      <c r="G435" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="436" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A436">
+        <v>17</v>
+      </c>
+      <c r="B436" t="s">
+        <v>410</v>
+      </c>
+      <c r="C436" t="s">
+        <v>411</v>
+      </c>
+      <c r="D436">
+        <v>2394</v>
+      </c>
+      <c r="E436" t="s">
+        <v>426</v>
+      </c>
+      <c r="F436">
+        <v>327310</v>
+      </c>
+      <c r="G436" t="s">
+        <v>427</v>
+      </c>
+    </row>
+    <row r="437" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A437">
+        <v>17</v>
+      </c>
+      <c r="B437" t="s">
+        <v>410</v>
+      </c>
+      <c r="C437" t="s">
+        <v>411</v>
+      </c>
+      <c r="D437">
+        <v>2395</v>
+      </c>
+      <c r="E437" t="s">
+        <v>420</v>
+      </c>
+      <c r="F437">
+        <v>327320</v>
+      </c>
+      <c r="G437" t="s">
+        <v>428</v>
+      </c>
+    </row>
+    <row r="438" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A438">
+        <v>17</v>
+      </c>
+      <c r="B438" t="s">
+        <v>410</v>
+      </c>
+      <c r="C438" t="s">
+        <v>411</v>
+      </c>
+      <c r="D438">
+        <v>2395</v>
+      </c>
+      <c r="E438" t="s">
+        <v>420</v>
+      </c>
+      <c r="F438">
+        <v>327331</v>
+      </c>
+      <c r="G438" t="s">
+        <v>429</v>
+      </c>
+    </row>
+    <row r="439" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A439">
+        <v>17</v>
+      </c>
+      <c r="B439" t="s">
+        <v>410</v>
+      </c>
+      <c r="C439" t="s">
+        <v>411</v>
+      </c>
+      <c r="D439">
+        <v>2395</v>
+      </c>
+      <c r="E439" t="s">
+        <v>420</v>
+      </c>
+      <c r="F439">
+        <v>327332</v>
+      </c>
+      <c r="G439" t="s">
+        <v>430</v>
+      </c>
+    </row>
+    <row r="440" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A440">
+        <v>17</v>
+      </c>
+      <c r="B440" t="s">
+        <v>410</v>
+      </c>
+      <c r="C440" t="s">
+        <v>411</v>
+      </c>
+      <c r="D440">
+        <v>2395</v>
+      </c>
+      <c r="E440" t="s">
+        <v>420</v>
+      </c>
+      <c r="F440">
+        <v>327390</v>
+      </c>
+      <c r="G440" t="s">
+        <v>431</v>
+      </c>
+    </row>
+    <row r="441" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A441">
+        <v>17</v>
+      </c>
+      <c r="B441" t="s">
+        <v>410</v>
+      </c>
+      <c r="C441" t="s">
+        <v>411</v>
+      </c>
+      <c r="D441">
+        <v>2394</v>
+      </c>
+      <c r="E441" t="s">
+        <v>426</v>
+      </c>
+      <c r="F441">
+        <v>327410</v>
+      </c>
+      <c r="G441" t="s">
+        <v>432</v>
+      </c>
+    </row>
+    <row r="442" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A442">
+        <v>17</v>
+      </c>
+      <c r="B442" t="s">
+        <v>410</v>
+      </c>
+      <c r="C442" t="s">
+        <v>411</v>
+      </c>
+      <c r="D442">
+        <v>2394</v>
+      </c>
+      <c r="E442" t="s">
+        <v>426</v>
+      </c>
+      <c r="F442">
+        <v>327420</v>
+      </c>
+      <c r="G442" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="443" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A443">
+        <v>17</v>
+      </c>
+      <c r="B443" t="s">
+        <v>410</v>
+      </c>
+      <c r="C443" t="s">
+        <v>411</v>
+      </c>
+      <c r="D443">
+        <v>2395</v>
+      </c>
+      <c r="E443" t="s">
+        <v>420</v>
+      </c>
+      <c r="F443">
+        <v>327420</v>
+      </c>
+      <c r="G443" t="s">
+        <v>433</v>
+      </c>
+    </row>
+    <row r="444" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A444">
+        <v>17</v>
+      </c>
+      <c r="B444" t="s">
+        <v>410</v>
+      </c>
+      <c r="C444" t="s">
+        <v>411</v>
+      </c>
+      <c r="D444">
+        <v>2399</v>
+      </c>
+      <c r="E444" t="s">
+        <v>412</v>
+      </c>
+      <c r="F444">
+        <v>327910</v>
+      </c>
+      <c r="G444" t="s">
+        <v>434</v>
+      </c>
+    </row>
+    <row r="445" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A445">
+        <v>17</v>
+      </c>
+      <c r="B445" t="s">
+        <v>410</v>
+      </c>
+      <c r="C445" t="s">
+        <v>411</v>
+      </c>
+      <c r="D445">
+        <v>2396</v>
+      </c>
+      <c r="E445" t="s">
+        <v>435</v>
+      </c>
+      <c r="F445">
+        <v>327991</v>
+      </c>
+      <c r="G445" t="s">
+        <v>436</v>
+      </c>
+    </row>
+    <row r="446" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A446">
+        <v>17</v>
+      </c>
+      <c r="B446" t="s">
+        <v>410</v>
+      </c>
+      <c r="C446" t="s">
+        <v>411</v>
+      </c>
+      <c r="D446">
+        <v>2399</v>
+      </c>
+      <c r="E446" t="s">
+        <v>412</v>
+      </c>
+      <c r="F446">
+        <v>327992</v>
+      </c>
+      <c r="G446" t="s">
+        <v>437</v>
+      </c>
+    </row>
+    <row r="447" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A447">
+        <v>17</v>
+      </c>
+      <c r="B447" t="s">
+        <v>410</v>
+      </c>
+      <c r="C447" t="s">
+        <v>411</v>
+      </c>
+      <c r="D447">
+        <v>2310</v>
+      </c>
+      <c r="E447" t="s">
+        <v>421</v>
+      </c>
+      <c r="F447">
+        <v>327993</v>
+      </c>
+      <c r="G447" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="448" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A448">
+        <v>17</v>
+      </c>
+      <c r="B448" t="s">
+        <v>410</v>
+      </c>
+      <c r="C448" t="s">
+        <v>411</v>
+      </c>
+      <c r="D448">
+        <v>2399</v>
+      </c>
+      <c r="E448" t="s">
+        <v>412</v>
+      </c>
+      <c r="F448">
+        <v>327993</v>
+      </c>
+      <c r="G448" t="s">
+        <v>438</v>
+      </c>
+    </row>
+    <row r="449" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A449">
+        <v>17</v>
+      </c>
+      <c r="B449" t="s">
+        <v>410</v>
+      </c>
+      <c r="C449" t="s">
+        <v>411</v>
+      </c>
+      <c r="D449">
+        <v>2395</v>
+      </c>
+      <c r="E449" t="s">
+        <v>420</v>
+      </c>
+      <c r="F449">
+        <v>327999</v>
+      </c>
+      <c r="G449" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="450" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A450">
+        <v>17</v>
+      </c>
+      <c r="B450" t="s">
+        <v>410</v>
+      </c>
+      <c r="C450" t="s">
+        <v>411</v>
+      </c>
+      <c r="D450">
+        <v>2399</v>
+      </c>
+      <c r="E450" t="s">
+        <v>412</v>
+      </c>
+      <c r="F450">
+        <v>327999</v>
+      </c>
+      <c r="G450" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="451" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A451">
+        <v>17</v>
+      </c>
+      <c r="B451" t="s">
+        <v>410</v>
+      </c>
+      <c r="C451" t="s">
+        <v>411</v>
+      </c>
+      <c r="D451">
+        <v>2399</v>
+      </c>
+      <c r="E451" t="s">
+        <v>412</v>
+      </c>
+      <c r="F451">
+        <v>335991</v>
+      </c>
+      <c r="G451" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="452" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A452">
+        <v>17</v>
+      </c>
+      <c r="B452" t="s">
+        <v>410</v>
+      </c>
+      <c r="C452" t="s">
+        <v>411</v>
+      </c>
+      <c r="D452">
+        <v>2399</v>
+      </c>
+      <c r="E452" t="s">
+        <v>412</v>
+      </c>
+      <c r="F452">
+        <v>336340</v>
+      </c>
+      <c r="G452" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="453" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A453">
+        <v>17</v>
+      </c>
+      <c r="B453" t="s">
+        <v>410</v>
+      </c>
+      <c r="C453" t="s">
+        <v>411</v>
+      </c>
+      <c r="D453">
+        <v>2399</v>
+      </c>
+      <c r="E453" t="s">
+        <v>412</v>
+      </c>
+      <c r="F453">
+        <v>336350</v>
+      </c>
+      <c r="G453" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="454" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A454">
+        <v>17</v>
+      </c>
+      <c r="B454" t="s">
+        <v>410</v>
+      </c>
+      <c r="C454" t="s">
+        <v>411</v>
+      </c>
+      <c r="D454">
+        <v>2399</v>
+      </c>
+      <c r="E454" t="s">
+        <v>412</v>
+      </c>
+      <c r="F454">
+        <v>339991</v>
+      </c>
+      <c r="G454" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="455" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A455">
+        <v>17</v>
+      </c>
+      <c r="B455" t="s">
+        <v>410</v>
+      </c>
+      <c r="C455" t="s">
+        <v>411</v>
+      </c>
+      <c r="D455">
+        <v>2396</v>
+      </c>
+      <c r="E455" t="s">
+        <v>435</v>
+      </c>
+      <c r="F455">
+        <v>453998</v>
+      </c>
+      <c r="G455" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="456" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A456">
+        <v>18</v>
+      </c>
+      <c r="B456" t="s">
+        <v>444</v>
+      </c>
+      <c r="C456" t="s">
+        <v>445</v>
+      </c>
+      <c r="D456">
+        <v>2420</v>
+      </c>
+      <c r="E456" t="s">
+        <v>446</v>
+      </c>
+      <c r="F456">
+        <v>322220</v>
+      </c>
+      <c r="G456" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="457" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A457">
+        <v>18</v>
+      </c>
+      <c r="B457" t="s">
+        <v>444</v>
+      </c>
+      <c r="C457" t="s">
+        <v>445</v>
+      </c>
+      <c r="D457">
+        <v>2410</v>
+      </c>
+      <c r="E457" t="s">
+        <v>445</v>
+      </c>
+      <c r="F457">
+        <v>331110</v>
+      </c>
+      <c r="G457" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="458" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A458">
+        <v>18</v>
+      </c>
+      <c r="B458" t="s">
+        <v>444</v>
+      </c>
+      <c r="C458" t="s">
+        <v>445</v>
+      </c>
+      <c r="D458">
+        <v>2431</v>
+      </c>
+      <c r="E458" t="s">
+        <v>448</v>
+      </c>
+      <c r="F458">
+        <v>331210</v>
+      </c>
+      <c r="G458" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="459" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A459">
+        <v>18</v>
+      </c>
+      <c r="B459" t="s">
+        <v>444</v>
+      </c>
+      <c r="C459" t="s">
+        <v>445</v>
+      </c>
+      <c r="D459">
+        <v>2410</v>
+      </c>
+      <c r="E459" t="s">
+        <v>445</v>
+      </c>
+      <c r="F459">
+        <v>331221</v>
+      </c>
+      <c r="G459" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="460" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A460">
+        <v>18</v>
+      </c>
+      <c r="B460" t="s">
+        <v>444</v>
+      </c>
+      <c r="C460" t="s">
+        <v>445</v>
+      </c>
+      <c r="D460">
+        <v>2410</v>
+      </c>
+      <c r="E460" t="s">
+        <v>445</v>
+      </c>
+      <c r="F460">
+        <v>331222</v>
+      </c>
+      <c r="G460" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="461" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A461">
+        <v>18</v>
+      </c>
+      <c r="B461" t="s">
+        <v>444</v>
+      </c>
+      <c r="C461" t="s">
+        <v>445</v>
+      </c>
+      <c r="D461">
+        <v>2420</v>
+      </c>
+      <c r="E461" t="s">
+        <v>446</v>
+      </c>
+      <c r="F461">
+        <v>331313</v>
+      </c>
+      <c r="G461" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="462" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A462">
+        <v>18</v>
+      </c>
+      <c r="B462" t="s">
+        <v>444</v>
+      </c>
+      <c r="C462" t="s">
+        <v>445</v>
+      </c>
+      <c r="D462">
+        <v>2420</v>
+      </c>
+      <c r="E462" t="s">
+        <v>446</v>
+      </c>
+      <c r="F462">
+        <v>331314</v>
+      </c>
+      <c r="G462" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="463" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A463">
+        <v>18</v>
+      </c>
+      <c r="B463" t="s">
+        <v>444</v>
+      </c>
+      <c r="C463" t="s">
+        <v>445</v>
+      </c>
+      <c r="D463">
+        <v>2420</v>
+      </c>
+      <c r="E463" t="s">
+        <v>446</v>
+      </c>
+      <c r="F463">
+        <v>331315</v>
+      </c>
+      <c r="G463" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="464" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A464">
+        <v>18</v>
+      </c>
+      <c r="B464" t="s">
+        <v>444</v>
+      </c>
+      <c r="C464" t="s">
+        <v>445</v>
+      </c>
+      <c r="D464">
+        <v>2420</v>
+      </c>
+      <c r="E464" t="s">
+        <v>446</v>
+      </c>
+      <c r="F464">
+        <v>331318</v>
+      </c>
+      <c r="G464" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A465">
+        <v>18</v>
+      </c>
+      <c r="B465" t="s">
+        <v>444</v>
+      </c>
+      <c r="C465" t="s">
+        <v>445</v>
+      </c>
+      <c r="D465">
+        <v>2420</v>
+      </c>
+      <c r="E465" t="s">
+        <v>446</v>
+      </c>
+      <c r="F465">
+        <v>331410</v>
+      </c>
+      <c r="G465" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A466">
+        <v>18</v>
+      </c>
+      <c r="B466" t="s">
+        <v>444</v>
+      </c>
+      <c r="C466" t="s">
+        <v>445</v>
+      </c>
+      <c r="D466">
+        <v>2420</v>
+      </c>
+      <c r="E466" t="s">
+        <v>446</v>
+      </c>
+      <c r="F466">
+        <v>331420</v>
+      </c>
+      <c r="G466" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A467">
+        <v>18</v>
+      </c>
+      <c r="B467" t="s">
+        <v>444</v>
+      </c>
+      <c r="C467" t="s">
+        <v>445</v>
+      </c>
+      <c r="D467">
+        <v>2420</v>
+      </c>
+      <c r="E467" t="s">
+        <v>446</v>
+      </c>
+      <c r="F467">
+        <v>331491</v>
+      </c>
+      <c r="G467" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="468" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A468">
+        <v>18</v>
+      </c>
+      <c r="B468" t="s">
+        <v>444</v>
+      </c>
+      <c r="C468" t="s">
+        <v>445</v>
+      </c>
+      <c r="D468">
+        <v>2420</v>
+      </c>
+      <c r="E468" t="s">
+        <v>446</v>
+      </c>
+      <c r="F468">
+        <v>331492</v>
+      </c>
+      <c r="G468" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="469" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A469">
+        <v>18</v>
+      </c>
+      <c r="B469" t="s">
+        <v>444</v>
+      </c>
+      <c r="C469" t="s">
+        <v>445</v>
+      </c>
+      <c r="D469">
+        <v>2431</v>
+      </c>
+      <c r="E469" t="s">
+        <v>448</v>
+      </c>
+      <c r="F469">
+        <v>331511</v>
+      </c>
+      <c r="G469" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="470" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A470">
+        <v>18</v>
+      </c>
+      <c r="B470" t="s">
+        <v>444</v>
+      </c>
+      <c r="C470" t="s">
+        <v>445</v>
+      </c>
+      <c r="D470">
+        <v>2431</v>
+      </c>
+      <c r="E470" t="s">
+        <v>448</v>
+      </c>
+      <c r="F470">
+        <v>331512</v>
+      </c>
+      <c r="G470" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="471" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A471">
+        <v>18</v>
+      </c>
+      <c r="B471" t="s">
+        <v>444</v>
+      </c>
+      <c r="C471" t="s">
+        <v>445</v>
+      </c>
+      <c r="D471">
+        <v>2431</v>
+      </c>
+      <c r="E471" t="s">
+        <v>448</v>
+      </c>
+      <c r="F471">
+        <v>331513</v>
+      </c>
+      <c r="G471" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="472" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A472">
+        <v>18</v>
+      </c>
+      <c r="B472" t="s">
+        <v>444</v>
+      </c>
+      <c r="C472" t="s">
+        <v>445</v>
+      </c>
+      <c r="D472">
+        <v>2432</v>
+      </c>
+      <c r="E472" t="s">
+        <v>463</v>
+      </c>
+      <c r="F472">
+        <v>331523</v>
+      </c>
+      <c r="G472" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="473" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A473">
+        <v>18</v>
+      </c>
+      <c r="B473" t="s">
+        <v>444</v>
+      </c>
+      <c r="C473" t="s">
+        <v>445</v>
+      </c>
+      <c r="D473">
+        <v>2432</v>
+      </c>
+      <c r="E473" t="s">
+        <v>463</v>
+      </c>
+      <c r="F473">
+        <v>331524</v>
+      </c>
+      <c r="G473" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="474" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A474">
+        <v>18</v>
+      </c>
+      <c r="B474" t="s">
+        <v>444</v>
+      </c>
+      <c r="C474" t="s">
+        <v>445</v>
+      </c>
+      <c r="D474">
+        <v>2432</v>
+      </c>
+      <c r="E474" t="s">
+        <v>463</v>
+      </c>
+      <c r="F474">
+        <v>331529</v>
+      </c>
+      <c r="G474" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="475" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A475">
+        <v>18</v>
+      </c>
+      <c r="B475" t="s">
+        <v>444</v>
+      </c>
+      <c r="C475" t="s">
+        <v>445</v>
+      </c>
+      <c r="D475">
+        <v>2410</v>
+      </c>
+      <c r="E475" t="s">
+        <v>445</v>
+      </c>
+      <c r="F475">
+        <v>332912</v>
+      </c>
+      <c r="G475" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="476" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A476">
+        <v>18</v>
+      </c>
+      <c r="B476" t="s">
+        <v>444</v>
+      </c>
+      <c r="C476" t="s">
+        <v>445</v>
+      </c>
+      <c r="D476">
+        <v>2420</v>
+      </c>
+      <c r="E476" t="s">
+        <v>446</v>
+      </c>
+      <c r="F476">
+        <v>332912</v>
+      </c>
+      <c r="G476" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="477" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A477">
+        <v>18</v>
+      </c>
+      <c r="B477" t="s">
+        <v>444</v>
+      </c>
+      <c r="C477" t="s">
+        <v>445</v>
+      </c>
+      <c r="D477">
+        <v>2420</v>
+      </c>
+      <c r="E477" t="s">
+        <v>446</v>
+      </c>
+      <c r="F477">
+        <v>332913</v>
+      </c>
+      <c r="G477" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="478" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A478">
+        <v>18</v>
+      </c>
+      <c r="B478" t="s">
+        <v>444</v>
+      </c>
+      <c r="C478" t="s">
+        <v>445</v>
+      </c>
+      <c r="D478">
+        <v>2410</v>
+      </c>
+      <c r="E478" t="s">
+        <v>445</v>
+      </c>
+      <c r="F478">
+        <v>332919</v>
+      </c>
+      <c r="G478" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="479" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A479">
+        <v>18</v>
+      </c>
+      <c r="B479" t="s">
+        <v>444</v>
+      </c>
+      <c r="C479" t="s">
+        <v>445</v>
+      </c>
+      <c r="D479">
+        <v>2410</v>
+      </c>
+      <c r="E479" t="s">
+        <v>445</v>
+      </c>
+      <c r="F479">
+        <v>332996</v>
+      </c>
+      <c r="G479" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="480" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A480">
+        <v>18</v>
+      </c>
+      <c r="B480" t="s">
+        <v>444</v>
+      </c>
+      <c r="C480" t="s">
+        <v>445</v>
+      </c>
+      <c r="D480">
+        <v>2420</v>
+      </c>
+      <c r="E480" t="s">
+        <v>446</v>
+      </c>
+      <c r="F480">
+        <v>332996</v>
+      </c>
+      <c r="G480" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A481">
+        <v>18</v>
+      </c>
+      <c r="B481" t="s">
+        <v>444</v>
+      </c>
+      <c r="C481" t="s">
+        <v>445</v>
+      </c>
+      <c r="D481">
+        <v>2420</v>
+      </c>
+      <c r="E481" t="s">
+        <v>446</v>
+      </c>
+      <c r="F481">
+        <v>332999</v>
+      </c>
+      <c r="G481" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A482">
+        <v>19</v>
+      </c>
+      <c r="B482" t="s">
+        <v>470</v>
+      </c>
+      <c r="C482" t="s">
+        <v>446</v>
+      </c>
+      <c r="D482">
+        <v>2420</v>
+      </c>
+      <c r="E482" t="s">
+        <v>446</v>
+      </c>
+      <c r="F482">
+        <v>322220</v>
+      </c>
+      <c r="G482" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="483" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A483">
+        <v>19</v>
+      </c>
+      <c r="B483" t="s">
+        <v>470</v>
+      </c>
+      <c r="C483" t="s">
+        <v>446</v>
+      </c>
+      <c r="D483">
+        <v>2410</v>
+      </c>
+      <c r="E483" t="s">
+        <v>445</v>
+      </c>
+      <c r="F483">
+        <v>331110</v>
+      </c>
+      <c r="G483" t="s">
+        <v>447</v>
+      </c>
+    </row>
+    <row r="484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A484">
+        <v>19</v>
+      </c>
+      <c r="B484" t="s">
+        <v>470</v>
+      </c>
+      <c r="C484" t="s">
+        <v>446</v>
+      </c>
+      <c r="D484">
+        <v>2431</v>
+      </c>
+      <c r="E484" t="s">
+        <v>448</v>
+      </c>
+      <c r="F484">
+        <v>331210</v>
+      </c>
+      <c r="G484" t="s">
+        <v>449</v>
+      </c>
+    </row>
+    <row r="485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A485">
+        <v>19</v>
+      </c>
+      <c r="B485" t="s">
+        <v>470</v>
+      </c>
+      <c r="C485" t="s">
+        <v>446</v>
+      </c>
+      <c r="D485">
+        <v>2410</v>
+      </c>
+      <c r="E485" t="s">
+        <v>445</v>
+      </c>
+      <c r="F485">
+        <v>331221</v>
+      </c>
+      <c r="G485" t="s">
+        <v>450</v>
+      </c>
+    </row>
+    <row r="486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A486">
+        <v>19</v>
+      </c>
+      <c r="B486" t="s">
+        <v>470</v>
+      </c>
+      <c r="C486" t="s">
+        <v>446</v>
+      </c>
+      <c r="D486">
+        <v>2410</v>
+      </c>
+      <c r="E486" t="s">
+        <v>445</v>
+      </c>
+      <c r="F486">
+        <v>331222</v>
+      </c>
+      <c r="G486" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A487">
+        <v>19</v>
+      </c>
+      <c r="B487" t="s">
+        <v>470</v>
+      </c>
+      <c r="C487" t="s">
+        <v>446</v>
+      </c>
+      <c r="D487">
+        <v>2420</v>
+      </c>
+      <c r="E487" t="s">
+        <v>446</v>
+      </c>
+      <c r="F487">
+        <v>331313</v>
+      </c>
+      <c r="G487" t="s">
+        <v>452</v>
+      </c>
+    </row>
+    <row r="488" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A488">
+        <v>19</v>
+      </c>
+      <c r="B488" t="s">
+        <v>470</v>
+      </c>
+      <c r="C488" t="s">
+        <v>446</v>
+      </c>
+      <c r="D488">
+        <v>2420</v>
+      </c>
+      <c r="E488" t="s">
+        <v>446</v>
+      </c>
+      <c r="F488">
+        <v>331314</v>
+      </c>
+      <c r="G488" t="s">
+        <v>453</v>
+      </c>
+    </row>
+    <row r="489" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A489">
+        <v>19</v>
+      </c>
+      <c r="B489" t="s">
+        <v>470</v>
+      </c>
+      <c r="C489" t="s">
+        <v>446</v>
+      </c>
+      <c r="D489">
+        <v>2420</v>
+      </c>
+      <c r="E489" t="s">
+        <v>446</v>
+      </c>
+      <c r="F489">
+        <v>331315</v>
+      </c>
+      <c r="G489" t="s">
+        <v>454</v>
+      </c>
+    </row>
+    <row r="490" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A490">
+        <v>19</v>
+      </c>
+      <c r="B490" t="s">
+        <v>470</v>
+      </c>
+      <c r="C490" t="s">
+        <v>446</v>
+      </c>
+      <c r="D490">
+        <v>2420</v>
+      </c>
+      <c r="E490" t="s">
+        <v>446</v>
+      </c>
+      <c r="F490">
+        <v>331318</v>
+      </c>
+      <c r="G490" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="491" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A491">
+        <v>19</v>
+      </c>
+      <c r="B491" t="s">
+        <v>470</v>
+      </c>
+      <c r="C491" t="s">
+        <v>446</v>
+      </c>
+      <c r="D491">
+        <v>2420</v>
+      </c>
+      <c r="E491" t="s">
+        <v>446</v>
+      </c>
+      <c r="F491">
+        <v>331410</v>
+      </c>
+      <c r="G491" t="s">
+        <v>456</v>
+      </c>
+    </row>
+    <row r="492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A492">
+        <v>19</v>
+      </c>
+      <c r="B492" t="s">
+        <v>470</v>
+      </c>
+      <c r="C492" t="s">
+        <v>446</v>
+      </c>
+      <c r="D492">
+        <v>2420</v>
+      </c>
+      <c r="E492" t="s">
+        <v>446</v>
+      </c>
+      <c r="F492">
+        <v>331420</v>
+      </c>
+      <c r="G492" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A493">
+        <v>19</v>
+      </c>
+      <c r="B493" t="s">
+        <v>470</v>
+      </c>
+      <c r="C493" t="s">
+        <v>446</v>
+      </c>
+      <c r="D493">
+        <v>2420</v>
+      </c>
+      <c r="E493" t="s">
+        <v>446</v>
+      </c>
+      <c r="F493">
+        <v>331491</v>
+      </c>
+      <c r="G493" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A494">
+        <v>19</v>
+      </c>
+      <c r="B494" t="s">
+        <v>470</v>
+      </c>
+      <c r="C494" t="s">
+        <v>446</v>
+      </c>
+      <c r="D494">
+        <v>2420</v>
+      </c>
+      <c r="E494" t="s">
+        <v>446</v>
+      </c>
+      <c r="F494">
+        <v>331492</v>
+      </c>
+      <c r="G494" t="s">
+        <v>459</v>
+      </c>
+    </row>
+    <row r="495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A495">
+        <v>19</v>
+      </c>
+      <c r="B495" t="s">
+        <v>470</v>
+      </c>
+      <c r="C495" t="s">
+        <v>446</v>
+      </c>
+      <c r="D495">
+        <v>2431</v>
+      </c>
+      <c r="E495" t="s">
+        <v>448</v>
+      </c>
+      <c r="F495">
+        <v>331511</v>
+      </c>
+      <c r="G495" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="496" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A496">
+        <v>19</v>
+      </c>
+      <c r="B496" t="s">
+        <v>470</v>
+      </c>
+      <c r="C496" t="s">
+        <v>446</v>
+      </c>
+      <c r="D496">
+        <v>2431</v>
+      </c>
+      <c r="E496" t="s">
+        <v>448</v>
+      </c>
+      <c r="F496">
+        <v>331512</v>
+      </c>
+      <c r="G496" t="s">
+        <v>461</v>
+      </c>
+    </row>
+    <row r="497" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A497">
+        <v>19</v>
+      </c>
+      <c r="B497" t="s">
+        <v>470</v>
+      </c>
+      <c r="C497" t="s">
+        <v>446</v>
+      </c>
+      <c r="D497">
+        <v>2431</v>
+      </c>
+      <c r="E497" t="s">
+        <v>448</v>
+      </c>
+      <c r="F497">
+        <v>331513</v>
+      </c>
+      <c r="G497" t="s">
+        <v>462</v>
+      </c>
+    </row>
+    <row r="498" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A498">
+        <v>19</v>
+      </c>
+      <c r="B498" t="s">
+        <v>470</v>
+      </c>
+      <c r="C498" t="s">
+        <v>446</v>
+      </c>
+      <c r="D498">
+        <v>2432</v>
+      </c>
+      <c r="E498" t="s">
+        <v>463</v>
+      </c>
+      <c r="F498">
+        <v>331523</v>
+      </c>
+      <c r="G498" t="s">
+        <v>464</v>
+      </c>
+    </row>
+    <row r="499" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A499">
+        <v>19</v>
+      </c>
+      <c r="B499" t="s">
+        <v>470</v>
+      </c>
+      <c r="C499" t="s">
+        <v>446</v>
+      </c>
+      <c r="D499">
+        <v>2432</v>
+      </c>
+      <c r="E499" t="s">
+        <v>463</v>
+      </c>
+      <c r="F499">
+        <v>331524</v>
+      </c>
+      <c r="G499" t="s">
+        <v>465</v>
+      </c>
+    </row>
+    <row r="500" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A500">
+        <v>19</v>
+      </c>
+      <c r="B500" t="s">
+        <v>470</v>
+      </c>
+      <c r="C500" t="s">
+        <v>446</v>
+      </c>
+      <c r="D500">
+        <v>2432</v>
+      </c>
+      <c r="E500" t="s">
+        <v>463</v>
+      </c>
+      <c r="F500">
+        <v>331529</v>
+      </c>
+      <c r="G500" t="s">
+        <v>466</v>
+      </c>
+    </row>
+    <row r="501" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A501">
+        <v>19</v>
+      </c>
+      <c r="B501" t="s">
+        <v>470</v>
+      </c>
+      <c r="C501" t="s">
+        <v>446</v>
+      </c>
+      <c r="D501">
+        <v>2410</v>
+      </c>
+      <c r="E501" t="s">
+        <v>445</v>
+      </c>
+      <c r="F501">
+        <v>332912</v>
+      </c>
+      <c r="G501" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A502">
+        <v>19</v>
+      </c>
+      <c r="B502" t="s">
+        <v>470</v>
+      </c>
+      <c r="C502" t="s">
+        <v>446</v>
+      </c>
+      <c r="D502">
+        <v>2420</v>
+      </c>
+      <c r="E502" t="s">
+        <v>446</v>
+      </c>
+      <c r="F502">
+        <v>332912</v>
+      </c>
+      <c r="G502" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A503">
+        <v>19</v>
+      </c>
+      <c r="B503" t="s">
+        <v>470</v>
+      </c>
+      <c r="C503" t="s">
+        <v>446</v>
+      </c>
+      <c r="D503">
+        <v>2420</v>
+      </c>
+      <c r="E503" t="s">
+        <v>446</v>
+      </c>
+      <c r="F503">
+        <v>332913</v>
+      </c>
+      <c r="G503" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A504">
+        <v>19</v>
+      </c>
+      <c r="B504" t="s">
+        <v>470</v>
+      </c>
+      <c r="C504" t="s">
+        <v>446</v>
+      </c>
+      <c r="D504">
+        <v>2410</v>
+      </c>
+      <c r="E504" t="s">
+        <v>445</v>
+      </c>
+      <c r="F504">
+        <v>332919</v>
+      </c>
+      <c r="G504" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A505">
+        <v>19</v>
+      </c>
+      <c r="B505" t="s">
+        <v>470</v>
+      </c>
+      <c r="C505" t="s">
+        <v>446</v>
+      </c>
+      <c r="D505">
+        <v>2410</v>
+      </c>
+      <c r="E505" t="s">
+        <v>445</v>
+      </c>
+      <c r="F505">
+        <v>332996</v>
+      </c>
+      <c r="G505" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A506">
+        <v>19</v>
+      </c>
+      <c r="B506" t="s">
+        <v>470</v>
+      </c>
+      <c r="C506" t="s">
+        <v>446</v>
+      </c>
+      <c r="D506">
+        <v>2420</v>
+      </c>
+      <c r="E506" t="s">
+        <v>446</v>
+      </c>
+      <c r="F506">
+        <v>332996</v>
+      </c>
+      <c r="G506" t="s">
+        <v>469</v>
+      </c>
+    </row>
+    <row r="507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A507">
+        <v>19</v>
+      </c>
+      <c r="B507" t="s">
+        <v>470</v>
+      </c>
+      <c r="C507" t="s">
+        <v>446</v>
+      </c>
+      <c r="D507">
+        <v>2420</v>
+      </c>
+      <c r="E507" t="s">
+        <v>446</v>
+      </c>
+      <c r="F507">
+        <v>332999</v>
+      </c>
+      <c r="G507" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A508">
+        <v>20</v>
+      </c>
+      <c r="B508" t="s">
+        <v>471</v>
+      </c>
+      <c r="C508" t="s">
+        <v>472</v>
+      </c>
+      <c r="D508">
+        <v>2599</v>
+      </c>
+      <c r="E508" t="s">
+        <v>473</v>
+      </c>
+      <c r="F508">
+        <v>322220</v>
+      </c>
+      <c r="G508" t="s">
+        <v>279</v>
+      </c>
+    </row>
+    <row r="509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A509">
+        <v>20</v>
+      </c>
+      <c r="B509" t="s">
+        <v>471</v>
+      </c>
+      <c r="C509" t="s">
+        <v>472</v>
+      </c>
+      <c r="D509">
+        <v>2599</v>
+      </c>
+      <c r="E509" t="s">
+        <v>473</v>
+      </c>
+      <c r="F509">
+        <v>323111</v>
+      </c>
+      <c r="G509" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A510">
+        <v>20</v>
+      </c>
+      <c r="B510" t="s">
+        <v>471</v>
+      </c>
+      <c r="C510" t="s">
+        <v>472</v>
+      </c>
+      <c r="D510">
+        <v>2599</v>
+      </c>
+      <c r="E510" t="s">
+        <v>473</v>
+      </c>
+      <c r="F510">
+        <v>331222</v>
+      </c>
+      <c r="G510" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="511" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A511">
+        <v>20</v>
+      </c>
+      <c r="B511" t="s">
+        <v>471</v>
+      </c>
+      <c r="C511" t="s">
+        <v>472</v>
+      </c>
+      <c r="D511">
+        <v>2599</v>
+      </c>
+      <c r="E511" t="s">
+        <v>473</v>
+      </c>
+      <c r="F511">
+        <v>331318</v>
+      </c>
+      <c r="G511" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="512" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A512">
+        <v>20</v>
+      </c>
+      <c r="B512" t="s">
+        <v>471</v>
+      </c>
+      <c r="C512" t="s">
+        <v>472</v>
+      </c>
+      <c r="D512">
+        <v>2599</v>
+      </c>
+      <c r="E512" t="s">
+        <v>473</v>
+      </c>
+      <c r="F512">
+        <v>331420</v>
+      </c>
+      <c r="G512" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="513" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A513">
+        <v>20</v>
+      </c>
+      <c r="B513" t="s">
+        <v>471</v>
+      </c>
+      <c r="C513" t="s">
+        <v>472</v>
+      </c>
+      <c r="D513">
+        <v>2599</v>
+      </c>
+      <c r="E513" t="s">
+        <v>473</v>
+      </c>
+      <c r="F513">
+        <v>331491</v>
+      </c>
+      <c r="G513" t="s">
+        <v>458</v>
+      </c>
+    </row>
+    <row r="514" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A514">
+        <v>20</v>
+      </c>
+      <c r="B514" t="s">
+        <v>471</v>
+      </c>
+      <c r="C514" t="s">
+        <v>472</v>
+      </c>
+      <c r="D514">
+        <v>2591</v>
+      </c>
+      <c r="E514" t="s">
+        <v>474</v>
+      </c>
+      <c r="F514">
+        <v>332111</v>
+      </c>
+      <c r="G514" t="s">
+        <v>475</v>
+      </c>
+    </row>
+    <row r="515" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A515">
+        <v>20</v>
+      </c>
+      <c r="B515" t="s">
+        <v>471</v>
+      </c>
+      <c r="C515" t="s">
+        <v>472</v>
+      </c>
+      <c r="D515">
+        <v>2591</v>
+      </c>
+      <c r="E515" t="s">
+        <v>474</v>
+      </c>
+      <c r="F515">
+        <v>332112</v>
+      </c>
+      <c r="G515" t="s">
+        <v>476</v>
+      </c>
+    </row>
+    <row r="516" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A516">
+        <v>20</v>
+      </c>
+      <c r="B516" t="s">
+        <v>471</v>
+      </c>
+      <c r="C516" t="s">
+        <v>472</v>
+      </c>
+      <c r="D516">
+        <v>2591</v>
+      </c>
+      <c r="E516" t="s">
+        <v>474</v>
+      </c>
+      <c r="F516">
+        <v>332114</v>
+      </c>
+      <c r="G516" t="s">
+        <v>477</v>
+      </c>
+    </row>
+    <row r="517" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A517">
+        <v>20</v>
+      </c>
+      <c r="B517" t="s">
+        <v>471</v>
+      </c>
+      <c r="C517" t="s">
+        <v>472</v>
+      </c>
+      <c r="D517">
+        <v>2591</v>
+      </c>
+      <c r="E517" t="s">
+        <v>474</v>
+      </c>
+      <c r="F517">
+        <v>332117</v>
+      </c>
+      <c r="G517" t="s">
+        <v>478</v>
+      </c>
+    </row>
+    <row r="518" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A518">
+        <v>20</v>
+      </c>
+      <c r="B518" t="s">
+        <v>471</v>
+      </c>
+      <c r="C518" t="s">
+        <v>472</v>
+      </c>
+      <c r="D518">
+        <v>2591</v>
+      </c>
+      <c r="E518" t="s">
+        <v>474</v>
+      </c>
+      <c r="F518">
+        <v>332119</v>
+      </c>
+      <c r="G518" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="519" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A519">
+        <v>20</v>
+      </c>
+      <c r="B519" t="s">
+        <v>471</v>
+      </c>
+      <c r="C519" t="s">
+        <v>472</v>
+      </c>
+      <c r="D519">
+        <v>2599</v>
+      </c>
+      <c r="E519" t="s">
+        <v>473</v>
+      </c>
+      <c r="F519">
+        <v>332119</v>
+      </c>
+      <c r="G519" t="s">
+        <v>479</v>
+      </c>
+    </row>
+    <row r="520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A520">
+        <v>20</v>
+      </c>
+      <c r="B520" t="s">
+        <v>471</v>
+      </c>
+      <c r="C520" t="s">
+        <v>472</v>
+      </c>
+      <c r="D520">
+        <v>2593</v>
+      </c>
+      <c r="E520" t="s">
+        <v>480</v>
+      </c>
+      <c r="F520">
+        <v>332215</v>
+      </c>
+      <c r="G520" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A521">
+        <v>20</v>
+      </c>
+      <c r="B521" t="s">
+        <v>471</v>
+      </c>
+      <c r="C521" t="s">
+        <v>472</v>
+      </c>
+      <c r="D521">
+        <v>2599</v>
+      </c>
+      <c r="E521" t="s">
+        <v>473</v>
+      </c>
+      <c r="F521">
+        <v>332215</v>
+      </c>
+      <c r="G521" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A522">
+        <v>20</v>
+      </c>
+      <c r="B522" t="s">
+        <v>471</v>
+      </c>
+      <c r="C522" t="s">
+        <v>472</v>
+      </c>
+      <c r="D522">
+        <v>2593</v>
+      </c>
+      <c r="E522" t="s">
+        <v>480</v>
+      </c>
+      <c r="F522">
+        <v>332216</v>
+      </c>
+      <c r="G522" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A523">
+        <v>20</v>
+      </c>
+      <c r="B523" t="s">
+        <v>471</v>
+      </c>
+      <c r="C523" t="s">
+        <v>472</v>
+      </c>
+      <c r="D523">
+        <v>2511</v>
+      </c>
+      <c r="E523" t="s">
+        <v>483</v>
+      </c>
+      <c r="F523">
+        <v>332311</v>
+      </c>
+      <c r="G523" t="s">
+        <v>484</v>
+      </c>
+    </row>
+    <row r="524" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A524">
+        <v>20</v>
+      </c>
+      <c r="B524" t="s">
+        <v>471</v>
+      </c>
+      <c r="C524" t="s">
+        <v>472</v>
+      </c>
+      <c r="D524">
+        <v>2511</v>
+      </c>
+      <c r="E524" t="s">
+        <v>483</v>
+      </c>
+      <c r="F524">
+        <v>332312</v>
+      </c>
+      <c r="G524" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="525" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A525">
+        <v>20</v>
+      </c>
+      <c r="B525" t="s">
+        <v>471</v>
+      </c>
+      <c r="C525" t="s">
+        <v>472</v>
+      </c>
+      <c r="D525">
+        <v>2511</v>
+      </c>
+      <c r="E525" t="s">
+        <v>483</v>
+      </c>
+      <c r="F525">
+        <v>332313</v>
+      </c>
+      <c r="G525" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="526" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A526">
+        <v>20</v>
+      </c>
+      <c r="B526" t="s">
+        <v>471</v>
+      </c>
+      <c r="C526" t="s">
+        <v>472</v>
+      </c>
+      <c r="D526">
+        <v>2512</v>
+      </c>
+      <c r="E526" t="s">
+        <v>487</v>
+      </c>
+      <c r="F526">
+        <v>332313</v>
+      </c>
+      <c r="G526" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="527" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A527">
+        <v>20</v>
+      </c>
+      <c r="B527" t="s">
+        <v>471</v>
+      </c>
+      <c r="C527" t="s">
+        <v>472</v>
+      </c>
+      <c r="D527">
+        <v>2513</v>
+      </c>
+      <c r="E527" t="s">
+        <v>488</v>
+      </c>
+      <c r="F527">
+        <v>332313</v>
+      </c>
+      <c r="G527" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="528" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A528">
+        <v>20</v>
+      </c>
+      <c r="B528" t="s">
+        <v>471</v>
+      </c>
+      <c r="C528" t="s">
+        <v>472</v>
+      </c>
+      <c r="D528">
+        <v>2511</v>
+      </c>
+      <c r="E528" t="s">
+        <v>483</v>
+      </c>
+      <c r="F528">
+        <v>332321</v>
+      </c>
+      <c r="G528" t="s">
+        <v>489</v>
+      </c>
+    </row>
+    <row r="529" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A529">
+        <v>20</v>
+      </c>
+      <c r="B529" t="s">
+        <v>471</v>
+      </c>
+      <c r="C529" t="s">
+        <v>472</v>
+      </c>
+      <c r="D529">
+        <v>2511</v>
+      </c>
+      <c r="E529" t="s">
+        <v>483</v>
+      </c>
+      <c r="F529">
+        <v>332322</v>
+      </c>
+      <c r="G529" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="530" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A530">
+        <v>20</v>
+      </c>
+      <c r="B530" t="s">
+        <v>471</v>
+      </c>
+      <c r="C530" t="s">
+        <v>472</v>
+      </c>
+      <c r="D530">
+        <v>2599</v>
+      </c>
+      <c r="E530" t="s">
+        <v>473</v>
+      </c>
+      <c r="F530">
+        <v>332322</v>
+      </c>
+      <c r="G530" t="s">
+        <v>490</v>
+      </c>
+    </row>
+    <row r="531" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A531">
+        <v>20</v>
+      </c>
+      <c r="B531" t="s">
+        <v>471</v>
+      </c>
+      <c r="C531" t="s">
+        <v>472</v>
+      </c>
+      <c r="D531">
+        <v>2511</v>
+      </c>
+      <c r="E531" t="s">
+        <v>483</v>
+      </c>
+      <c r="F531">
+        <v>332323</v>
+      </c>
+      <c r="G531" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="532" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A532">
+        <v>20</v>
+      </c>
+      <c r="B532" t="s">
+        <v>471</v>
+      </c>
+      <c r="C532" t="s">
+        <v>472</v>
+      </c>
+      <c r="D532">
+        <v>2599</v>
+      </c>
+      <c r="E532" t="s">
+        <v>473</v>
+      </c>
+      <c r="F532">
+        <v>332323</v>
+      </c>
+      <c r="G532" t="s">
+        <v>491</v>
+      </c>
+    </row>
+    <row r="533" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A533">
+        <v>20</v>
+      </c>
+      <c r="B533" t="s">
+        <v>471</v>
+      </c>
+      <c r="C533" t="s">
+        <v>472</v>
+      </c>
+      <c r="D533">
+        <v>2513</v>
+      </c>
+      <c r="E533" t="s">
+        <v>488</v>
+      </c>
+      <c r="F533">
+        <v>332410</v>
+      </c>
+      <c r="G533" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="534" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A534">
+        <v>20</v>
+      </c>
+      <c r="B534" t="s">
+        <v>471</v>
+      </c>
+      <c r="C534" t="s">
+        <v>472</v>
+      </c>
+      <c r="D534">
+        <v>2512</v>
+      </c>
+      <c r="E534" t="s">
+        <v>487</v>
+      </c>
+      <c r="F534">
+        <v>332420</v>
+      </c>
+      <c r="G534" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A535">
+        <v>20</v>
+      </c>
+      <c r="B535" t="s">
+        <v>471</v>
+      </c>
+      <c r="C535" t="s">
+        <v>472</v>
+      </c>
+      <c r="D535">
+        <v>2599</v>
+      </c>
+      <c r="E535" t="s">
+        <v>473</v>
+      </c>
+      <c r="F535">
+        <v>332431</v>
+      </c>
+      <c r="G535" t="s">
+        <v>494</v>
+      </c>
+    </row>
+    <row r="536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A536">
+        <v>20</v>
+      </c>
+      <c r="B536" t="s">
+        <v>471</v>
+      </c>
+      <c r="C536" t="s">
+        <v>472</v>
+      </c>
+      <c r="D536">
+        <v>2512</v>
+      </c>
+      <c r="E536" t="s">
+        <v>487</v>
+      </c>
+      <c r="F536">
+        <v>332439</v>
+      </c>
+      <c r="G536" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A537">
+        <v>20</v>
+      </c>
+      <c r="B537" t="s">
+        <v>471</v>
+      </c>
+      <c r="C537" t="s">
+        <v>472</v>
+      </c>
+      <c r="D537">
+        <v>2599</v>
+      </c>
+      <c r="E537" t="s">
+        <v>473</v>
+      </c>
+      <c r="F537">
+        <v>332439</v>
+      </c>
+      <c r="G537" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A538">
+        <v>20</v>
+      </c>
+      <c r="B538" t="s">
+        <v>471</v>
+      </c>
+      <c r="C538" t="s">
+        <v>472</v>
+      </c>
+      <c r="D538">
+        <v>2593</v>
+      </c>
+      <c r="E538" t="s">
+        <v>480</v>
+      </c>
+      <c r="F538">
+        <v>332510</v>
+      </c>
+      <c r="G538" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A539">
+        <v>20</v>
+      </c>
+      <c r="B539" t="s">
+        <v>471</v>
+      </c>
+      <c r="C539" t="s">
+        <v>472</v>
+      </c>
+      <c r="D539">
+        <v>2599</v>
+      </c>
+      <c r="E539" t="s">
+        <v>473</v>
+      </c>
+      <c r="F539">
+        <v>332613</v>
+      </c>
+      <c r="G539" t="s">
+        <v>497</v>
+      </c>
+    </row>
+    <row r="540" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A540">
+        <v>20</v>
+      </c>
+      <c r="B540" t="s">
+        <v>471</v>
+      </c>
+      <c r="C540" t="s">
+        <v>472</v>
+      </c>
+      <c r="D540">
+        <v>2599</v>
+      </c>
+      <c r="E540" t="s">
+        <v>473</v>
+      </c>
+      <c r="F540">
+        <v>332618</v>
+      </c>
+      <c r="G540" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="541" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A541">
+        <v>20</v>
+      </c>
+      <c r="B541" t="s">
+        <v>471</v>
+      </c>
+      <c r="C541" t="s">
+        <v>472</v>
+      </c>
+      <c r="D541">
+        <v>2592</v>
+      </c>
+      <c r="E541" t="s">
+        <v>499</v>
+      </c>
+      <c r="F541">
+        <v>332710</v>
+      </c>
+      <c r="G541" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="542" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A542">
+        <v>20</v>
+      </c>
+      <c r="B542" t="s">
+        <v>471</v>
+      </c>
+      <c r="C542" t="s">
+        <v>472</v>
+      </c>
+      <c r="D542">
+        <v>2599</v>
+      </c>
+      <c r="E542" t="s">
+        <v>473</v>
+      </c>
+      <c r="F542">
+        <v>332721</v>
+      </c>
+      <c r="G542" t="s">
+        <v>501</v>
+      </c>
+    </row>
+    <row r="543" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A543">
+        <v>20</v>
+      </c>
+      <c r="B543" t="s">
+        <v>471</v>
+      </c>
+      <c r="C543" t="s">
+        <v>472</v>
+      </c>
+      <c r="D543">
+        <v>2599</v>
+      </c>
+      <c r="E543" t="s">
+        <v>473</v>
+      </c>
+      <c r="F543">
+        <v>332722</v>
+      </c>
+      <c r="G543" t="s">
+        <v>502</v>
+      </c>
+    </row>
+    <row r="544" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A544">
+        <v>20</v>
+      </c>
+      <c r="B544" t="s">
+        <v>471</v>
+      </c>
+      <c r="C544" t="s">
+        <v>472</v>
+      </c>
+      <c r="D544">
+        <v>2592</v>
+      </c>
+      <c r="E544" t="s">
+        <v>499</v>
+      </c>
+      <c r="F544">
+        <v>332811</v>
+      </c>
+      <c r="G544" t="s">
+        <v>503</v>
+      </c>
+    </row>
+    <row r="545" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A545">
+        <v>20</v>
+      </c>
+      <c r="B545" t="s">
+        <v>471</v>
+      </c>
+      <c r="C545" t="s">
+        <v>472</v>
+      </c>
+      <c r="D545">
+        <v>2592</v>
+      </c>
+      <c r="E545" t="s">
+        <v>499</v>
+      </c>
+      <c r="F545">
+        <v>332812</v>
+      </c>
+      <c r="G545" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="546" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A546">
+        <v>20</v>
+      </c>
+      <c r="B546" t="s">
+        <v>471</v>
+      </c>
+      <c r="C546" t="s">
+        <v>472</v>
+      </c>
+      <c r="D546">
+        <v>2592</v>
+      </c>
+      <c r="E546" t="s">
+        <v>499</v>
+      </c>
+      <c r="F546">
+        <v>332813</v>
+      </c>
+      <c r="G546" t="s">
+        <v>505</v>
+      </c>
+    </row>
+    <row r="547" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A547">
+        <v>20</v>
+      </c>
+      <c r="B547" t="s">
+        <v>471</v>
+      </c>
+      <c r="C547" t="s">
+        <v>472</v>
+      </c>
+      <c r="D547">
+        <v>2520</v>
+      </c>
+      <c r="E547" t="s">
+        <v>506</v>
+      </c>
+      <c r="F547">
+        <v>332992</v>
+      </c>
+      <c r="G547" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="548" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A548">
+        <v>20</v>
+      </c>
+      <c r="B548" t="s">
+        <v>471</v>
+      </c>
+      <c r="C548" t="s">
+        <v>472</v>
+      </c>
+      <c r="D548">
+        <v>2520</v>
+      </c>
+      <c r="E548" t="s">
+        <v>506</v>
+      </c>
+      <c r="F548">
+        <v>332993</v>
+      </c>
+      <c r="G548" t="s">
+        <v>377</v>
+      </c>
+    </row>
+    <row r="549" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A549">
+        <v>20</v>
+      </c>
+      <c r="B549" t="s">
+        <v>471</v>
+      </c>
+      <c r="C549" t="s">
+        <v>472</v>
+      </c>
+      <c r="D549">
+        <v>2520</v>
+      </c>
+      <c r="E549" t="s">
+        <v>506</v>
+      </c>
+      <c r="F549">
+        <v>332994</v>
+      </c>
+      <c r="G549" t="s">
+        <v>507</v>
+      </c>
+    </row>
+    <row r="550" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A550">
+        <v>20</v>
+      </c>
+      <c r="B550" t="s">
+        <v>471</v>
+      </c>
+      <c r="C550" t="s">
+        <v>472</v>
+      </c>
+      <c r="D550">
+        <v>2593</v>
+      </c>
+      <c r="E550" t="s">
+        <v>480</v>
+      </c>
+      <c r="F550">
+        <v>332999</v>
+      </c>
+      <c r="G550" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="551" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A551">
+        <v>20</v>
+      </c>
+      <c r="B551" t="s">
+        <v>471</v>
+      </c>
+      <c r="C551" t="s">
+        <v>472</v>
+      </c>
+      <c r="D551">
+        <v>2599</v>
+      </c>
+      <c r="E551" t="s">
+        <v>473</v>
+      </c>
+      <c r="F551">
+        <v>332999</v>
+      </c>
+      <c r="G551" t="s">
+        <v>378</v>
+      </c>
+    </row>
+    <row r="552" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A552">
+        <v>20</v>
+      </c>
+      <c r="B552" t="s">
+        <v>471</v>
+      </c>
+      <c r="C552" t="s">
+        <v>472</v>
+      </c>
+      <c r="D552">
+        <v>2593</v>
+      </c>
+      <c r="E552" t="s">
+        <v>480</v>
+      </c>
+      <c r="F552">
+        <v>333120</v>
+      </c>
+      <c r="G552" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="553" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A553">
+        <v>20</v>
+      </c>
+      <c r="B553" t="s">
+        <v>471</v>
+      </c>
+      <c r="C553" t="s">
+        <v>472</v>
+      </c>
+      <c r="D553">
+        <v>2593</v>
+      </c>
+      <c r="E553" t="s">
+        <v>480</v>
+      </c>
+      <c r="F553">
+        <v>333131</v>
+      </c>
+      <c r="G553" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="554" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A554">
+        <v>20</v>
+      </c>
+      <c r="B554" t="s">
+        <v>471</v>
+      </c>
+      <c r="C554" t="s">
+        <v>472</v>
+      </c>
+      <c r="D554">
+        <v>2512</v>
+      </c>
+      <c r="E554" t="s">
+        <v>487</v>
+      </c>
+      <c r="F554">
+        <v>333414</v>
+      </c>
+      <c r="G554" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="555" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A555">
+        <v>20</v>
+      </c>
+      <c r="B555" t="s">
+        <v>471</v>
+      </c>
+      <c r="C555" t="s">
+        <v>472</v>
+      </c>
+      <c r="D555">
+        <v>2593</v>
+      </c>
+      <c r="E555" t="s">
+        <v>480</v>
+      </c>
+      <c r="F555">
+        <v>333511</v>
+      </c>
+      <c r="G555" t="s">
+        <v>511</v>
+      </c>
+    </row>
+    <row r="556" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A556">
+        <v>20</v>
+      </c>
+      <c r="B556" t="s">
+        <v>471</v>
+      </c>
+      <c r="C556" t="s">
+        <v>472</v>
+      </c>
+      <c r="D556">
+        <v>2593</v>
+      </c>
+      <c r="E556" t="s">
+        <v>480</v>
+      </c>
+      <c r="F556">
+        <v>333514</v>
+      </c>
+      <c r="G556" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="557" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A557">
+        <v>20</v>
+      </c>
+      <c r="B557" t="s">
+        <v>471</v>
+      </c>
+      <c r="C557" t="s">
+        <v>472</v>
+      </c>
+      <c r="D557">
+        <v>2593</v>
+      </c>
+      <c r="E557" t="s">
+        <v>480</v>
+      </c>
+      <c r="F557">
+        <v>333515</v>
+      </c>
+      <c r="G557" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A558">
+        <v>20</v>
+      </c>
+      <c r="B558" t="s">
+        <v>471</v>
+      </c>
+      <c r="C558" t="s">
+        <v>472</v>
+      </c>
+      <c r="D558">
+        <v>2599</v>
+      </c>
+      <c r="E558" t="s">
+        <v>473</v>
+      </c>
+      <c r="F558">
+        <v>333992</v>
+      </c>
+      <c r="G558" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A559">
+        <v>20</v>
+      </c>
+      <c r="B559" t="s">
+        <v>471</v>
+      </c>
+      <c r="C559" t="s">
+        <v>472</v>
+      </c>
+      <c r="D559">
+        <v>2599</v>
+      </c>
+      <c r="E559" t="s">
+        <v>473</v>
+      </c>
+      <c r="F559">
+        <v>333999</v>
+      </c>
+      <c r="G559" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="560" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A560">
+        <v>20</v>
+      </c>
+      <c r="B560" t="s">
+        <v>471</v>
+      </c>
+      <c r="C560" t="s">
+        <v>472</v>
+      </c>
+      <c r="D560">
+        <v>2591</v>
+      </c>
+      <c r="E560" t="s">
+        <v>474</v>
+      </c>
+      <c r="F560">
+        <v>336370</v>
+      </c>
+      <c r="G560" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A561">
+        <v>20</v>
+      </c>
+      <c r="B561" t="s">
+        <v>471</v>
+      </c>
+      <c r="C561" t="s">
+        <v>472</v>
+      </c>
+      <c r="D561">
+        <v>2511</v>
+      </c>
+      <c r="E561" t="s">
+        <v>483</v>
+      </c>
+      <c r="F561">
+        <v>337215</v>
+      </c>
+      <c r="G561" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A562">
+        <v>20</v>
+      </c>
+      <c r="B562" t="s">
+        <v>471</v>
+      </c>
+      <c r="C562" t="s">
+        <v>472</v>
+      </c>
+      <c r="D562">
+        <v>2593</v>
+      </c>
+      <c r="E562" t="s">
+        <v>480</v>
+      </c>
+      <c r="F562">
+        <v>337920</v>
+      </c>
+      <c r="G562" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="563" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A563">
+        <v>20</v>
+      </c>
+      <c r="B563" t="s">
+        <v>471</v>
+      </c>
+      <c r="C563" t="s">
+        <v>472</v>
+      </c>
+      <c r="D563">
+        <v>2599</v>
+      </c>
+      <c r="E563" t="s">
+        <v>473</v>
+      </c>
+      <c r="F563">
+        <v>337920</v>
+      </c>
+      <c r="G563" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="564" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A564">
+        <v>20</v>
+      </c>
+      <c r="B564" t="s">
+        <v>471</v>
+      </c>
+      <c r="C564" t="s">
+        <v>472</v>
+      </c>
+      <c r="D564">
+        <v>2592</v>
+      </c>
+      <c r="E564" t="s">
+        <v>499</v>
+      </c>
+      <c r="F564">
+        <v>339910</v>
+      </c>
+      <c r="G564" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="565" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A565">
+        <v>20</v>
+      </c>
+      <c r="B565" t="s">
+        <v>471</v>
+      </c>
+      <c r="C565" t="s">
+        <v>472</v>
+      </c>
+      <c r="D565">
+        <v>2599</v>
+      </c>
+      <c r="E565" t="s">
+        <v>473</v>
+      </c>
+      <c r="F565">
+        <v>339910</v>
+      </c>
+      <c r="G565" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="566" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A566">
+        <v>20</v>
+      </c>
+      <c r="B566" t="s">
+        <v>471</v>
+      </c>
+      <c r="C566" t="s">
+        <v>472</v>
+      </c>
+      <c r="D566">
+        <v>2599</v>
+      </c>
+      <c r="E566" t="s">
+        <v>473</v>
+      </c>
+      <c r="F566">
+        <v>339950</v>
+      </c>
+      <c r="G566" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="567" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A567">
+        <v>20</v>
+      </c>
+      <c r="B567" t="s">
+        <v>471</v>
+      </c>
+      <c r="C567" t="s">
+        <v>472</v>
+      </c>
+      <c r="D567">
+        <v>2599</v>
+      </c>
+      <c r="E567" t="s">
+        <v>473</v>
+      </c>
+      <c r="F567">
+        <v>339993</v>
+      </c>
+      <c r="G567" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="568" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A568">
+        <v>20</v>
+      </c>
+      <c r="B568" t="s">
+        <v>471</v>
+      </c>
+      <c r="C568" t="s">
+        <v>472</v>
+      </c>
+      <c r="D568">
+        <v>2599</v>
+      </c>
+      <c r="E568" t="s">
+        <v>473</v>
+      </c>
+      <c r="F568">
+        <v>339999</v>
+      </c>
+      <c r="G568" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="569" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A569">
+        <v>21</v>
+      </c>
+      <c r="B569" t="s">
+        <v>519</v>
+      </c>
+      <c r="C569" t="s">
+        <v>520</v>
+      </c>
+      <c r="D569">
+        <v>2670</v>
+      </c>
+      <c r="E569" t="s">
+        <v>521</v>
+      </c>
+      <c r="F569">
+        <v>333314</v>
+      </c>
+      <c r="G569" t="s">
+        <v>522</v>
+      </c>
+    </row>
+    <row r="570" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A570">
+        <v>21</v>
+      </c>
+      <c r="B570" t="s">
+        <v>519</v>
+      </c>
+      <c r="C570" t="s">
+        <v>520</v>
+      </c>
+      <c r="D570">
+        <v>2670</v>
+      </c>
+      <c r="E570" t="s">
+        <v>521</v>
+      </c>
+      <c r="F570">
+        <v>333316</v>
+      </c>
+      <c r="G570" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="571" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A571">
+        <v>21</v>
+      </c>
+      <c r="B571" t="s">
+        <v>519</v>
+      </c>
+      <c r="C571" t="s">
+        <v>520</v>
+      </c>
+      <c r="D571">
+        <v>2651</v>
+      </c>
+      <c r="E571" t="s">
+        <v>524</v>
+      </c>
+      <c r="F571">
+        <v>333997</v>
+      </c>
+      <c r="G571" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="572" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A572">
+        <v>21</v>
+      </c>
+      <c r="B572" t="s">
+        <v>519</v>
+      </c>
+      <c r="C572" t="s">
+        <v>520</v>
+      </c>
+      <c r="D572">
+        <v>2620</v>
+      </c>
+      <c r="E572" t="s">
+        <v>526</v>
+      </c>
+      <c r="F572">
+        <v>334111</v>
+      </c>
+      <c r="G572" t="s">
+        <v>527</v>
+      </c>
+    </row>
+    <row r="573" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A573">
+        <v>21</v>
+      </c>
+      <c r="B573" t="s">
+        <v>519</v>
+      </c>
+      <c r="C573" t="s">
+        <v>520</v>
+      </c>
+      <c r="D573">
+        <v>2620</v>
+      </c>
+      <c r="E573" t="s">
+        <v>526</v>
+      </c>
+      <c r="F573">
+        <v>334112</v>
+      </c>
+      <c r="G573" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="574" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A574">
+        <v>21</v>
+      </c>
+      <c r="B574" t="s">
+        <v>519</v>
+      </c>
+      <c r="C574" t="s">
+        <v>520</v>
+      </c>
+      <c r="D574">
+        <v>2620</v>
+      </c>
+      <c r="E574" t="s">
+        <v>526</v>
+      </c>
+      <c r="F574">
+        <v>334118</v>
+      </c>
+      <c r="G574" t="s">
+        <v>529</v>
+      </c>
+    </row>
+    <row r="575" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A575">
+        <v>21</v>
+      </c>
+      <c r="B575" t="s">
+        <v>519</v>
+      </c>
+      <c r="C575" t="s">
+        <v>520</v>
+      </c>
+      <c r="D575">
+        <v>2630</v>
+      </c>
+      <c r="E575" t="s">
+        <v>530</v>
+      </c>
+      <c r="F575">
+        <v>334210</v>
+      </c>
+      <c r="G575" t="s">
+        <v>531</v>
+      </c>
+    </row>
+    <row r="576" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A576">
+        <v>21</v>
+      </c>
+      <c r="B576" t="s">
+        <v>519</v>
+      </c>
+      <c r="C576" t="s">
+        <v>520</v>
+      </c>
+      <c r="D576">
+        <v>2630</v>
+      </c>
+      <c r="E576" t="s">
+        <v>530</v>
+      </c>
+      <c r="F576">
+        <v>334220</v>
+      </c>
+      <c r="G576" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="577" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A577">
+        <v>21</v>
+      </c>
+      <c r="B577" t="s">
+        <v>519</v>
+      </c>
+      <c r="C577" t="s">
+        <v>520</v>
+      </c>
+      <c r="D577">
+        <v>2651</v>
+      </c>
+      <c r="E577" t="s">
+        <v>524</v>
+      </c>
+      <c r="F577">
+        <v>334220</v>
+      </c>
+      <c r="G577" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="578" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A578">
+        <v>21</v>
+      </c>
+      <c r="B578" t="s">
+        <v>519</v>
+      </c>
+      <c r="C578" t="s">
+        <v>520</v>
+      </c>
+      <c r="D578">
+        <v>2630</v>
+      </c>
+      <c r="E578" t="s">
+        <v>530</v>
+      </c>
+      <c r="F578">
+        <v>334290</v>
+      </c>
+      <c r="G578" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="579" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A579">
+        <v>21</v>
+      </c>
+      <c r="B579" t="s">
+        <v>519</v>
+      </c>
+      <c r="C579" t="s">
+        <v>520</v>
+      </c>
+      <c r="D579">
+        <v>2651</v>
+      </c>
+      <c r="E579" t="s">
+        <v>524</v>
+      </c>
+      <c r="F579">
+        <v>334290</v>
+      </c>
+      <c r="G579" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="580" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A580">
+        <v>21</v>
+      </c>
+      <c r="B580" t="s">
+        <v>519</v>
+      </c>
+      <c r="C580" t="s">
+        <v>520</v>
+      </c>
+      <c r="D580">
+        <v>2640</v>
+      </c>
+      <c r="E580" t="s">
+        <v>534</v>
+      </c>
+      <c r="F580">
+        <v>334310</v>
+      </c>
+      <c r="G580" t="s">
+        <v>535</v>
+      </c>
+    </row>
+    <row r="581" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A581">
+        <v>21</v>
+      </c>
+      <c r="B581" t="s">
+        <v>519</v>
+      </c>
+      <c r="C581" t="s">
+        <v>520</v>
+      </c>
+      <c r="D581">
+        <v>2610</v>
+      </c>
+      <c r="E581" t="s">
+        <v>536</v>
+      </c>
+      <c r="F581">
+        <v>334412</v>
+      </c>
+      <c r="G581" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="582" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A582">
+        <v>21</v>
+      </c>
+      <c r="B582" t="s">
+        <v>519</v>
+      </c>
+      <c r="C582" t="s">
+        <v>520</v>
+      </c>
+      <c r="D582">
+        <v>2610</v>
+      </c>
+      <c r="E582" t="s">
+        <v>536</v>
+      </c>
+      <c r="F582">
+        <v>334413</v>
+      </c>
+      <c r="G582" t="s">
+        <v>538</v>
+      </c>
+    </row>
+    <row r="583" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A583">
+        <v>21</v>
+      </c>
+      <c r="B583" t="s">
+        <v>519</v>
+      </c>
+      <c r="C583" t="s">
+        <v>520</v>
+      </c>
+      <c r="D583">
+        <v>2610</v>
+      </c>
+      <c r="E583" t="s">
+        <v>536</v>
+      </c>
+      <c r="F583">
+        <v>334416</v>
+      </c>
+      <c r="G583" t="s">
+        <v>539</v>
+      </c>
+    </row>
+    <row r="584" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A584">
+        <v>21</v>
+      </c>
+      <c r="B584" t="s">
+        <v>519</v>
+      </c>
+      <c r="C584" t="s">
+        <v>520</v>
+      </c>
+      <c r="D584">
+        <v>2610</v>
+      </c>
+      <c r="E584" t="s">
+        <v>536</v>
+      </c>
+      <c r="F584">
+        <v>334417</v>
+      </c>
+      <c r="G584" t="s">
+        <v>540</v>
+      </c>
+    </row>
+    <row r="585" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A585">
+        <v>21</v>
+      </c>
+      <c r="B585" t="s">
+        <v>519</v>
+      </c>
+      <c r="C585" t="s">
+        <v>520</v>
+      </c>
+      <c r="D585">
+        <v>2610</v>
+      </c>
+      <c r="E585" t="s">
+        <v>536</v>
+      </c>
+      <c r="F585">
+        <v>334418</v>
+      </c>
+      <c r="G585" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="586" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A586">
+        <v>21</v>
+      </c>
+      <c r="B586" t="s">
+        <v>519</v>
+      </c>
+      <c r="C586" t="s">
+        <v>520</v>
+      </c>
+      <c r="D586">
+        <v>2610</v>
+      </c>
+      <c r="E586" t="s">
+        <v>536</v>
+      </c>
+      <c r="F586">
+        <v>334419</v>
+      </c>
+      <c r="G586" t="s">
+        <v>542</v>
+      </c>
+    </row>
+    <row r="587" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A587">
+        <v>21</v>
+      </c>
+      <c r="B587" t="s">
+        <v>519</v>
+      </c>
+      <c r="C587" t="s">
+        <v>520</v>
+      </c>
+      <c r="D587">
+        <v>2660</v>
+      </c>
+      <c r="E587" t="s">
+        <v>543</v>
+      </c>
+      <c r="F587">
+        <v>334510</v>
+      </c>
+      <c r="G587" t="s">
+        <v>544</v>
+      </c>
+    </row>
+    <row r="588" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A588">
+        <v>21</v>
+      </c>
+      <c r="B588" t="s">
+        <v>519</v>
+      </c>
+      <c r="C588" t="s">
+        <v>520</v>
+      </c>
+      <c r="D588">
+        <v>2651</v>
+      </c>
+      <c r="E588" t="s">
+        <v>524</v>
+      </c>
+      <c r="F588">
+        <v>334511</v>
+      </c>
+      <c r="G588" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="589" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A589">
+        <v>21</v>
+      </c>
+      <c r="B589" t="s">
+        <v>519</v>
+      </c>
+      <c r="C589" t="s">
+        <v>520</v>
+      </c>
+      <c r="D589">
+        <v>2651</v>
+      </c>
+      <c r="E589" t="s">
+        <v>524</v>
+      </c>
+      <c r="F589">
+        <v>334512</v>
+      </c>
+      <c r="G589" t="s">
+        <v>546</v>
+      </c>
+    </row>
+    <row r="590" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A590">
+        <v>21</v>
+      </c>
+      <c r="B590" t="s">
+        <v>519</v>
+      </c>
+      <c r="C590" t="s">
+        <v>520</v>
+      </c>
+      <c r="D590">
+        <v>2651</v>
+      </c>
+      <c r="E590" t="s">
+        <v>524</v>
+      </c>
+      <c r="F590">
+        <v>334513</v>
+      </c>
+      <c r="G590" t="s">
+        <v>547</v>
+      </c>
+    </row>
+    <row r="591" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A591">
+        <v>21</v>
+      </c>
+      <c r="B591" t="s">
+        <v>519</v>
+      </c>
+      <c r="C591" t="s">
+        <v>520</v>
+      </c>
+      <c r="D591">
+        <v>2651</v>
+      </c>
+      <c r="E591" t="s">
+        <v>524</v>
+      </c>
+      <c r="F591">
+        <v>334514</v>
+      </c>
+      <c r="G591" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="592" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A592">
+        <v>21</v>
+      </c>
+      <c r="B592" t="s">
+        <v>519</v>
+      </c>
+      <c r="C592" t="s">
+        <v>520</v>
+      </c>
+      <c r="D592">
+        <v>2652</v>
+      </c>
+      <c r="E592" t="s">
+        <v>549</v>
+      </c>
+      <c r="F592">
+        <v>334514</v>
+      </c>
+      <c r="G592" t="s">
+        <v>548</v>
+      </c>
+    </row>
+    <row r="593" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A593">
+        <v>21</v>
+      </c>
+      <c r="B593" t="s">
+        <v>519</v>
+      </c>
+      <c r="C593" t="s">
+        <v>520</v>
+      </c>
+      <c r="D593">
+        <v>2651</v>
+      </c>
+      <c r="E593" t="s">
+        <v>524</v>
+      </c>
+      <c r="F593">
+        <v>334515</v>
+      </c>
+      <c r="G593" t="s">
+        <v>550</v>
+      </c>
+    </row>
+    <row r="594" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A594">
+        <v>21</v>
+      </c>
+      <c r="B594" t="s">
+        <v>519</v>
+      </c>
+      <c r="C594" t="s">
+        <v>520</v>
+      </c>
+      <c r="D594">
+        <v>2651</v>
+      </c>
+      <c r="E594" t="s">
+        <v>524</v>
+      </c>
+      <c r="F594">
+        <v>334516</v>
+      </c>
+      <c r="G594" t="s">
+        <v>551</v>
+      </c>
+    </row>
+    <row r="595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A595">
+        <v>21</v>
+      </c>
+      <c r="B595" t="s">
+        <v>519</v>
+      </c>
+      <c r="C595" t="s">
+        <v>520</v>
+      </c>
+      <c r="D595">
+        <v>2660</v>
+      </c>
+      <c r="E595" t="s">
+        <v>543</v>
+      </c>
+      <c r="F595">
+        <v>334517</v>
+      </c>
+      <c r="G595" t="s">
+        <v>552</v>
+      </c>
+    </row>
+    <row r="596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A596">
+        <v>21</v>
+      </c>
+      <c r="B596" t="s">
+        <v>519</v>
+      </c>
+      <c r="C596" t="s">
+        <v>520</v>
+      </c>
+      <c r="D596">
+        <v>2651</v>
+      </c>
+      <c r="E596" t="s">
+        <v>524</v>
+      </c>
+      <c r="F596">
+        <v>334519</v>
+      </c>
+      <c r="G596" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A597">
+        <v>21</v>
+      </c>
+      <c r="B597" t="s">
+        <v>519</v>
+      </c>
+      <c r="C597" t="s">
+        <v>520</v>
+      </c>
+      <c r="D597">
+        <v>2652</v>
+      </c>
+      <c r="E597" t="s">
+        <v>549</v>
+      </c>
+      <c r="F597">
+        <v>334519</v>
+      </c>
+      <c r="G597" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="598" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A598">
+        <v>21</v>
+      </c>
+      <c r="B598" t="s">
+        <v>519</v>
+      </c>
+      <c r="C598" t="s">
+        <v>520</v>
+      </c>
+      <c r="D598">
+        <v>2680</v>
+      </c>
+      <c r="E598" t="s">
+        <v>554</v>
+      </c>
+      <c r="F598">
+        <v>334613</v>
+      </c>
+      <c r="G598" t="s">
+        <v>555</v>
+      </c>
+    </row>
+    <row r="599" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A599">
+        <v>21</v>
+      </c>
+      <c r="B599" t="s">
+        <v>519</v>
+      </c>
+      <c r="C599" t="s">
+        <v>520</v>
+      </c>
+      <c r="D599">
+        <v>2640</v>
+      </c>
+      <c r="E599" t="s">
+        <v>534</v>
+      </c>
+      <c r="F599">
+        <v>339930</v>
+      </c>
+      <c r="G599" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="600" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A600">
+        <v>22</v>
+      </c>
+      <c r="B600" t="s">
+        <v>557</v>
+      </c>
+      <c r="C600" t="s">
+        <v>558</v>
+      </c>
+      <c r="D600">
+        <v>2720</v>
+      </c>
+      <c r="E600" t="s">
+        <v>559</v>
+      </c>
+      <c r="F600">
+        <v>326199</v>
+      </c>
+      <c r="G600" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="601" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A601">
+        <v>22</v>
+      </c>
+      <c r="B601" t="s">
+        <v>557</v>
+      </c>
+      <c r="C601" t="s">
+        <v>558</v>
+      </c>
+      <c r="D601">
+        <v>2720</v>
+      </c>
+      <c r="E601" t="s">
+        <v>559</v>
+      </c>
+      <c r="F601">
+        <v>326299</v>
+      </c>
+      <c r="G601" t="s">
+        <v>406</v>
+      </c>
+    </row>
+    <row r="602" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A602">
+        <v>22</v>
+      </c>
+      <c r="B602" t="s">
+        <v>557</v>
+      </c>
+      <c r="C602" t="s">
+        <v>558</v>
+      </c>
+      <c r="D602">
+        <v>2732</v>
+      </c>
+      <c r="E602" t="s">
+        <v>560</v>
+      </c>
+      <c r="F602">
+        <v>331222</v>
+      </c>
+      <c r="G602" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="603" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A603">
+        <v>22</v>
+      </c>
+      <c r="B603" t="s">
+        <v>557</v>
+      </c>
+      <c r="C603" t="s">
+        <v>558</v>
+      </c>
+      <c r="D603">
+        <v>2732</v>
+      </c>
+      <c r="E603" t="s">
+        <v>560</v>
+      </c>
+      <c r="F603">
+        <v>331318</v>
+      </c>
+      <c r="G603" t="s">
+        <v>455</v>
+      </c>
+    </row>
+    <row r="604" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A604">
+        <v>22</v>
+      </c>
+      <c r="B604" t="s">
+        <v>557</v>
+      </c>
+      <c r="C604" t="s">
+        <v>558</v>
+      </c>
+      <c r="D604">
+        <v>2732</v>
+      </c>
+      <c r="E604" t="s">
+        <v>560</v>
+      </c>
+      <c r="F604">
+        <v>331420</v>
+      </c>
+      <c r="G604" t="s">
+        <v>457</v>
+      </c>
+    </row>
+    <row r="605" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A605">
+        <v>22</v>
+      </c>
+      <c r="B605" t="s">
+        <v>557</v>
+      </c>
+      <c r="C605" t="s">
+        <v>558</v>
+      </c>
+      <c r="D605">
+        <v>2790</v>
+      </c>
+      <c r="E605" t="s">
+        <v>561</v>
+      </c>
+      <c r="F605">
+        <v>332216</v>
+      </c>
+      <c r="G605" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="606" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A606">
+        <v>22</v>
+      </c>
+      <c r="B606" t="s">
+        <v>557</v>
+      </c>
+      <c r="C606" t="s">
+        <v>558</v>
+      </c>
+      <c r="D606">
+        <v>2790</v>
+      </c>
+      <c r="E606" t="s">
+        <v>561</v>
+      </c>
+      <c r="F606">
+        <v>333318</v>
+      </c>
+      <c r="G606" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="607" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A607">
+        <v>22</v>
+      </c>
+      <c r="B607" t="s">
+        <v>557</v>
+      </c>
+      <c r="C607" t="s">
+        <v>558</v>
+      </c>
+      <c r="D607">
+        <v>2790</v>
+      </c>
+      <c r="E607" t="s">
+        <v>561</v>
+      </c>
+      <c r="F607">
+        <v>333618</v>
+      </c>
+      <c r="G607" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="608" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A608">
+        <v>22</v>
+      </c>
+      <c r="B608" t="s">
+        <v>557</v>
+      </c>
+      <c r="C608" t="s">
+        <v>558</v>
+      </c>
+      <c r="D608">
+        <v>2710</v>
+      </c>
+      <c r="E608" t="s">
+        <v>564</v>
+      </c>
+      <c r="F608">
+        <v>333992</v>
+      </c>
+      <c r="G608" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="609" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A609">
+        <v>22</v>
+      </c>
+      <c r="B609" t="s">
+        <v>557</v>
+      </c>
+      <c r="C609" t="s">
+        <v>558</v>
+      </c>
+      <c r="D609">
+        <v>2790</v>
+      </c>
+      <c r="E609" t="s">
+        <v>561</v>
+      </c>
+      <c r="F609">
+        <v>333992</v>
+      </c>
+      <c r="G609" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="610" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A610">
+        <v>22</v>
+      </c>
+      <c r="B610" t="s">
+        <v>557</v>
+      </c>
+      <c r="C610" t="s">
+        <v>558</v>
+      </c>
+      <c r="D610">
+        <v>2790</v>
+      </c>
+      <c r="E610" t="s">
+        <v>561</v>
+      </c>
+      <c r="F610">
+        <v>334290</v>
+      </c>
+      <c r="G610" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A611">
+        <v>22</v>
+      </c>
+      <c r="B611" t="s">
+        <v>557</v>
+      </c>
+      <c r="C611" t="s">
+        <v>558</v>
+      </c>
+      <c r="D611">
+        <v>2740</v>
+      </c>
+      <c r="E611" t="s">
+        <v>565</v>
+      </c>
+      <c r="F611">
+        <v>335110</v>
+      </c>
+      <c r="G611" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A612">
+        <v>22</v>
+      </c>
+      <c r="B612" t="s">
+        <v>557</v>
+      </c>
+      <c r="C612" t="s">
+        <v>558</v>
+      </c>
+      <c r="D612">
+        <v>2740</v>
+      </c>
+      <c r="E612" t="s">
+        <v>565</v>
+      </c>
+      <c r="F612">
+        <v>335121</v>
+      </c>
+      <c r="G612" t="s">
+        <v>567</v>
+      </c>
+    </row>
+    <row r="613" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A613">
+        <v>22</v>
+      </c>
+      <c r="B613" t="s">
+        <v>557</v>
+      </c>
+      <c r="C613" t="s">
+        <v>558</v>
+      </c>
+      <c r="D613">
+        <v>2740</v>
+      </c>
+      <c r="E613" t="s">
+        <v>565</v>
+      </c>
+      <c r="F613">
+        <v>335122</v>
+      </c>
+      <c r="G613" t="s">
+        <v>568</v>
+      </c>
+    </row>
+    <row r="614" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A614">
+        <v>22</v>
+      </c>
+      <c r="B614" t="s">
+        <v>557</v>
+      </c>
+      <c r="C614" t="s">
+        <v>558</v>
+      </c>
+      <c r="D614">
+        <v>2740</v>
+      </c>
+      <c r="E614" t="s">
+        <v>565</v>
+      </c>
+      <c r="F614">
+        <v>335129</v>
+      </c>
+      <c r="G614" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A615">
+        <v>22</v>
+      </c>
+      <c r="B615" t="s">
+        <v>557</v>
+      </c>
+      <c r="C615" t="s">
+        <v>558</v>
+      </c>
+      <c r="D615">
+        <v>2790</v>
+      </c>
+      <c r="E615" t="s">
+        <v>561</v>
+      </c>
+      <c r="F615">
+        <v>335129</v>
+      </c>
+      <c r="G615" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A616">
+        <v>22</v>
+      </c>
+      <c r="B616" t="s">
+        <v>557</v>
+      </c>
+      <c r="C616" t="s">
+        <v>558</v>
+      </c>
+      <c r="D616">
+        <v>2750</v>
+      </c>
+      <c r="E616" t="s">
+        <v>569</v>
+      </c>
+      <c r="F616">
+        <v>335210</v>
+      </c>
+      <c r="G616" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A617">
+        <v>22</v>
+      </c>
+      <c r="B617" t="s">
+        <v>557</v>
+      </c>
+      <c r="C617" t="s">
+        <v>558</v>
+      </c>
+      <c r="D617">
+        <v>2750</v>
+      </c>
+      <c r="E617" t="s">
+        <v>569</v>
+      </c>
+      <c r="F617">
+        <v>335220</v>
+      </c>
+      <c r="G617" t="s">
+        <v>571</v>
+      </c>
+    </row>
+    <row r="618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A618">
+        <v>22</v>
+      </c>
+      <c r="B618" t="s">
+        <v>557</v>
+      </c>
+      <c r="C618" t="s">
+        <v>558</v>
+      </c>
+      <c r="D618">
+        <v>2710</v>
+      </c>
+      <c r="E618" t="s">
+        <v>564</v>
+      </c>
+      <c r="F618">
+        <v>335311</v>
+      </c>
+      <c r="G618" t="s">
+        <v>572</v>
+      </c>
+    </row>
+    <row r="619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A619">
+        <v>22</v>
+      </c>
+      <c r="B619" t="s">
+        <v>557</v>
+      </c>
+      <c r="C619" t="s">
+        <v>558</v>
+      </c>
+      <c r="D619">
+        <v>2710</v>
+      </c>
+      <c r="E619" t="s">
+        <v>564</v>
+      </c>
+      <c r="F619">
+        <v>335312</v>
+      </c>
+      <c r="G619" t="s">
+        <v>573</v>
+      </c>
+    </row>
+    <row r="620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A620">
+        <v>22</v>
+      </c>
+      <c r="B620" t="s">
+        <v>557</v>
+      </c>
+      <c r="C620" t="s">
+        <v>558</v>
+      </c>
+      <c r="D620">
+        <v>2710</v>
+      </c>
+      <c r="E620" t="s">
+        <v>564</v>
+      </c>
+      <c r="F620">
+        <v>335313</v>
+      </c>
+      <c r="G620" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A621">
+        <v>22</v>
+      </c>
+      <c r="B621" t="s">
+        <v>557</v>
+      </c>
+      <c r="C621" t="s">
+        <v>558</v>
+      </c>
+      <c r="D621">
+        <v>2710</v>
+      </c>
+      <c r="E621" t="s">
+        <v>564</v>
+      </c>
+      <c r="F621">
+        <v>335314</v>
+      </c>
+      <c r="G621" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A622">
+        <v>22</v>
+      </c>
+      <c r="B622" t="s">
+        <v>557</v>
+      </c>
+      <c r="C622" t="s">
+        <v>558</v>
+      </c>
+      <c r="D622">
+        <v>2790</v>
+      </c>
+      <c r="E622" t="s">
+        <v>561</v>
+      </c>
+      <c r="F622">
+        <v>335314</v>
+      </c>
+      <c r="G622" t="s">
+        <v>575</v>
+      </c>
+    </row>
+    <row r="623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A623">
+        <v>22</v>
+      </c>
+      <c r="B623" t="s">
+        <v>557</v>
+      </c>
+      <c r="C623" t="s">
+        <v>558</v>
+      </c>
+      <c r="D623">
+        <v>2720</v>
+      </c>
+      <c r="E623" t="s">
+        <v>559</v>
+      </c>
+      <c r="F623">
+        <v>335911</v>
+      </c>
+      <c r="G623" t="s">
+        <v>576</v>
+      </c>
+    </row>
+    <row r="624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A624">
+        <v>22</v>
+      </c>
+      <c r="B624" t="s">
+        <v>557</v>
+      </c>
+      <c r="C624" t="s">
+        <v>558</v>
+      </c>
+      <c r="D624">
+        <v>2720</v>
+      </c>
+      <c r="E624" t="s">
+        <v>559</v>
+      </c>
+      <c r="F624">
+        <v>335912</v>
+      </c>
+      <c r="G624" t="s">
+        <v>577</v>
+      </c>
+    </row>
+    <row r="625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A625">
+        <v>22</v>
+      </c>
+      <c r="B625" t="s">
+        <v>557</v>
+      </c>
+      <c r="C625" t="s">
+        <v>558</v>
+      </c>
+      <c r="D625">
+        <v>2731</v>
+      </c>
+      <c r="E625" t="s">
+        <v>578</v>
+      </c>
+      <c r="F625">
+        <v>335921</v>
+      </c>
+      <c r="G625" t="s">
+        <v>579</v>
+      </c>
+    </row>
+    <row r="626" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A626">
+        <v>22</v>
+      </c>
+      <c r="B626" t="s">
+        <v>557</v>
+      </c>
+      <c r="C626" t="s">
+        <v>558</v>
+      </c>
+      <c r="D626">
+        <v>2732</v>
+      </c>
+      <c r="E626" t="s">
+        <v>560</v>
+      </c>
+      <c r="F626">
+        <v>335929</v>
+      </c>
+      <c r="G626" t="s">
+        <v>580</v>
+      </c>
+    </row>
+    <row r="627" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A627">
+        <v>22</v>
+      </c>
+      <c r="B627" t="s">
+        <v>557</v>
+      </c>
+      <c r="C627" t="s">
+        <v>558</v>
+      </c>
+      <c r="D627">
+        <v>2733</v>
+      </c>
+      <c r="E627" t="s">
+        <v>581</v>
+      </c>
+      <c r="F627">
+        <v>335931</v>
+      </c>
+      <c r="G627" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="628" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A628">
+        <v>22</v>
+      </c>
+      <c r="B628" t="s">
+        <v>557</v>
+      </c>
+      <c r="C628" t="s">
+        <v>558</v>
+      </c>
+      <c r="D628">
+        <v>2733</v>
+      </c>
+      <c r="E628" t="s">
+        <v>581</v>
+      </c>
+      <c r="F628">
+        <v>335932</v>
+      </c>
+      <c r="G628" t="s">
+        <v>583</v>
+      </c>
+    </row>
+    <row r="629" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A629">
+        <v>22</v>
+      </c>
+      <c r="B629" t="s">
+        <v>557</v>
+      </c>
+      <c r="C629" t="s">
+        <v>558</v>
+      </c>
+      <c r="D629">
+        <v>2790</v>
+      </c>
+      <c r="E629" t="s">
+        <v>561</v>
+      </c>
+      <c r="F629">
+        <v>335991</v>
+      </c>
+      <c r="G629" t="s">
+        <v>440</v>
+      </c>
+    </row>
+    <row r="630" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A630">
+        <v>22</v>
+      </c>
+      <c r="B630" t="s">
+        <v>557</v>
+      </c>
+      <c r="C630" t="s">
+        <v>558</v>
+      </c>
+      <c r="D630">
+        <v>2790</v>
+      </c>
+      <c r="E630" t="s">
+        <v>561</v>
+      </c>
+      <c r="F630">
+        <v>335999</v>
+      </c>
+      <c r="G630" t="s">
+        <v>584</v>
+      </c>
+    </row>
+    <row r="631" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A631">
+        <v>22</v>
+      </c>
+      <c r="B631" t="s">
+        <v>557</v>
+      </c>
+      <c r="C631" t="s">
+        <v>558</v>
+      </c>
+      <c r="D631">
+        <v>2740</v>
+      </c>
+      <c r="E631" t="s">
+        <v>565</v>
+      </c>
+      <c r="F631">
+        <v>336320</v>
+      </c>
+      <c r="G631" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="632" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A632">
+        <v>22</v>
+      </c>
+      <c r="B632" t="s">
+        <v>557</v>
+      </c>
+      <c r="C632" t="s">
+        <v>558</v>
+      </c>
+      <c r="D632">
+        <v>2790</v>
+      </c>
+      <c r="E632" t="s">
+        <v>561</v>
+      </c>
+      <c r="F632">
+        <v>339950</v>
+      </c>
+      <c r="G632" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="633" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A633">
+        <v>23</v>
+      </c>
+      <c r="B633" t="s">
+        <v>586</v>
+      </c>
+      <c r="C633" t="s">
+        <v>587</v>
+      </c>
+      <c r="D633">
+        <v>2817</v>
+      </c>
+      <c r="E633" t="s">
+        <v>588</v>
+      </c>
+      <c r="F633">
+        <v>325992</v>
+      </c>
+      <c r="G633" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="634" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A634">
+        <v>23</v>
+      </c>
+      <c r="B634" t="s">
+        <v>586</v>
+      </c>
+      <c r="C634" t="s">
+        <v>587</v>
+      </c>
+      <c r="D634">
+        <v>2823</v>
+      </c>
+      <c r="E634" t="s">
+        <v>589</v>
+      </c>
+      <c r="F634">
+        <v>331511</v>
+      </c>
+      <c r="G634" t="s">
+        <v>460</v>
+      </c>
+    </row>
+    <row r="635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A635">
+        <v>23</v>
+      </c>
+      <c r="B635" t="s">
+        <v>586</v>
+      </c>
+      <c r="C635" t="s">
+        <v>587</v>
+      </c>
+      <c r="D635">
+        <v>2816</v>
+      </c>
+      <c r="E635" t="s">
+        <v>590</v>
+      </c>
+      <c r="F635">
+        <v>332216</v>
+      </c>
+      <c r="G635" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A636">
+        <v>23</v>
+      </c>
+      <c r="B636" t="s">
+        <v>586</v>
+      </c>
+      <c r="C636" t="s">
+        <v>587</v>
+      </c>
+      <c r="D636">
+        <v>2819</v>
+      </c>
+      <c r="E636" t="s">
+        <v>591</v>
+      </c>
+      <c r="F636">
+        <v>332216</v>
+      </c>
+      <c r="G636" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A637">
+        <v>23</v>
+      </c>
+      <c r="B637" t="s">
+        <v>586</v>
+      </c>
+      <c r="C637" t="s">
+        <v>587</v>
+      </c>
+      <c r="D637">
+        <v>2821</v>
+      </c>
+      <c r="E637" t="s">
+        <v>592</v>
+      </c>
+      <c r="F637">
+        <v>332216</v>
+      </c>
+      <c r="G637" t="s">
+        <v>482</v>
+      </c>
+    </row>
+    <row r="638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A638">
+        <v>23</v>
+      </c>
+      <c r="B638" t="s">
+        <v>586</v>
+      </c>
+      <c r="C638" t="s">
+        <v>587</v>
+      </c>
+      <c r="D638">
+        <v>2816</v>
+      </c>
+      <c r="E638" t="s">
+        <v>590</v>
+      </c>
+      <c r="F638">
+        <v>332313</v>
+      </c>
+      <c r="G638" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A639">
+        <v>23</v>
+      </c>
+      <c r="B639" t="s">
+        <v>586</v>
+      </c>
+      <c r="C639" t="s">
+        <v>587</v>
+      </c>
+      <c r="D639">
+        <v>2823</v>
+      </c>
+      <c r="E639" t="s">
+        <v>589</v>
+      </c>
+      <c r="F639">
+        <v>332313</v>
+      </c>
+      <c r="G639" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A640">
+        <v>23</v>
+      </c>
+      <c r="B640" t="s">
+        <v>586</v>
+      </c>
+      <c r="C640" t="s">
+        <v>587</v>
+      </c>
+      <c r="D640">
+        <v>2819</v>
+      </c>
+      <c r="E640" t="s">
+        <v>591</v>
+      </c>
+      <c r="F640">
+        <v>332410</v>
+      </c>
+      <c r="G640" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A641">
+        <v>23</v>
+      </c>
+      <c r="B641" t="s">
+        <v>586</v>
+      </c>
+      <c r="C641" t="s">
+        <v>587</v>
+      </c>
+      <c r="D641">
+        <v>2819</v>
+      </c>
+      <c r="E641" t="s">
+        <v>591</v>
+      </c>
+      <c r="F641">
+        <v>332420</v>
+      </c>
+      <c r="G641" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A642">
+        <v>23</v>
+      </c>
+      <c r="B642" t="s">
+        <v>586</v>
+      </c>
+      <c r="C642" t="s">
+        <v>587</v>
+      </c>
+      <c r="D642">
+        <v>2823</v>
+      </c>
+      <c r="E642" t="s">
+        <v>589</v>
+      </c>
+      <c r="F642">
+        <v>332420</v>
+      </c>
+      <c r="G642" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A643">
+        <v>23</v>
+      </c>
+      <c r="B643" t="s">
+        <v>586</v>
+      </c>
+      <c r="C643" t="s">
+        <v>587</v>
+      </c>
+      <c r="D643">
+        <v>2813</v>
+      </c>
+      <c r="E643" t="s">
+        <v>593</v>
+      </c>
+      <c r="F643">
+        <v>332911</v>
+      </c>
+      <c r="G643" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A644">
+        <v>23</v>
+      </c>
+      <c r="B644" t="s">
+        <v>586</v>
+      </c>
+      <c r="C644" t="s">
+        <v>587</v>
+      </c>
+      <c r="D644">
+        <v>2812</v>
+      </c>
+      <c r="E644" t="s">
+        <v>595</v>
+      </c>
+      <c r="F644">
+        <v>332912</v>
+      </c>
+      <c r="G644" t="s">
+        <v>467</v>
+      </c>
+    </row>
+    <row r="645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A645">
+        <v>23</v>
+      </c>
+      <c r="B645" t="s">
+        <v>586</v>
+      </c>
+      <c r="C645" t="s">
+        <v>587</v>
+      </c>
+      <c r="D645">
+        <v>2813</v>
+      </c>
+      <c r="E645" t="s">
+        <v>593</v>
+      </c>
+      <c r="F645">
+        <v>332913</v>
+      </c>
+      <c r="G645" t="s">
+        <v>407</v>
+      </c>
+    </row>
+    <row r="646" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A646">
+        <v>23</v>
+      </c>
+      <c r="B646" t="s">
+        <v>586</v>
+      </c>
+      <c r="C646" t="s">
+        <v>587</v>
+      </c>
+      <c r="D646">
+        <v>2813</v>
+      </c>
+      <c r="E646" t="s">
+        <v>593</v>
+      </c>
+      <c r="F646">
+        <v>332919</v>
+      </c>
+      <c r="G646" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A647">
+        <v>23</v>
+      </c>
+      <c r="B647" t="s">
+        <v>586</v>
+      </c>
+      <c r="C647" t="s">
+        <v>587</v>
+      </c>
+      <c r="D647">
+        <v>2819</v>
+      </c>
+      <c r="E647" t="s">
+        <v>591</v>
+      </c>
+      <c r="F647">
+        <v>332919</v>
+      </c>
+      <c r="G647" t="s">
+        <v>468</v>
+      </c>
+    </row>
+    <row r="648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A648">
+        <v>23</v>
+      </c>
+      <c r="B648" t="s">
+        <v>586</v>
+      </c>
+      <c r="C648" t="s">
+        <v>587</v>
+      </c>
+      <c r="D648">
+        <v>2814</v>
+      </c>
+      <c r="E648" t="s">
+        <v>596</v>
+      </c>
+      <c r="F648">
+        <v>332991</v>
+      </c>
+      <c r="G648" t="s">
+        <v>597</v>
+      </c>
+    </row>
+    <row r="649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A649">
+        <v>23</v>
+      </c>
+      <c r="B649" t="s">
+        <v>586</v>
+      </c>
+      <c r="C649" t="s">
+        <v>587</v>
+      </c>
+      <c r="D649">
+        <v>2813</v>
+      </c>
+      <c r="E649" t="s">
+        <v>593</v>
+      </c>
+      <c r="F649">
+        <v>333111</v>
+      </c>
+      <c r="G649" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A650">
+        <v>23</v>
+      </c>
+      <c r="B650" t="s">
+        <v>586</v>
+      </c>
+      <c r="C650" t="s">
+        <v>587</v>
+      </c>
+      <c r="D650">
+        <v>2818</v>
+      </c>
+      <c r="E650" t="s">
+        <v>599</v>
+      </c>
+      <c r="F650">
+        <v>333111</v>
+      </c>
+      <c r="G650" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A651">
+        <v>23</v>
+      </c>
+      <c r="B651" t="s">
+        <v>586</v>
+      </c>
+      <c r="C651" t="s">
+        <v>587</v>
+      </c>
+      <c r="D651">
+        <v>2821</v>
+      </c>
+      <c r="E651" t="s">
+        <v>592</v>
+      </c>
+      <c r="F651">
+        <v>333111</v>
+      </c>
+      <c r="G651" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A652">
+        <v>23</v>
+      </c>
+      <c r="B652" t="s">
+        <v>586</v>
+      </c>
+      <c r="C652" t="s">
+        <v>587</v>
+      </c>
+      <c r="D652">
+        <v>2825</v>
+      </c>
+      <c r="E652" t="s">
+        <v>600</v>
+      </c>
+      <c r="F652">
+        <v>333111</v>
+      </c>
+      <c r="G652" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A653">
+        <v>23</v>
+      </c>
+      <c r="B653" t="s">
+        <v>586</v>
+      </c>
+      <c r="C653" t="s">
+        <v>587</v>
+      </c>
+      <c r="D653">
+        <v>2826</v>
+      </c>
+      <c r="E653" t="s">
+        <v>601</v>
+      </c>
+      <c r="F653">
+        <v>333111</v>
+      </c>
+      <c r="G653" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A654">
+        <v>23</v>
+      </c>
+      <c r="B654" t="s">
+        <v>586</v>
+      </c>
+      <c r="C654" t="s">
+        <v>587</v>
+      </c>
+      <c r="D654">
+        <v>2818</v>
+      </c>
+      <c r="E654" t="s">
+        <v>599</v>
+      </c>
+      <c r="F654">
+        <v>333112</v>
+      </c>
+      <c r="G654" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A655">
+        <v>23</v>
+      </c>
+      <c r="B655" t="s">
+        <v>586</v>
+      </c>
+      <c r="C655" t="s">
+        <v>587</v>
+      </c>
+      <c r="D655">
+        <v>2821</v>
+      </c>
+      <c r="E655" t="s">
+        <v>592</v>
+      </c>
+      <c r="F655">
+        <v>333112</v>
+      </c>
+      <c r="G655" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A656">
+        <v>23</v>
+      </c>
+      <c r="B656" t="s">
+        <v>586</v>
+      </c>
+      <c r="C656" t="s">
+        <v>587</v>
+      </c>
+      <c r="D656">
+        <v>2816</v>
+      </c>
+      <c r="E656" t="s">
+        <v>590</v>
+      </c>
+      <c r="F656">
+        <v>333120</v>
+      </c>
+      <c r="G656" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A657">
+        <v>23</v>
+      </c>
+      <c r="B657" t="s">
+        <v>586</v>
+      </c>
+      <c r="C657" t="s">
+        <v>587</v>
+      </c>
+      <c r="D657">
+        <v>2818</v>
+      </c>
+      <c r="E657" t="s">
+        <v>599</v>
+      </c>
+      <c r="F657">
+        <v>333120</v>
+      </c>
+      <c r="G657" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A658">
+        <v>23</v>
+      </c>
+      <c r="B658" t="s">
+        <v>586</v>
+      </c>
+      <c r="C658" t="s">
+        <v>587</v>
+      </c>
+      <c r="D658">
+        <v>2819</v>
+      </c>
+      <c r="E658" t="s">
+        <v>591</v>
+      </c>
+      <c r="F658">
+        <v>333120</v>
+      </c>
+      <c r="G658" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A659">
+        <v>23</v>
+      </c>
+      <c r="B659" t="s">
+        <v>586</v>
+      </c>
+      <c r="C659" t="s">
+        <v>587</v>
+      </c>
+      <c r="D659">
+        <v>2821</v>
+      </c>
+      <c r="E659" t="s">
+        <v>592</v>
+      </c>
+      <c r="F659">
+        <v>333120</v>
+      </c>
+      <c r="G659" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A660">
+        <v>23</v>
+      </c>
+      <c r="B660" t="s">
+        <v>586</v>
+      </c>
+      <c r="C660" t="s">
+        <v>587</v>
+      </c>
+      <c r="D660">
+        <v>2824</v>
+      </c>
+      <c r="E660" t="s">
+        <v>603</v>
+      </c>
+      <c r="F660">
+        <v>333120</v>
+      </c>
+      <c r="G660" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="661" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A661">
+        <v>23</v>
+      </c>
+      <c r="B661" t="s">
+        <v>586</v>
+      </c>
+      <c r="C661" t="s">
+        <v>587</v>
+      </c>
+      <c r="D661">
+        <v>2816</v>
+      </c>
+      <c r="E661" t="s">
+        <v>590</v>
+      </c>
+      <c r="F661">
+        <v>333131</v>
+      </c>
+      <c r="G661" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="662" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A662">
+        <v>23</v>
+      </c>
+      <c r="B662" t="s">
+        <v>586</v>
+      </c>
+      <c r="C662" t="s">
+        <v>587</v>
+      </c>
+      <c r="D662">
+        <v>2818</v>
+      </c>
+      <c r="E662" t="s">
+        <v>599</v>
+      </c>
+      <c r="F662">
+        <v>333131</v>
+      </c>
+      <c r="G662" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="663" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A663">
+        <v>23</v>
+      </c>
+      <c r="B663" t="s">
+        <v>586</v>
+      </c>
+      <c r="C663" t="s">
+        <v>587</v>
+      </c>
+      <c r="D663">
+        <v>2824</v>
+      </c>
+      <c r="E663" t="s">
+        <v>603</v>
+      </c>
+      <c r="F663">
+        <v>333131</v>
+      </c>
+      <c r="G663" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="664" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A664">
+        <v>23</v>
+      </c>
+      <c r="B664" t="s">
+        <v>586</v>
+      </c>
+      <c r="C664" t="s">
+        <v>587</v>
+      </c>
+      <c r="D664">
+        <v>2824</v>
+      </c>
+      <c r="E664" t="s">
+        <v>603</v>
+      </c>
+      <c r="F664">
+        <v>333132</v>
+      </c>
+      <c r="G664" t="s">
+        <v>604</v>
+      </c>
+    </row>
+    <row r="665" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A665">
+        <v>23</v>
+      </c>
+      <c r="B665" t="s">
+        <v>586</v>
+      </c>
+      <c r="C665" t="s">
+        <v>587</v>
+      </c>
+      <c r="D665">
+        <v>2819</v>
+      </c>
+      <c r="E665" t="s">
+        <v>591</v>
+      </c>
+      <c r="F665">
+        <v>333241</v>
+      </c>
+      <c r="G665" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="666" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A666">
+        <v>23</v>
+      </c>
+      <c r="B666" t="s">
+        <v>586</v>
+      </c>
+      <c r="C666" t="s">
+        <v>587</v>
+      </c>
+      <c r="D666">
+        <v>2825</v>
+      </c>
+      <c r="E666" t="s">
+        <v>600</v>
+      </c>
+      <c r="F666">
+        <v>333241</v>
+      </c>
+      <c r="G666" t="s">
+        <v>605</v>
+      </c>
+    </row>
+    <row r="667" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A667">
+        <v>23</v>
+      </c>
+      <c r="B667" t="s">
+        <v>586</v>
+      </c>
+      <c r="C667" t="s">
+        <v>587</v>
+      </c>
+      <c r="D667">
+        <v>2829</v>
+      </c>
+      <c r="E667" t="s">
+        <v>606</v>
+      </c>
+      <c r="F667">
+        <v>333242</v>
+      </c>
+      <c r="G667" t="s">
+        <v>607</v>
+      </c>
+    </row>
+    <row r="668" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A668">
+        <v>23</v>
+      </c>
+      <c r="B668" t="s">
+        <v>586</v>
+      </c>
+      <c r="C668" t="s">
+        <v>587</v>
+      </c>
+      <c r="D668">
+        <v>2821</v>
+      </c>
+      <c r="E668" t="s">
+        <v>592</v>
+      </c>
+      <c r="F668">
+        <v>333243</v>
+      </c>
+      <c r="G668" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="669" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A669">
+        <v>23</v>
+      </c>
+      <c r="B669" t="s">
+        <v>586</v>
+      </c>
+      <c r="C669" t="s">
+        <v>587</v>
+      </c>
+      <c r="D669">
+        <v>2822</v>
+      </c>
+      <c r="E669" t="s">
+        <v>609</v>
+      </c>
+      <c r="F669">
+        <v>333243</v>
+      </c>
+      <c r="G669" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="670" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A670">
+        <v>23</v>
+      </c>
+      <c r="B670" t="s">
+        <v>586</v>
+      </c>
+      <c r="C670" t="s">
+        <v>587</v>
+      </c>
+      <c r="D670">
+        <v>2829</v>
+      </c>
+      <c r="E670" t="s">
+        <v>606</v>
+      </c>
+      <c r="F670">
+        <v>333243</v>
+      </c>
+      <c r="G670" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="671" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A671">
+        <v>23</v>
+      </c>
+      <c r="B671" t="s">
+        <v>586</v>
+      </c>
+      <c r="C671" t="s">
+        <v>587</v>
+      </c>
+      <c r="D671">
+        <v>2829</v>
+      </c>
+      <c r="E671" t="s">
+        <v>606</v>
+      </c>
+      <c r="F671">
+        <v>333244</v>
+      </c>
+      <c r="G671" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="672" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A672">
+        <v>23</v>
+      </c>
+      <c r="B672" t="s">
+        <v>586</v>
+      </c>
+      <c r="C672" t="s">
+        <v>587</v>
+      </c>
+      <c r="D672">
+        <v>2815</v>
+      </c>
+      <c r="E672" t="s">
+        <v>611</v>
+      </c>
+      <c r="F672">
+        <v>333249</v>
+      </c>
+      <c r="G672" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="673" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A673">
+        <v>23</v>
+      </c>
+      <c r="B673" t="s">
+        <v>586</v>
+      </c>
+      <c r="C673" t="s">
+        <v>587</v>
+      </c>
+      <c r="D673">
+        <v>2819</v>
+      </c>
+      <c r="E673" t="s">
+        <v>591</v>
+      </c>
+      <c r="F673">
+        <v>333249</v>
+      </c>
+      <c r="G673" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="674" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A674">
+        <v>23</v>
+      </c>
+      <c r="B674" t="s">
+        <v>586</v>
+      </c>
+      <c r="C674" t="s">
+        <v>587</v>
+      </c>
+      <c r="D674">
+        <v>2822</v>
+      </c>
+      <c r="E674" t="s">
+        <v>609</v>
+      </c>
+      <c r="F674">
+        <v>333249</v>
+      </c>
+      <c r="G674" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="675" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A675">
+        <v>23</v>
+      </c>
+      <c r="B675" t="s">
+        <v>586</v>
+      </c>
+      <c r="C675" t="s">
+        <v>587</v>
+      </c>
+      <c r="D675">
+        <v>2823</v>
+      </c>
+      <c r="E675" t="s">
+        <v>589</v>
+      </c>
+      <c r="F675">
+        <v>333249</v>
+      </c>
+      <c r="G675" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="676" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A676">
+        <v>23</v>
+      </c>
+      <c r="B676" t="s">
+        <v>586</v>
+      </c>
+      <c r="C676" t="s">
+        <v>587</v>
+      </c>
+      <c r="D676">
+        <v>2825</v>
+      </c>
+      <c r="E676" t="s">
+        <v>600</v>
+      </c>
+      <c r="F676">
+        <v>333249</v>
+      </c>
+      <c r="G676" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="677" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A677">
+        <v>23</v>
+      </c>
+      <c r="B677" t="s">
+        <v>586</v>
+      </c>
+      <c r="C677" t="s">
+        <v>587</v>
+      </c>
+      <c r="D677">
+        <v>2826</v>
+      </c>
+      <c r="E677" t="s">
+        <v>601</v>
+      </c>
+      <c r="F677">
+        <v>333249</v>
+      </c>
+      <c r="G677" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="678" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A678">
+        <v>23</v>
+      </c>
+      <c r="B678" t="s">
+        <v>586</v>
+      </c>
+      <c r="C678" t="s">
+        <v>587</v>
+      </c>
+      <c r="D678">
+        <v>2829</v>
+      </c>
+      <c r="E678" t="s">
+        <v>606</v>
+      </c>
+      <c r="F678">
+        <v>333249</v>
+      </c>
+      <c r="G678" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="679" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A679">
+        <v>23</v>
+      </c>
+      <c r="B679" t="s">
+        <v>586</v>
+      </c>
+      <c r="C679" t="s">
+        <v>587</v>
+      </c>
+      <c r="D679">
+        <v>2817</v>
+      </c>
+      <c r="E679" t="s">
+        <v>588</v>
+      </c>
+      <c r="F679">
+        <v>333316</v>
+      </c>
+      <c r="G679" t="s">
+        <v>523</v>
+      </c>
+    </row>
+    <row r="680" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A680">
+        <v>23</v>
+      </c>
+      <c r="B680" t="s">
+        <v>586</v>
+      </c>
+      <c r="C680" t="s">
+        <v>587</v>
+      </c>
+      <c r="D680">
+        <v>2817</v>
+      </c>
+      <c r="E680" t="s">
+        <v>588</v>
+      </c>
+      <c r="F680">
+        <v>333318</v>
+      </c>
+      <c r="G680" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="681" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A681">
+        <v>23</v>
+      </c>
+      <c r="B681" t="s">
+        <v>586</v>
+      </c>
+      <c r="C681" t="s">
+        <v>587</v>
+      </c>
+      <c r="D681">
+        <v>2819</v>
+      </c>
+      <c r="E681" t="s">
+        <v>591</v>
+      </c>
+      <c r="F681">
+        <v>333318</v>
+      </c>
+      <c r="G681" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="682" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A682">
+        <v>23</v>
+      </c>
+      <c r="B682" t="s">
+        <v>586</v>
+      </c>
+      <c r="C682" t="s">
+        <v>587</v>
+      </c>
+      <c r="D682">
+        <v>2822</v>
+      </c>
+      <c r="E682" t="s">
+        <v>609</v>
+      </c>
+      <c r="F682">
+        <v>333318</v>
+      </c>
+      <c r="G682" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="683" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A683">
+        <v>23</v>
+      </c>
+      <c r="B683" t="s">
+        <v>586</v>
+      </c>
+      <c r="C683" t="s">
+        <v>587</v>
+      </c>
+      <c r="D683">
+        <v>2825</v>
+      </c>
+      <c r="E683" t="s">
+        <v>600</v>
+      </c>
+      <c r="F683">
+        <v>333318</v>
+      </c>
+      <c r="G683" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="684" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A684">
+        <v>23</v>
+      </c>
+      <c r="B684" t="s">
+        <v>586</v>
+      </c>
+      <c r="C684" t="s">
+        <v>587</v>
+      </c>
+      <c r="D684">
+        <v>2826</v>
+      </c>
+      <c r="E684" t="s">
+        <v>601</v>
+      </c>
+      <c r="F684">
+        <v>333318</v>
+      </c>
+      <c r="G684" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="685" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A685">
+        <v>23</v>
+      </c>
+      <c r="B685" t="s">
+        <v>586</v>
+      </c>
+      <c r="C685" t="s">
+        <v>587</v>
+      </c>
+      <c r="D685">
+        <v>2829</v>
+      </c>
+      <c r="E685" t="s">
+        <v>606</v>
+      </c>
+      <c r="F685">
+        <v>333318</v>
+      </c>
+      <c r="G685" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="686" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A686">
+        <v>23</v>
+      </c>
+      <c r="B686" t="s">
+        <v>586</v>
+      </c>
+      <c r="C686" t="s">
+        <v>587</v>
+      </c>
+      <c r="D686">
+        <v>2819</v>
+      </c>
+      <c r="E686" t="s">
+        <v>591</v>
+      </c>
+      <c r="F686">
+        <v>333413</v>
+      </c>
+      <c r="G686" t="s">
+        <v>613</v>
+      </c>
+    </row>
+    <row r="687" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A687">
+        <v>23</v>
+      </c>
+      <c r="B687" t="s">
+        <v>586</v>
+      </c>
+      <c r="C687" t="s">
+        <v>587</v>
+      </c>
+      <c r="D687">
+        <v>2815</v>
+      </c>
+      <c r="E687" t="s">
+        <v>611</v>
+      </c>
+      <c r="F687">
+        <v>333414</v>
+      </c>
+      <c r="G687" t="s">
+        <v>510</v>
+      </c>
+    </row>
+    <row r="688" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A688">
+        <v>23</v>
+      </c>
+      <c r="B688" t="s">
+        <v>586</v>
+      </c>
+      <c r="C688" t="s">
+        <v>587</v>
+      </c>
+      <c r="D688">
+        <v>2813</v>
+      </c>
+      <c r="E688" t="s">
+        <v>593</v>
+      </c>
+      <c r="F688">
+        <v>333415</v>
+      </c>
+      <c r="G688" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="689" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A689">
+        <v>23</v>
+      </c>
+      <c r="B689" t="s">
+        <v>586</v>
+      </c>
+      <c r="C689" t="s">
+        <v>587</v>
+      </c>
+      <c r="D689">
+        <v>2815</v>
+      </c>
+      <c r="E689" t="s">
+        <v>611</v>
+      </c>
+      <c r="F689">
+        <v>333415</v>
+      </c>
+      <c r="G689" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="690" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A690">
+        <v>23</v>
+      </c>
+      <c r="B690" t="s">
+        <v>586</v>
+      </c>
+      <c r="C690" t="s">
+        <v>587</v>
+      </c>
+      <c r="D690">
+        <v>2819</v>
+      </c>
+      <c r="E690" t="s">
+        <v>591</v>
+      </c>
+      <c r="F690">
+        <v>333415</v>
+      </c>
+      <c r="G690" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="691" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A691">
+        <v>23</v>
+      </c>
+      <c r="B691" t="s">
+        <v>586</v>
+      </c>
+      <c r="C691" t="s">
+        <v>587</v>
+      </c>
+      <c r="D691">
+        <v>2822</v>
+      </c>
+      <c r="E691" t="s">
+        <v>609</v>
+      </c>
+      <c r="F691">
+        <v>333514</v>
+      </c>
+      <c r="G691" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="692" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A692">
+        <v>23</v>
+      </c>
+      <c r="B692" t="s">
+        <v>586</v>
+      </c>
+      <c r="C692" t="s">
+        <v>587</v>
+      </c>
+      <c r="D692">
+        <v>2822</v>
+      </c>
+      <c r="E692" t="s">
+        <v>609</v>
+      </c>
+      <c r="F692">
+        <v>333515</v>
+      </c>
+      <c r="G692" t="s">
+        <v>513</v>
+      </c>
+    </row>
+    <row r="693" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A693">
+        <v>23</v>
+      </c>
+      <c r="B693" t="s">
+        <v>586</v>
+      </c>
+      <c r="C693" t="s">
+        <v>587</v>
+      </c>
+      <c r="D693">
+        <v>2822</v>
+      </c>
+      <c r="E693" t="s">
+        <v>609</v>
+      </c>
+      <c r="F693">
+        <v>333517</v>
+      </c>
+      <c r="G693" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="694" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A694">
+        <v>23</v>
+      </c>
+      <c r="B694" t="s">
+        <v>586</v>
+      </c>
+      <c r="C694" t="s">
+        <v>587</v>
+      </c>
+      <c r="D694">
+        <v>2823</v>
+      </c>
+      <c r="E694" t="s">
+        <v>589</v>
+      </c>
+      <c r="F694">
+        <v>333517</v>
+      </c>
+      <c r="G694" t="s">
+        <v>615</v>
+      </c>
+    </row>
+    <row r="695" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A695">
+        <v>23</v>
+      </c>
+      <c r="B695" t="s">
+        <v>586</v>
+      </c>
+      <c r="C695" t="s">
+        <v>587</v>
+      </c>
+      <c r="D695">
+        <v>2822</v>
+      </c>
+      <c r="E695" t="s">
+        <v>609</v>
+      </c>
+      <c r="F695">
+        <v>333519</v>
+      </c>
+      <c r="G695" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="696" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A696">
+        <v>23</v>
+      </c>
+      <c r="B696" t="s">
+        <v>586</v>
+      </c>
+      <c r="C696" t="s">
+        <v>587</v>
+      </c>
+      <c r="D696">
+        <v>2823</v>
+      </c>
+      <c r="E696" t="s">
+        <v>589</v>
+      </c>
+      <c r="F696">
+        <v>333519</v>
+      </c>
+      <c r="G696" t="s">
+        <v>616</v>
+      </c>
+    </row>
+    <row r="697" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A697">
+        <v>23</v>
+      </c>
+      <c r="B697" t="s">
+        <v>586</v>
+      </c>
+      <c r="C697" t="s">
+        <v>587</v>
+      </c>
+      <c r="D697">
+        <v>2811</v>
+      </c>
+      <c r="E697" t="s">
+        <v>617</v>
+      </c>
+      <c r="F697">
+        <v>333611</v>
+      </c>
+      <c r="G697" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="698" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A698">
+        <v>23</v>
+      </c>
+      <c r="B698" t="s">
+        <v>586</v>
+      </c>
+      <c r="C698" t="s">
+        <v>587</v>
+      </c>
+      <c r="D698">
+        <v>2814</v>
+      </c>
+      <c r="E698" t="s">
+        <v>596</v>
+      </c>
+      <c r="F698">
+        <v>333612</v>
+      </c>
+      <c r="G698" t="s">
+        <v>619</v>
+      </c>
+    </row>
+    <row r="699" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A699">
+        <v>23</v>
+      </c>
+      <c r="B699" t="s">
+        <v>586</v>
+      </c>
+      <c r="C699" t="s">
+        <v>587</v>
+      </c>
+      <c r="D699">
+        <v>2814</v>
+      </c>
+      <c r="E699" t="s">
+        <v>596</v>
+      </c>
+      <c r="F699">
+        <v>333613</v>
+      </c>
+      <c r="G699" t="s">
+        <v>620</v>
+      </c>
+    </row>
+    <row r="700" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A700">
+        <v>23</v>
+      </c>
+      <c r="B700" t="s">
+        <v>586</v>
+      </c>
+      <c r="C700" t="s">
+        <v>587</v>
+      </c>
+      <c r="D700">
+        <v>2811</v>
+      </c>
+      <c r="E700" t="s">
+        <v>617</v>
+      </c>
+      <c r="F700">
+        <v>333618</v>
+      </c>
+      <c r="G700" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="701" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A701">
+        <v>23</v>
+      </c>
+      <c r="B701" t="s">
+        <v>586</v>
+      </c>
+      <c r="C701" t="s">
+        <v>587</v>
+      </c>
+      <c r="D701">
+        <v>2813</v>
+      </c>
+      <c r="E701" t="s">
+        <v>593</v>
+      </c>
+      <c r="F701">
+        <v>333912</v>
+      </c>
+      <c r="G701" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="702" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A702">
+        <v>23</v>
+      </c>
+      <c r="B702" t="s">
+        <v>586</v>
+      </c>
+      <c r="C702" t="s">
+        <v>587</v>
+      </c>
+      <c r="D702">
+        <v>2819</v>
+      </c>
+      <c r="E702" t="s">
+        <v>591</v>
+      </c>
+      <c r="F702">
+        <v>333912</v>
+      </c>
+      <c r="G702" t="s">
+        <v>621</v>
+      </c>
+    </row>
+    <row r="703" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A703">
+        <v>23</v>
+      </c>
+      <c r="B703" t="s">
+        <v>586</v>
+      </c>
+      <c r="C703" t="s">
+        <v>587</v>
+      </c>
+      <c r="D703">
+        <v>2813</v>
+      </c>
+      <c r="E703" t="s">
+        <v>593</v>
+      </c>
+      <c r="F703">
+        <v>333914</v>
+      </c>
+      <c r="G703" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="704" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A704">
+        <v>23</v>
+      </c>
+      <c r="B704" t="s">
+        <v>586</v>
+      </c>
+      <c r="C704" t="s">
+        <v>587</v>
+      </c>
+      <c r="D704">
+        <v>2816</v>
+      </c>
+      <c r="E704" t="s">
+        <v>590</v>
+      </c>
+      <c r="F704">
+        <v>333921</v>
+      </c>
+      <c r="G704" t="s">
+        <v>623</v>
+      </c>
+    </row>
+    <row r="705" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A705">
+        <v>23</v>
+      </c>
+      <c r="B705" t="s">
+        <v>586</v>
+      </c>
+      <c r="C705" t="s">
+        <v>587</v>
+      </c>
+      <c r="D705">
+        <v>2816</v>
+      </c>
+      <c r="E705" t="s">
+        <v>590</v>
+      </c>
+      <c r="F705">
+        <v>333922</v>
+      </c>
+      <c r="G705" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="706" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A706">
+        <v>23</v>
+      </c>
+      <c r="B706" t="s">
+        <v>586</v>
+      </c>
+      <c r="C706" t="s">
+        <v>587</v>
+      </c>
+      <c r="D706">
+        <v>2824</v>
+      </c>
+      <c r="E706" t="s">
+        <v>603</v>
+      </c>
+      <c r="F706">
+        <v>333922</v>
+      </c>
+      <c r="G706" t="s">
+        <v>624</v>
+      </c>
+    </row>
+    <row r="707" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A707">
+        <v>23</v>
+      </c>
+      <c r="B707" t="s">
+        <v>586</v>
+      </c>
+      <c r="C707" t="s">
+        <v>587</v>
+      </c>
+      <c r="D707">
+        <v>2816</v>
+      </c>
+      <c r="E707" t="s">
+        <v>590</v>
+      </c>
+      <c r="F707">
+        <v>333923</v>
+      </c>
+      <c r="G707" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="708" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A708">
+        <v>23</v>
+      </c>
+      <c r="B708" t="s">
+        <v>586</v>
+      </c>
+      <c r="C708" t="s">
+        <v>587</v>
+      </c>
+      <c r="D708">
+        <v>2816</v>
+      </c>
+      <c r="E708" t="s">
+        <v>590</v>
+      </c>
+      <c r="F708">
+        <v>333924</v>
+      </c>
+      <c r="G708" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="709" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A709">
+        <v>23</v>
+      </c>
+      <c r="B709" t="s">
+        <v>586</v>
+      </c>
+      <c r="C709" t="s">
+        <v>587</v>
+      </c>
+      <c r="D709">
+        <v>2818</v>
+      </c>
+      <c r="E709" t="s">
+        <v>599</v>
+      </c>
+      <c r="F709">
+        <v>333991</v>
+      </c>
+      <c r="G709" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="710" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A710">
+        <v>23</v>
+      </c>
+      <c r="B710" t="s">
+        <v>586</v>
+      </c>
+      <c r="C710" t="s">
+        <v>587</v>
+      </c>
+      <c r="D710">
+        <v>2819</v>
+      </c>
+      <c r="E710" t="s">
+        <v>591</v>
+      </c>
+      <c r="F710">
+        <v>333991</v>
+      </c>
+      <c r="G710" t="s">
+        <v>627</v>
+      </c>
+    </row>
+    <row r="711" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A711">
+        <v>23</v>
+      </c>
+      <c r="B711" t="s">
+        <v>586</v>
+      </c>
+      <c r="C711" t="s">
+        <v>587</v>
+      </c>
+      <c r="D711">
+        <v>2819</v>
+      </c>
+      <c r="E711" t="s">
+        <v>591</v>
+      </c>
+      <c r="F711">
+        <v>333992</v>
+      </c>
+      <c r="G711" t="s">
+        <v>514</v>
+      </c>
+    </row>
+    <row r="712" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A712">
+        <v>23</v>
+      </c>
+      <c r="B712" t="s">
+        <v>586</v>
+      </c>
+      <c r="C712" t="s">
+        <v>587</v>
+      </c>
+      <c r="D712">
+        <v>2819</v>
+      </c>
+      <c r="E712" t="s">
+        <v>591</v>
+      </c>
+      <c r="F712">
+        <v>333993</v>
+      </c>
+      <c r="G712" t="s">
+        <v>628</v>
+      </c>
+    </row>
+    <row r="713" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A713">
+        <v>23</v>
+      </c>
+      <c r="B713" t="s">
+        <v>586</v>
+      </c>
+      <c r="C713" t="s">
+        <v>587</v>
+      </c>
+      <c r="D713">
+        <v>2815</v>
+      </c>
+      <c r="E713" t="s">
+        <v>611</v>
+      </c>
+      <c r="F713">
+        <v>333994</v>
+      </c>
+      <c r="G713" t="s">
+        <v>629</v>
+      </c>
+    </row>
+    <row r="714" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A714">
+        <v>23</v>
+      </c>
+      <c r="B714" t="s">
+        <v>586</v>
+      </c>
+      <c r="C714" t="s">
+        <v>587</v>
+      </c>
+      <c r="D714">
+        <v>2812</v>
+      </c>
+      <c r="E714" t="s">
+        <v>595</v>
+      </c>
+      <c r="F714">
+        <v>333995</v>
+      </c>
+      <c r="G714" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="715" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A715">
+        <v>23</v>
+      </c>
+      <c r="B715" t="s">
+        <v>586</v>
+      </c>
+      <c r="C715" t="s">
+        <v>587</v>
+      </c>
+      <c r="D715">
+        <v>2812</v>
+      </c>
+      <c r="E715" t="s">
+        <v>595</v>
+      </c>
+      <c r="F715">
+        <v>333996</v>
+      </c>
+      <c r="G715" t="s">
+        <v>631</v>
+      </c>
+    </row>
+    <row r="716" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A716">
+        <v>23</v>
+      </c>
+      <c r="B716" t="s">
+        <v>586</v>
+      </c>
+      <c r="C716" t="s">
+        <v>587</v>
+      </c>
+      <c r="D716">
+        <v>2819</v>
+      </c>
+      <c r="E716" t="s">
+        <v>591</v>
+      </c>
+      <c r="F716">
+        <v>333997</v>
+      </c>
+      <c r="G716" t="s">
+        <v>525</v>
+      </c>
+    </row>
+    <row r="717" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A717">
+        <v>23</v>
+      </c>
+      <c r="B717" t="s">
+        <v>586</v>
+      </c>
+      <c r="C717" t="s">
+        <v>587</v>
+      </c>
+      <c r="D717">
+        <v>2815</v>
+      </c>
+      <c r="E717" t="s">
+        <v>611</v>
+      </c>
+      <c r="F717">
+        <v>333999</v>
+      </c>
+      <c r="G717" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="718" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A718">
+        <v>23</v>
+      </c>
+      <c r="B718" t="s">
+        <v>586</v>
+      </c>
+      <c r="C718" t="s">
+        <v>587</v>
+      </c>
+      <c r="D718">
+        <v>2816</v>
+      </c>
+      <c r="E718" t="s">
+        <v>590</v>
+      </c>
+      <c r="F718">
+        <v>333999</v>
+      </c>
+      <c r="G718" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="719" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A719">
+        <v>23</v>
+      </c>
+      <c r="B719" t="s">
+        <v>586</v>
+      </c>
+      <c r="C719" t="s">
+        <v>587</v>
+      </c>
+      <c r="D719">
+        <v>2819</v>
+      </c>
+      <c r="E719" t="s">
+        <v>591</v>
+      </c>
+      <c r="F719">
+        <v>333999</v>
+      </c>
+      <c r="G719" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="720" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A720">
+        <v>23</v>
+      </c>
+      <c r="B720" t="s">
+        <v>586</v>
+      </c>
+      <c r="C720" t="s">
+        <v>587</v>
+      </c>
+      <c r="D720">
+        <v>2829</v>
+      </c>
+      <c r="E720" t="s">
+        <v>606</v>
+      </c>
+      <c r="F720">
+        <v>333999</v>
+      </c>
+      <c r="G720" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="721" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A721">
+        <v>23</v>
+      </c>
+      <c r="B721" t="s">
+        <v>586</v>
+      </c>
+      <c r="C721" t="s">
+        <v>587</v>
+      </c>
+      <c r="D721">
+        <v>2816</v>
+      </c>
+      <c r="E721" t="s">
+        <v>590</v>
+      </c>
+      <c r="F721">
+        <v>336211</v>
+      </c>
+      <c r="G721" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="722" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A722">
+        <v>23</v>
+      </c>
+      <c r="B722" t="s">
+        <v>586</v>
+      </c>
+      <c r="C722" t="s">
+        <v>587</v>
+      </c>
+      <c r="D722">
+        <v>2811</v>
+      </c>
+      <c r="E722" t="s">
+        <v>617</v>
+      </c>
+      <c r="F722">
+        <v>336310</v>
+      </c>
+      <c r="G722" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="723" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A723">
+        <v>23</v>
+      </c>
+      <c r="B723" t="s">
+        <v>586</v>
+      </c>
+      <c r="C723" t="s">
+        <v>587</v>
+      </c>
+      <c r="D723">
+        <v>2813</v>
+      </c>
+      <c r="E723" t="s">
+        <v>593</v>
+      </c>
+      <c r="F723">
+        <v>336310</v>
+      </c>
+      <c r="G723" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="724" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A724">
+        <v>23</v>
+      </c>
+      <c r="B724" t="s">
+        <v>586</v>
+      </c>
+      <c r="C724" t="s">
+        <v>587</v>
+      </c>
+      <c r="D724">
+        <v>2813</v>
+      </c>
+      <c r="E724" t="s">
+        <v>593</v>
+      </c>
+      <c r="F724">
+        <v>336320</v>
+      </c>
+      <c r="G724" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="725" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A725">
+        <v>23</v>
+      </c>
+      <c r="B725" t="s">
+        <v>586</v>
+      </c>
+      <c r="C725" t="s">
+        <v>587</v>
+      </c>
+      <c r="D725">
+        <v>2813</v>
+      </c>
+      <c r="E725" t="s">
+        <v>593</v>
+      </c>
+      <c r="F725">
+        <v>336330</v>
+      </c>
+      <c r="G725" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="726" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A726">
+        <v>23</v>
+      </c>
+      <c r="B726" t="s">
+        <v>586</v>
+      </c>
+      <c r="C726" t="s">
+        <v>587</v>
+      </c>
+      <c r="D726">
+        <v>2813</v>
+      </c>
+      <c r="E726" t="s">
+        <v>593</v>
+      </c>
+      <c r="F726">
+        <v>336340</v>
+      </c>
+      <c r="G726" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="727" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A727">
+        <v>23</v>
+      </c>
+      <c r="B727" t="s">
+        <v>586</v>
+      </c>
+      <c r="C727" t="s">
+        <v>587</v>
+      </c>
+      <c r="D727">
+        <v>2813</v>
+      </c>
+      <c r="E727" t="s">
+        <v>593</v>
+      </c>
+      <c r="F727">
+        <v>336390</v>
+      </c>
+      <c r="G727" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="728" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A728">
+        <v>23</v>
+      </c>
+      <c r="B728" t="s">
+        <v>586</v>
+      </c>
+      <c r="C728" t="s">
+        <v>587</v>
+      </c>
+      <c r="D728">
+        <v>2819</v>
+      </c>
+      <c r="E728" t="s">
+        <v>591</v>
+      </c>
+      <c r="F728">
+        <v>336390</v>
+      </c>
+      <c r="G728" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="729" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A729">
+        <v>23</v>
+      </c>
+      <c r="B729" t="s">
+        <v>586</v>
+      </c>
+      <c r="C729" t="s">
+        <v>587</v>
+      </c>
+      <c r="D729">
+        <v>2813</v>
+      </c>
+      <c r="E729" t="s">
+        <v>593</v>
+      </c>
+      <c r="F729">
+        <v>336412</v>
+      </c>
+      <c r="G729" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="730" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A730">
+        <v>23</v>
+      </c>
+      <c r="B730" t="s">
+        <v>586</v>
+      </c>
+      <c r="C730" t="s">
+        <v>587</v>
+      </c>
+      <c r="D730">
+        <v>2813</v>
+      </c>
+      <c r="E730" t="s">
+        <v>593</v>
+      </c>
+      <c r="F730">
         <v>339113</v>
       </c>
-      <c r="E344" t="s">
-[...81 lines deleted...]
-      <c r="D349">
+      <c r="G730" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="731" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A731">
+        <v>23</v>
+      </c>
+      <c r="B731" t="s">
+        <v>586</v>
+      </c>
+      <c r="C731" t="s">
+        <v>587</v>
+      </c>
+      <c r="D731">
+        <v>2829</v>
+      </c>
+      <c r="E731" t="s">
+        <v>606</v>
+      </c>
+      <c r="F731">
+        <v>339920</v>
+      </c>
+      <c r="G731" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="732" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A732">
+        <v>23</v>
+      </c>
+      <c r="B732" t="s">
+        <v>586</v>
+      </c>
+      <c r="C732" t="s">
+        <v>587</v>
+      </c>
+      <c r="D732">
+        <v>2817</v>
+      </c>
+      <c r="E732" t="s">
+        <v>588</v>
+      </c>
+      <c r="F732">
+        <v>339940</v>
+      </c>
+      <c r="G732" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="733" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A733">
+        <v>23</v>
+      </c>
+      <c r="B733" t="s">
+        <v>586</v>
+      </c>
+      <c r="C733" t="s">
+        <v>587</v>
+      </c>
+      <c r="D733">
+        <v>2819</v>
+      </c>
+      <c r="E733" t="s">
+        <v>591</v>
+      </c>
+      <c r="F733">
+        <v>339940</v>
+      </c>
+      <c r="G733" t="s">
+        <v>284</v>
+      </c>
+    </row>
+    <row r="734" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A734">
+        <v>23</v>
+      </c>
+      <c r="B734" t="s">
+        <v>586</v>
+      </c>
+      <c r="C734" t="s">
+        <v>587</v>
+      </c>
+      <c r="D734">
+        <v>2819</v>
+      </c>
+      <c r="E734" t="s">
+        <v>591</v>
+      </c>
+      <c r="F734">
+        <v>339991</v>
+      </c>
+      <c r="G734" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="735" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A735">
+        <v>23</v>
+      </c>
+      <c r="B735" t="s">
+        <v>586</v>
+      </c>
+      <c r="C735" t="s">
+        <v>587</v>
+      </c>
+      <c r="D735">
+        <v>2826</v>
+      </c>
+      <c r="E735" t="s">
+        <v>601</v>
+      </c>
+      <c r="F735">
+        <v>339993</v>
+      </c>
+      <c r="G735" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="736" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A736">
+        <v>23</v>
+      </c>
+      <c r="B736" t="s">
+        <v>586</v>
+      </c>
+      <c r="C736" t="s">
+        <v>587</v>
+      </c>
+      <c r="D736">
+        <v>2819</v>
+      </c>
+      <c r="E736" t="s">
+        <v>591</v>
+      </c>
+      <c r="F736">
+        <v>339999</v>
+      </c>
+      <c r="G736" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="737" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A737">
+        <v>24</v>
+      </c>
+      <c r="B737" t="s">
+        <v>637</v>
+      </c>
+      <c r="C737" t="s">
+        <v>638</v>
+      </c>
+      <c r="D737">
+        <v>2920</v>
+      </c>
+      <c r="E737" t="s">
+        <v>639</v>
+      </c>
+      <c r="F737">
+        <v>326199</v>
+      </c>
+      <c r="G737" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="738" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A738">
+        <v>24</v>
+      </c>
+      <c r="B738" t="s">
+        <v>637</v>
+      </c>
+      <c r="C738" t="s">
+        <v>638</v>
+      </c>
+      <c r="D738">
+        <v>2920</v>
+      </c>
+      <c r="E738" t="s">
+        <v>639</v>
+      </c>
+      <c r="F738">
+        <v>332420</v>
+      </c>
+      <c r="G738" t="s">
+        <v>493</v>
+      </c>
+    </row>
+    <row r="739" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A739">
+        <v>24</v>
+      </c>
+      <c r="B739" t="s">
+        <v>637</v>
+      </c>
+      <c r="C739" t="s">
+        <v>638</v>
+      </c>
+      <c r="D739">
+        <v>2920</v>
+      </c>
+      <c r="E739" t="s">
+        <v>639</v>
+      </c>
+      <c r="F739">
+        <v>332439</v>
+      </c>
+      <c r="G739" t="s">
+        <v>495</v>
+      </c>
+    </row>
+    <row r="740" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A740">
+        <v>24</v>
+      </c>
+      <c r="B740" t="s">
+        <v>637</v>
+      </c>
+      <c r="C740" t="s">
+        <v>638</v>
+      </c>
+      <c r="D740">
+        <v>2910</v>
+      </c>
+      <c r="E740" t="s">
+        <v>640</v>
+      </c>
+      <c r="F740">
+        <v>333618</v>
+      </c>
+      <c r="G740" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="741" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A741">
+        <v>24</v>
+      </c>
+      <c r="B741" t="s">
+        <v>637</v>
+      </c>
+      <c r="C741" t="s">
+        <v>638</v>
+      </c>
+      <c r="D741">
+        <v>2910</v>
+      </c>
+      <c r="E741" t="s">
+        <v>640</v>
+      </c>
+      <c r="F741">
+        <v>336111</v>
+      </c>
+      <c r="G741" t="s">
+        <v>641</v>
+      </c>
+    </row>
+    <row r="742" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A742">
+        <v>24</v>
+      </c>
+      <c r="B742" t="s">
+        <v>637</v>
+      </c>
+      <c r="C742" t="s">
+        <v>638</v>
+      </c>
+      <c r="D742">
+        <v>2910</v>
+      </c>
+      <c r="E742" t="s">
+        <v>640</v>
+      </c>
+      <c r="F742">
+        <v>336112</v>
+      </c>
+      <c r="G742" t="s">
+        <v>642</v>
+      </c>
+    </row>
+    <row r="743" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A743">
+        <v>24</v>
+      </c>
+      <c r="B743" t="s">
+        <v>637</v>
+      </c>
+      <c r="C743" t="s">
+        <v>638</v>
+      </c>
+      <c r="D743">
+        <v>2910</v>
+      </c>
+      <c r="E743" t="s">
+        <v>640</v>
+      </c>
+      <c r="F743">
+        <v>336120</v>
+      </c>
+      <c r="G743" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="744" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A744">
+        <v>24</v>
+      </c>
+      <c r="B744" t="s">
+        <v>637</v>
+      </c>
+      <c r="C744" t="s">
+        <v>638</v>
+      </c>
+      <c r="D744">
+        <v>2910</v>
+      </c>
+      <c r="E744" t="s">
+        <v>640</v>
+      </c>
+      <c r="F744">
+        <v>336211</v>
+      </c>
+      <c r="G744" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="745" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A745">
+        <v>24</v>
+      </c>
+      <c r="B745" t="s">
+        <v>637</v>
+      </c>
+      <c r="C745" t="s">
+        <v>638</v>
+      </c>
+      <c r="D745">
+        <v>2920</v>
+      </c>
+      <c r="E745" t="s">
+        <v>639</v>
+      </c>
+      <c r="F745">
+        <v>336211</v>
+      </c>
+      <c r="G745" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="746" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A746">
+        <v>24</v>
+      </c>
+      <c r="B746" t="s">
+        <v>637</v>
+      </c>
+      <c r="C746" t="s">
+        <v>638</v>
+      </c>
+      <c r="D746">
+        <v>2930</v>
+      </c>
+      <c r="E746" t="s">
+        <v>644</v>
+      </c>
+      <c r="F746">
+        <v>336211</v>
+      </c>
+      <c r="G746" t="s">
+        <v>632</v>
+      </c>
+    </row>
+    <row r="747" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A747">
+        <v>24</v>
+      </c>
+      <c r="B747" t="s">
+        <v>637</v>
+      </c>
+      <c r="C747" t="s">
+        <v>638</v>
+      </c>
+      <c r="D747">
+        <v>2920</v>
+      </c>
+      <c r="E747" t="s">
+        <v>639</v>
+      </c>
+      <c r="F747">
+        <v>336212</v>
+      </c>
+      <c r="G747" t="s">
+        <v>645</v>
+      </c>
+    </row>
+    <row r="748" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A748">
+        <v>24</v>
+      </c>
+      <c r="B748" t="s">
+        <v>637</v>
+      </c>
+      <c r="C748" t="s">
+        <v>638</v>
+      </c>
+      <c r="D748">
+        <v>2910</v>
+      </c>
+      <c r="E748" t="s">
+        <v>640</v>
+      </c>
+      <c r="F748">
+        <v>336213</v>
+      </c>
+      <c r="G748" t="s">
+        <v>646</v>
+      </c>
+    </row>
+    <row r="749" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A749">
+        <v>24</v>
+      </c>
+      <c r="B749" t="s">
+        <v>637</v>
+      </c>
+      <c r="C749" t="s">
+        <v>638</v>
+      </c>
+      <c r="D749">
+        <v>2920</v>
+      </c>
+      <c r="E749" t="s">
+        <v>639</v>
+      </c>
+      <c r="F749">
+        <v>336214</v>
+      </c>
+      <c r="G749" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="750" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A750">
+        <v>24</v>
+      </c>
+      <c r="B750" t="s">
+        <v>637</v>
+      </c>
+      <c r="C750" t="s">
+        <v>638</v>
+      </c>
+      <c r="D750">
+        <v>2910</v>
+      </c>
+      <c r="E750" t="s">
+        <v>640</v>
+      </c>
+      <c r="F750">
+        <v>336310</v>
+      </c>
+      <c r="G750" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="751" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A751">
+        <v>24</v>
+      </c>
+      <c r="B751" t="s">
+        <v>637</v>
+      </c>
+      <c r="C751" t="s">
+        <v>638</v>
+      </c>
+      <c r="D751">
+        <v>2930</v>
+      </c>
+      <c r="E751" t="s">
+        <v>644</v>
+      </c>
+      <c r="F751">
+        <v>336310</v>
+      </c>
+      <c r="G751" t="s">
+        <v>633</v>
+      </c>
+    </row>
+    <row r="752" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A752">
+        <v>24</v>
+      </c>
+      <c r="B752" t="s">
+        <v>637</v>
+      </c>
+      <c r="C752" t="s">
+        <v>638</v>
+      </c>
+      <c r="D752">
+        <v>2930</v>
+      </c>
+      <c r="E752" t="s">
+        <v>644</v>
+      </c>
+      <c r="F752">
+        <v>336320</v>
+      </c>
+      <c r="G752" t="s">
+        <v>585</v>
+      </c>
+    </row>
+    <row r="753" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A753">
+        <v>24</v>
+      </c>
+      <c r="B753" t="s">
+        <v>637</v>
+      </c>
+      <c r="C753" t="s">
+        <v>638</v>
+      </c>
+      <c r="D753">
+        <v>2930</v>
+      </c>
+      <c r="E753" t="s">
+        <v>644</v>
+      </c>
+      <c r="F753">
+        <v>336330</v>
+      </c>
+      <c r="G753" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="754" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A754">
+        <v>24</v>
+      </c>
+      <c r="B754" t="s">
+        <v>637</v>
+      </c>
+      <c r="C754" t="s">
+        <v>638</v>
+      </c>
+      <c r="D754">
+        <v>2930</v>
+      </c>
+      <c r="E754" t="s">
+        <v>644</v>
+      </c>
+      <c r="F754">
+        <v>336340</v>
+      </c>
+      <c r="G754" t="s">
+        <v>441</v>
+      </c>
+    </row>
+    <row r="755" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A755">
+        <v>24</v>
+      </c>
+      <c r="B755" t="s">
+        <v>637</v>
+      </c>
+      <c r="C755" t="s">
+        <v>638</v>
+      </c>
+      <c r="D755">
+        <v>2930</v>
+      </c>
+      <c r="E755" t="s">
+        <v>644</v>
+      </c>
+      <c r="F755">
+        <v>336350</v>
+      </c>
+      <c r="G755" t="s">
+        <v>442</v>
+      </c>
+    </row>
+    <row r="756" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A756">
+        <v>24</v>
+      </c>
+      <c r="B756" t="s">
+        <v>637</v>
+      </c>
+      <c r="C756" t="s">
+        <v>638</v>
+      </c>
+      <c r="D756">
+        <v>2930</v>
+      </c>
+      <c r="E756" t="s">
+        <v>644</v>
+      </c>
+      <c r="F756">
+        <v>336360</v>
+      </c>
+      <c r="G756" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="757" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A757">
+        <v>24</v>
+      </c>
+      <c r="B757" t="s">
+        <v>637</v>
+      </c>
+      <c r="C757" t="s">
+        <v>638</v>
+      </c>
+      <c r="D757">
+        <v>2930</v>
+      </c>
+      <c r="E757" t="s">
+        <v>644</v>
+      </c>
+      <c r="F757">
+        <v>336390</v>
+      </c>
+      <c r="G757" t="s">
+        <v>635</v>
+      </c>
+    </row>
+    <row r="758" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A758">
+        <v>24</v>
+      </c>
+      <c r="B758" t="s">
+        <v>637</v>
+      </c>
+      <c r="C758" t="s">
+        <v>638</v>
+      </c>
+      <c r="D758">
+        <v>2910</v>
+      </c>
+      <c r="E758" t="s">
+        <v>640</v>
+      </c>
+      <c r="F758">
+        <v>336510</v>
+      </c>
+      <c r="G758" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="759" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A759">
+        <v>24</v>
+      </c>
+      <c r="B759" t="s">
+        <v>637</v>
+      </c>
+      <c r="C759" t="s">
+        <v>638</v>
+      </c>
+      <c r="D759">
+        <v>2910</v>
+      </c>
+      <c r="E759" t="s">
+        <v>640</v>
+      </c>
+      <c r="F759">
+        <v>336999</v>
+      </c>
+      <c r="G759" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="760" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A760">
+        <v>24</v>
+      </c>
+      <c r="B760" t="s">
+        <v>637</v>
+      </c>
+      <c r="C760" t="s">
+        <v>638</v>
+      </c>
+      <c r="D760">
+        <v>2930</v>
+      </c>
+      <c r="E760" t="s">
+        <v>644</v>
+      </c>
+      <c r="F760">
+        <v>336999</v>
+      </c>
+      <c r="G760" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="761" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A761">
+        <v>24</v>
+      </c>
+      <c r="B761" t="s">
+        <v>637</v>
+      </c>
+      <c r="C761" t="s">
+        <v>638</v>
+      </c>
+      <c r="D761">
+        <v>2920</v>
+      </c>
+      <c r="E761" t="s">
+        <v>639</v>
+      </c>
+      <c r="F761">
+        <v>811121</v>
+      </c>
+      <c r="G761" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="762" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A762">
+        <v>25</v>
+      </c>
+      <c r="B762" t="s">
+        <v>651</v>
+      </c>
+      <c r="C762" t="s">
+        <v>652</v>
+      </c>
+      <c r="D762">
+        <v>3099</v>
+      </c>
+      <c r="E762" t="s">
+        <v>653</v>
+      </c>
+      <c r="F762">
+        <v>331222</v>
+      </c>
+      <c r="G762" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="763" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A763">
+        <v>25</v>
+      </c>
+      <c r="B763" t="s">
+        <v>651</v>
+      </c>
+      <c r="C763" t="s">
+        <v>652</v>
+      </c>
+      <c r="D763">
+        <v>3011</v>
+      </c>
+      <c r="E763" t="s">
+        <v>654</v>
+      </c>
+      <c r="F763">
+        <v>332312</v>
+      </c>
+      <c r="G763" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="764" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A764">
+        <v>25</v>
+      </c>
+      <c r="B764" t="s">
+        <v>651</v>
+      </c>
+      <c r="C764" t="s">
+        <v>652</v>
+      </c>
+      <c r="D764">
+        <v>3012</v>
+      </c>
+      <c r="E764" t="s">
+        <v>655</v>
+      </c>
+      <c r="F764">
+        <v>332312</v>
+      </c>
+      <c r="G764" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="765" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A765">
+        <v>25</v>
+      </c>
+      <c r="B765" t="s">
+        <v>651</v>
+      </c>
+      <c r="C765" t="s">
+        <v>652</v>
+      </c>
+      <c r="D765">
+        <v>3011</v>
+      </c>
+      <c r="E765" t="s">
+        <v>654</v>
+      </c>
+      <c r="F765">
+        <v>332313</v>
+      </c>
+      <c r="G765" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="766" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A766">
+        <v>25</v>
+      </c>
+      <c r="B766" t="s">
+        <v>651</v>
+      </c>
+      <c r="C766" t="s">
+        <v>652</v>
+      </c>
+      <c r="D766">
+        <v>3099</v>
+      </c>
+      <c r="E766" t="s">
+        <v>653</v>
+      </c>
+      <c r="F766">
+        <v>333112</v>
+      </c>
+      <c r="G766" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="767" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A767">
+        <v>25</v>
+      </c>
+      <c r="B767" t="s">
+        <v>651</v>
+      </c>
+      <c r="C767" t="s">
+        <v>652</v>
+      </c>
+      <c r="D767">
+        <v>3020</v>
+      </c>
+      <c r="E767" t="s">
+        <v>656</v>
+      </c>
+      <c r="F767">
+        <v>333131</v>
+      </c>
+      <c r="G767" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="768" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A768">
+        <v>25</v>
+      </c>
+      <c r="B768" t="s">
+        <v>651</v>
+      </c>
+      <c r="C768" t="s">
+        <v>652</v>
+      </c>
+      <c r="D768">
+        <v>3030</v>
+      </c>
+      <c r="E768" t="s">
+        <v>657</v>
+      </c>
+      <c r="F768">
+        <v>333318</v>
+      </c>
+      <c r="G768" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="769" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A769">
+        <v>25</v>
+      </c>
+      <c r="B769" t="s">
+        <v>651</v>
+      </c>
+      <c r="C769" t="s">
+        <v>652</v>
+      </c>
+      <c r="D769">
+        <v>3091</v>
+      </c>
+      <c r="E769" t="s">
+        <v>658</v>
+      </c>
+      <c r="F769">
+        <v>333618</v>
+      </c>
+      <c r="G769" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="770" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A770">
+        <v>25</v>
+      </c>
+      <c r="B770" t="s">
+        <v>651</v>
+      </c>
+      <c r="C770" t="s">
+        <v>652</v>
+      </c>
+      <c r="D770">
+        <v>3020</v>
+      </c>
+      <c r="E770" t="s">
+        <v>656</v>
+      </c>
+      <c r="F770">
+        <v>333923</v>
+      </c>
+      <c r="G770" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="771" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A771">
+        <v>25</v>
+      </c>
+      <c r="B771" t="s">
+        <v>651</v>
+      </c>
+      <c r="C771" t="s">
+        <v>652</v>
+      </c>
+      <c r="D771">
+        <v>3099</v>
+      </c>
+      <c r="E771" t="s">
+        <v>653</v>
+      </c>
+      <c r="F771">
+        <v>333924</v>
+      </c>
+      <c r="G771" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="772" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A772">
+        <v>25</v>
+      </c>
+      <c r="B772" t="s">
+        <v>651</v>
+      </c>
+      <c r="C772" t="s">
+        <v>652</v>
+      </c>
+      <c r="D772">
+        <v>3030</v>
+      </c>
+      <c r="E772" t="s">
+        <v>657</v>
+      </c>
+      <c r="F772">
+        <v>334220</v>
+      </c>
+      <c r="G772" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="773" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A773">
+        <v>25</v>
+      </c>
+      <c r="B773" t="s">
+        <v>651</v>
+      </c>
+      <c r="C773" t="s">
+        <v>652</v>
+      </c>
+      <c r="D773">
+        <v>3020</v>
+      </c>
+      <c r="E773" t="s">
+        <v>656</v>
+      </c>
+      <c r="F773">
+        <v>334290</v>
+      </c>
+      <c r="G773" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="774" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A774">
+        <v>25</v>
+      </c>
+      <c r="B774" t="s">
+        <v>651</v>
+      </c>
+      <c r="C774" t="s">
+        <v>652</v>
+      </c>
+      <c r="D774">
+        <v>3011</v>
+      </c>
+      <c r="E774" t="s">
+        <v>654</v>
+      </c>
+      <c r="F774">
+        <v>336360</v>
+      </c>
+      <c r="G774" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="775" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A775">
+        <v>25</v>
+      </c>
+      <c r="B775" t="s">
+        <v>651</v>
+      </c>
+      <c r="C775" t="s">
+        <v>652</v>
+      </c>
+      <c r="D775">
+        <v>3020</v>
+      </c>
+      <c r="E775" t="s">
+        <v>656</v>
+      </c>
+      <c r="F775">
+        <v>336360</v>
+      </c>
+      <c r="G775" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="776" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A776">
+        <v>25</v>
+      </c>
+      <c r="B776" t="s">
+        <v>651</v>
+      </c>
+      <c r="C776" t="s">
+        <v>652</v>
+      </c>
+      <c r="D776">
+        <v>3030</v>
+      </c>
+      <c r="E776" t="s">
+        <v>657</v>
+      </c>
+      <c r="F776">
+        <v>336360</v>
+      </c>
+      <c r="G776" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="777" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A777">
+        <v>25</v>
+      </c>
+      <c r="B777" t="s">
+        <v>651</v>
+      </c>
+      <c r="C777" t="s">
+        <v>652</v>
+      </c>
+      <c r="D777">
+        <v>3030</v>
+      </c>
+      <c r="E777" t="s">
+        <v>657</v>
+      </c>
+      <c r="F777">
+        <v>336411</v>
+      </c>
+      <c r="G777" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="778" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A778">
+        <v>25</v>
+      </c>
+      <c r="B778" t="s">
+        <v>651</v>
+      </c>
+      <c r="C778" t="s">
+        <v>652</v>
+      </c>
+      <c r="D778">
+        <v>3030</v>
+      </c>
+      <c r="E778" t="s">
+        <v>657</v>
+      </c>
+      <c r="F778">
+        <v>336412</v>
+      </c>
+      <c r="G778" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="779" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A779">
+        <v>25</v>
+      </c>
+      <c r="B779" t="s">
+        <v>651</v>
+      </c>
+      <c r="C779" t="s">
+        <v>652</v>
+      </c>
+      <c r="D779">
+        <v>3030</v>
+      </c>
+      <c r="E779" t="s">
+        <v>657</v>
+      </c>
+      <c r="F779">
+        <v>336413</v>
+      </c>
+      <c r="G779" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="780" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A780">
+        <v>25</v>
+      </c>
+      <c r="B780" t="s">
+        <v>651</v>
+      </c>
+      <c r="C780" t="s">
+        <v>652</v>
+      </c>
+      <c r="D780">
+        <v>3030</v>
+      </c>
+      <c r="E780" t="s">
+        <v>657</v>
+      </c>
+      <c r="F780">
+        <v>336414</v>
+      </c>
+      <c r="G780" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="781" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A781">
+        <v>25</v>
+      </c>
+      <c r="B781" t="s">
+        <v>651</v>
+      </c>
+      <c r="C781" t="s">
+        <v>652</v>
+      </c>
+      <c r="D781">
+        <v>3030</v>
+      </c>
+      <c r="E781" t="s">
+        <v>657</v>
+      </c>
+      <c r="F781">
+        <v>336415</v>
+      </c>
+      <c r="G781" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="782" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A782">
+        <v>25</v>
+      </c>
+      <c r="B782" t="s">
+        <v>651</v>
+      </c>
+      <c r="C782" t="s">
+        <v>652</v>
+      </c>
+      <c r="D782">
+        <v>3030</v>
+      </c>
+      <c r="E782" t="s">
+        <v>657</v>
+      </c>
+      <c r="F782">
+        <v>336419</v>
+      </c>
+      <c r="G782" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="783" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A783">
+        <v>25</v>
+      </c>
+      <c r="B783" t="s">
+        <v>651</v>
+      </c>
+      <c r="C783" t="s">
+        <v>652</v>
+      </c>
+      <c r="D783">
+        <v>3020</v>
+      </c>
+      <c r="E783" t="s">
+        <v>656</v>
+      </c>
+      <c r="F783">
+        <v>336510</v>
+      </c>
+      <c r="G783" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="784" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A784">
+        <v>25</v>
+      </c>
+      <c r="B784" t="s">
+        <v>651</v>
+      </c>
+      <c r="C784" t="s">
+        <v>652</v>
+      </c>
+      <c r="D784">
+        <v>3011</v>
+      </c>
+      <c r="E784" t="s">
+        <v>654</v>
+      </c>
+      <c r="F784">
+        <v>336611</v>
+      </c>
+      <c r="G784" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="785" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A785">
+        <v>25</v>
+      </c>
+      <c r="B785" t="s">
+        <v>651</v>
+      </c>
+      <c r="C785" t="s">
+        <v>652</v>
+      </c>
+      <c r="D785">
+        <v>3012</v>
+      </c>
+      <c r="E785" t="s">
+        <v>655</v>
+      </c>
+      <c r="F785">
+        <v>336612</v>
+      </c>
+      <c r="G785" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="786" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A786">
+        <v>25</v>
+      </c>
+      <c r="B786" t="s">
+        <v>651</v>
+      </c>
+      <c r="C786" t="s">
+        <v>652</v>
+      </c>
+      <c r="D786">
+        <v>3091</v>
+      </c>
+      <c r="E786" t="s">
+        <v>658</v>
+      </c>
+      <c r="F786">
+        <v>336991</v>
+      </c>
+      <c r="G786" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="787" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A787">
+        <v>25</v>
+      </c>
+      <c r="B787" t="s">
+        <v>651</v>
+      </c>
+      <c r="C787" t="s">
+        <v>652</v>
+      </c>
+      <c r="D787">
+        <v>3092</v>
+      </c>
+      <c r="E787" t="s">
+        <v>667</v>
+      </c>
+      <c r="F787">
+        <v>336991</v>
+      </c>
+      <c r="G787" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="788" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A788">
+        <v>25</v>
+      </c>
+      <c r="B788" t="s">
+        <v>651</v>
+      </c>
+      <c r="C788" t="s">
+        <v>652</v>
+      </c>
+      <c r="D788">
+        <v>3040</v>
+      </c>
+      <c r="E788" t="s">
+        <v>668</v>
+      </c>
+      <c r="F788">
+        <v>336992</v>
+      </c>
+      <c r="G788" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="789" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A789">
+        <v>25</v>
+      </c>
+      <c r="B789" t="s">
+        <v>651</v>
+      </c>
+      <c r="C789" t="s">
+        <v>652</v>
+      </c>
+      <c r="D789">
+        <v>3012</v>
+      </c>
+      <c r="E789" t="s">
+        <v>655</v>
+      </c>
+      <c r="F789">
+        <v>336999</v>
+      </c>
+      <c r="G789" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="790" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A790">
+        <v>25</v>
+      </c>
+      <c r="B790" t="s">
+        <v>651</v>
+      </c>
+      <c r="C790" t="s">
+        <v>652</v>
+      </c>
+      <c r="D790">
+        <v>3099</v>
+      </c>
+      <c r="E790" t="s">
+        <v>653</v>
+      </c>
+      <c r="F790">
+        <v>336999</v>
+      </c>
+      <c r="G790" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="791" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A791">
+        <v>25</v>
+      </c>
+      <c r="B791" t="s">
+        <v>651</v>
+      </c>
+      <c r="C791" t="s">
+        <v>652</v>
+      </c>
+      <c r="D791">
+        <v>3092</v>
+      </c>
+      <c r="E791" t="s">
+        <v>667</v>
+      </c>
+      <c r="F791">
+        <v>339113</v>
+      </c>
+      <c r="G791" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="792" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A792">
+        <v>25</v>
+      </c>
+      <c r="B792" t="s">
+        <v>651</v>
+      </c>
+      <c r="C792" t="s">
+        <v>652</v>
+      </c>
+      <c r="D792">
+        <v>3092</v>
+      </c>
+      <c r="E792" t="s">
+        <v>667</v>
+      </c>
+      <c r="F792">
+        <v>339930</v>
+      </c>
+      <c r="G792" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="793" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A793">
+        <v>26</v>
+      </c>
+      <c r="B793" t="s">
+        <v>670</v>
+      </c>
+      <c r="C793" t="s">
+        <v>671</v>
+      </c>
+      <c r="D793">
+        <v>3099</v>
+      </c>
+      <c r="E793" t="s">
+        <v>653</v>
+      </c>
+      <c r="F793">
+        <v>331222</v>
+      </c>
+      <c r="G793" t="s">
+        <v>451</v>
+      </c>
+    </row>
+    <row r="794" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A794">
+        <v>26</v>
+      </c>
+      <c r="B794" t="s">
+        <v>670</v>
+      </c>
+      <c r="C794" t="s">
+        <v>671</v>
+      </c>
+      <c r="D794">
+        <v>3011</v>
+      </c>
+      <c r="E794" t="s">
+        <v>654</v>
+      </c>
+      <c r="F794">
+        <v>332312</v>
+      </c>
+      <c r="G794" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="795" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A795">
+        <v>26</v>
+      </c>
+      <c r="B795" t="s">
+        <v>670</v>
+      </c>
+      <c r="C795" t="s">
+        <v>671</v>
+      </c>
+      <c r="D795">
+        <v>3012</v>
+      </c>
+      <c r="E795" t="s">
+        <v>655</v>
+      </c>
+      <c r="F795">
+        <v>332312</v>
+      </c>
+      <c r="G795" t="s">
+        <v>485</v>
+      </c>
+    </row>
+    <row r="796" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A796">
+        <v>26</v>
+      </c>
+      <c r="B796" t="s">
+        <v>670</v>
+      </c>
+      <c r="C796" t="s">
+        <v>671</v>
+      </c>
+      <c r="D796">
+        <v>3011</v>
+      </c>
+      <c r="E796" t="s">
+        <v>654</v>
+      </c>
+      <c r="F796">
+        <v>332313</v>
+      </c>
+      <c r="G796" t="s">
+        <v>486</v>
+      </c>
+    </row>
+    <row r="797" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A797">
+        <v>26</v>
+      </c>
+      <c r="B797" t="s">
+        <v>670</v>
+      </c>
+      <c r="C797" t="s">
+        <v>671</v>
+      </c>
+      <c r="D797">
+        <v>3099</v>
+      </c>
+      <c r="E797" t="s">
+        <v>653</v>
+      </c>
+      <c r="F797">
+        <v>333112</v>
+      </c>
+      <c r="G797" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="798" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A798">
+        <v>26</v>
+      </c>
+      <c r="B798" t="s">
+        <v>670</v>
+      </c>
+      <c r="C798" t="s">
+        <v>671</v>
+      </c>
+      <c r="D798">
+        <v>3020</v>
+      </c>
+      <c r="E798" t="s">
+        <v>656</v>
+      </c>
+      <c r="F798">
+        <v>333131</v>
+      </c>
+      <c r="G798" t="s">
+        <v>509</v>
+      </c>
+    </row>
+    <row r="799" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A799">
+        <v>26</v>
+      </c>
+      <c r="B799" t="s">
+        <v>670</v>
+      </c>
+      <c r="C799" t="s">
+        <v>671</v>
+      </c>
+      <c r="D799">
+        <v>3030</v>
+      </c>
+      <c r="E799" t="s">
+        <v>657</v>
+      </c>
+      <c r="F799">
+        <v>333318</v>
+      </c>
+      <c r="G799" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="800" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A800">
+        <v>26</v>
+      </c>
+      <c r="B800" t="s">
+        <v>670</v>
+      </c>
+      <c r="C800" t="s">
+        <v>671</v>
+      </c>
+      <c r="D800">
+        <v>3091</v>
+      </c>
+      <c r="E800" t="s">
+        <v>658</v>
+      </c>
+      <c r="F800">
+        <v>333618</v>
+      </c>
+      <c r="G800" t="s">
+        <v>563</v>
+      </c>
+    </row>
+    <row r="801" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A801">
+        <v>26</v>
+      </c>
+      <c r="B801" t="s">
+        <v>670</v>
+      </c>
+      <c r="C801" t="s">
+        <v>671</v>
+      </c>
+      <c r="D801">
+        <v>3020</v>
+      </c>
+      <c r="E801" t="s">
+        <v>656</v>
+      </c>
+      <c r="F801">
+        <v>333923</v>
+      </c>
+      <c r="G801" t="s">
+        <v>625</v>
+      </c>
+    </row>
+    <row r="802" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A802">
+        <v>26</v>
+      </c>
+      <c r="B802" t="s">
+        <v>670</v>
+      </c>
+      <c r="C802" t="s">
+        <v>671</v>
+      </c>
+      <c r="D802">
+        <v>3099</v>
+      </c>
+      <c r="E802" t="s">
+        <v>653</v>
+      </c>
+      <c r="F802">
+        <v>333924</v>
+      </c>
+      <c r="G802" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="803" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A803">
+        <v>26</v>
+      </c>
+      <c r="B803" t="s">
+        <v>670</v>
+      </c>
+      <c r="C803" t="s">
+        <v>671</v>
+      </c>
+      <c r="D803">
+        <v>3030</v>
+      </c>
+      <c r="E803" t="s">
+        <v>657</v>
+      </c>
+      <c r="F803">
+        <v>334220</v>
+      </c>
+      <c r="G803" t="s">
+        <v>532</v>
+      </c>
+    </row>
+    <row r="804" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A804">
+        <v>26</v>
+      </c>
+      <c r="B804" t="s">
+        <v>670</v>
+      </c>
+      <c r="C804" t="s">
+        <v>671</v>
+      </c>
+      <c r="D804">
+        <v>3020</v>
+      </c>
+      <c r="E804" t="s">
+        <v>656</v>
+      </c>
+      <c r="F804">
+        <v>334290</v>
+      </c>
+      <c r="G804" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="805" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A805">
+        <v>26</v>
+      </c>
+      <c r="B805" t="s">
+        <v>670</v>
+      </c>
+      <c r="C805" t="s">
+        <v>671</v>
+      </c>
+      <c r="D805">
+        <v>3011</v>
+      </c>
+      <c r="E805" t="s">
+        <v>654</v>
+      </c>
+      <c r="F805">
+        <v>336360</v>
+      </c>
+      <c r="G805" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="806" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A806">
+        <v>26</v>
+      </c>
+      <c r="B806" t="s">
+        <v>670</v>
+      </c>
+      <c r="C806" t="s">
+        <v>671</v>
+      </c>
+      <c r="D806">
+        <v>3020</v>
+      </c>
+      <c r="E806" t="s">
+        <v>656</v>
+      </c>
+      <c r="F806">
+        <v>336360</v>
+      </c>
+      <c r="G806" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="807" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A807">
+        <v>26</v>
+      </c>
+      <c r="B807" t="s">
+        <v>670</v>
+      </c>
+      <c r="C807" t="s">
+        <v>671</v>
+      </c>
+      <c r="D807">
+        <v>3030</v>
+      </c>
+      <c r="E807" t="s">
+        <v>657</v>
+      </c>
+      <c r="F807">
+        <v>336360</v>
+      </c>
+      <c r="G807" t="s">
+        <v>282</v>
+      </c>
+    </row>
+    <row r="808" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A808">
+        <v>26</v>
+      </c>
+      <c r="B808" t="s">
+        <v>670</v>
+      </c>
+      <c r="C808" t="s">
+        <v>671</v>
+      </c>
+      <c r="D808">
+        <v>3030</v>
+      </c>
+      <c r="E808" t="s">
+        <v>657</v>
+      </c>
+      <c r="F808">
+        <v>336411</v>
+      </c>
+      <c r="G808" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="809" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A809">
+        <v>26</v>
+      </c>
+      <c r="B809" t="s">
+        <v>670</v>
+      </c>
+      <c r="C809" t="s">
+        <v>671</v>
+      </c>
+      <c r="D809">
+        <v>3030</v>
+      </c>
+      <c r="E809" t="s">
+        <v>657</v>
+      </c>
+      <c r="F809">
+        <v>336412</v>
+      </c>
+      <c r="G809" t="s">
+        <v>636</v>
+      </c>
+    </row>
+    <row r="810" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A810">
+        <v>26</v>
+      </c>
+      <c r="B810" t="s">
+        <v>670</v>
+      </c>
+      <c r="C810" t="s">
+        <v>671</v>
+      </c>
+      <c r="D810">
+        <v>3030</v>
+      </c>
+      <c r="E810" t="s">
+        <v>657</v>
+      </c>
+      <c r="F810">
+        <v>336413</v>
+      </c>
+      <c r="G810" t="s">
+        <v>660</v>
+      </c>
+    </row>
+    <row r="811" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A811">
+        <v>26</v>
+      </c>
+      <c r="B811" t="s">
+        <v>670</v>
+      </c>
+      <c r="C811" t="s">
+        <v>671</v>
+      </c>
+      <c r="D811">
+        <v>3030</v>
+      </c>
+      <c r="E811" t="s">
+        <v>657</v>
+      </c>
+      <c r="F811">
+        <v>336414</v>
+      </c>
+      <c r="G811" t="s">
+        <v>661</v>
+      </c>
+    </row>
+    <row r="812" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A812">
+        <v>26</v>
+      </c>
+      <c r="B812" t="s">
+        <v>670</v>
+      </c>
+      <c r="C812" t="s">
+        <v>671</v>
+      </c>
+      <c r="D812">
+        <v>3030</v>
+      </c>
+      <c r="E812" t="s">
+        <v>657</v>
+      </c>
+      <c r="F812">
+        <v>336415</v>
+      </c>
+      <c r="G812" t="s">
+        <v>662</v>
+      </c>
+    </row>
+    <row r="813" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A813">
+        <v>26</v>
+      </c>
+      <c r="B813" t="s">
+        <v>670</v>
+      </c>
+      <c r="C813" t="s">
+        <v>671</v>
+      </c>
+      <c r="D813">
+        <v>3030</v>
+      </c>
+      <c r="E813" t="s">
+        <v>657</v>
+      </c>
+      <c r="F813">
+        <v>336419</v>
+      </c>
+      <c r="G813" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="814" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A814">
+        <v>26</v>
+      </c>
+      <c r="B814" t="s">
+        <v>670</v>
+      </c>
+      <c r="C814" t="s">
+        <v>671</v>
+      </c>
+      <c r="D814">
+        <v>3020</v>
+      </c>
+      <c r="E814" t="s">
+        <v>656</v>
+      </c>
+      <c r="F814">
+        <v>336510</v>
+      </c>
+      <c r="G814" t="s">
+        <v>648</v>
+      </c>
+    </row>
+    <row r="815" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A815">
+        <v>26</v>
+      </c>
+      <c r="B815" t="s">
+        <v>670</v>
+      </c>
+      <c r="C815" t="s">
+        <v>671</v>
+      </c>
+      <c r="D815">
+        <v>3011</v>
+      </c>
+      <c r="E815" t="s">
+        <v>654</v>
+      </c>
+      <c r="F815">
+        <v>336611</v>
+      </c>
+      <c r="G815" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="816" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A816">
+        <v>26</v>
+      </c>
+      <c r="B816" t="s">
+        <v>670</v>
+      </c>
+      <c r="C816" t="s">
+        <v>671</v>
+      </c>
+      <c r="D816">
+        <v>3012</v>
+      </c>
+      <c r="E816" t="s">
+        <v>655</v>
+      </c>
+      <c r="F816">
+        <v>336612</v>
+      </c>
+      <c r="G816" t="s">
+        <v>665</v>
+      </c>
+    </row>
+    <row r="817" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A817">
+        <v>26</v>
+      </c>
+      <c r="B817" t="s">
+        <v>670</v>
+      </c>
+      <c r="C817" t="s">
+        <v>671</v>
+      </c>
+      <c r="D817">
+        <v>3091</v>
+      </c>
+      <c r="E817" t="s">
+        <v>658</v>
+      </c>
+      <c r="F817">
+        <v>336991</v>
+      </c>
+      <c r="G817" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="818" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A818">
+        <v>26</v>
+      </c>
+      <c r="B818" t="s">
+        <v>670</v>
+      </c>
+      <c r="C818" t="s">
+        <v>671</v>
+      </c>
+      <c r="D818">
+        <v>3092</v>
+      </c>
+      <c r="E818" t="s">
+        <v>667</v>
+      </c>
+      <c r="F818">
+        <v>336991</v>
+      </c>
+      <c r="G818" t="s">
+        <v>666</v>
+      </c>
+    </row>
+    <row r="819" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A819">
+        <v>26</v>
+      </c>
+      <c r="B819" t="s">
+        <v>670</v>
+      </c>
+      <c r="C819" t="s">
+        <v>671</v>
+      </c>
+      <c r="D819">
+        <v>3040</v>
+      </c>
+      <c r="E819" t="s">
+        <v>668</v>
+      </c>
+      <c r="F819">
+        <v>336992</v>
+      </c>
+      <c r="G819" t="s">
+        <v>669</v>
+      </c>
+    </row>
+    <row r="820" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A820">
+        <v>26</v>
+      </c>
+      <c r="B820" t="s">
+        <v>670</v>
+      </c>
+      <c r="C820" t="s">
+        <v>671</v>
+      </c>
+      <c r="D820">
+        <v>3012</v>
+      </c>
+      <c r="E820" t="s">
+        <v>655</v>
+      </c>
+      <c r="F820">
+        <v>336999</v>
+      </c>
+      <c r="G820" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="821" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A821">
+        <v>26</v>
+      </c>
+      <c r="B821" t="s">
+        <v>670</v>
+      </c>
+      <c r="C821" t="s">
+        <v>671</v>
+      </c>
+      <c r="D821">
+        <v>3099</v>
+      </c>
+      <c r="E821" t="s">
+        <v>653</v>
+      </c>
+      <c r="F821">
+        <v>336999</v>
+      </c>
+      <c r="G821" t="s">
+        <v>649</v>
+      </c>
+    </row>
+    <row r="822" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A822">
+        <v>26</v>
+      </c>
+      <c r="B822" t="s">
+        <v>670</v>
+      </c>
+      <c r="C822" t="s">
+        <v>671</v>
+      </c>
+      <c r="D822">
+        <v>3092</v>
+      </c>
+      <c r="E822" t="s">
+        <v>667</v>
+      </c>
+      <c r="F822">
+        <v>339113</v>
+      </c>
+      <c r="G822" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="823" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A823">
+        <v>26</v>
+      </c>
+      <c r="B823" t="s">
+        <v>670</v>
+      </c>
+      <c r="C823" t="s">
+        <v>671</v>
+      </c>
+      <c r="D823">
+        <v>3092</v>
+      </c>
+      <c r="E823" t="s">
+        <v>667</v>
+      </c>
+      <c r="F823">
+        <v>339930</v>
+      </c>
+      <c r="G823" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="824" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A824">
+        <v>27</v>
+      </c>
+      <c r="B824" t="s">
+        <v>672</v>
+      </c>
+      <c r="C824" t="s">
+        <v>673</v>
+      </c>
+      <c r="D824">
+        <v>3320</v>
+      </c>
+      <c r="E824" t="s">
+        <v>674</v>
+      </c>
+      <c r="F824">
+        <v>238220</v>
+      </c>
+      <c r="G824" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="825" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A825">
+        <v>27</v>
+      </c>
+      <c r="B825" t="s">
+        <v>672</v>
+      </c>
+      <c r="C825" t="s">
+        <v>673</v>
+      </c>
+      <c r="D825">
+        <v>331</v>
+      </c>
+      <c r="E825" t="s">
+        <v>676</v>
+      </c>
+      <c r="F825">
+        <v>238290</v>
+      </c>
+      <c r="G825" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="826" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A826">
+        <v>27</v>
+      </c>
+      <c r="B826" t="s">
+        <v>672</v>
+      </c>
+      <c r="C826" t="s">
+        <v>673</v>
+      </c>
+      <c r="D826">
+        <v>3320</v>
+      </c>
+      <c r="E826" t="s">
+        <v>674</v>
+      </c>
+      <c r="F826">
+        <v>238290</v>
+      </c>
+      <c r="G826" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="827" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A827">
+        <v>27</v>
+      </c>
+      <c r="B827" t="s">
+        <v>672</v>
+      </c>
+      <c r="C827" t="s">
+        <v>673</v>
+      </c>
+      <c r="D827">
+        <v>3100</v>
+      </c>
+      <c r="E827" t="s">
+        <v>678</v>
+      </c>
+      <c r="F827">
         <v>321999</v>
       </c>
-      <c r="E349" t="s">
-[...186 lines deleted...]
-      <c r="E360" t="s">
+      <c r="G827" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="828" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A828">
+        <v>27</v>
+      </c>
+      <c r="B828" t="s">
+        <v>672</v>
+      </c>
+      <c r="C828" t="s">
+        <v>673</v>
+      </c>
+      <c r="D828">
+        <v>3100</v>
+      </c>
+      <c r="E828" t="s">
+        <v>678</v>
+      </c>
+      <c r="F828">
+        <v>326199</v>
+      </c>
+      <c r="G828" t="s">
+        <v>400</v>
+      </c>
+    </row>
+    <row r="829" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A829">
+        <v>27</v>
+      </c>
+      <c r="B829" t="s">
+        <v>672</v>
+      </c>
+      <c r="C829" t="s">
+        <v>673</v>
+      </c>
+      <c r="D829">
+        <v>3211</v>
+      </c>
+      <c r="E829" t="s">
+        <v>679</v>
+      </c>
+      <c r="F829">
+        <v>327999</v>
+      </c>
+      <c r="G829" t="s">
+        <v>439</v>
+      </c>
+    </row>
+    <row r="830" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A830">
+        <v>27</v>
+      </c>
+      <c r="B830" t="s">
+        <v>672</v>
+      </c>
+      <c r="C830" t="s">
+        <v>673</v>
+      </c>
+      <c r="D830">
+        <v>3290</v>
+      </c>
+      <c r="E830" t="s">
+        <v>680</v>
+      </c>
+      <c r="F830">
+        <v>332215</v>
+      </c>
+      <c r="G830" t="s">
+        <v>481</v>
+      </c>
+    </row>
+    <row r="831" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A831">
+        <v>27</v>
+      </c>
+      <c r="B831" t="s">
+        <v>672</v>
+      </c>
+      <c r="C831" t="s">
+        <v>673</v>
+      </c>
+      <c r="D831">
+        <v>3290</v>
+      </c>
+      <c r="E831" t="s">
+        <v>680</v>
+      </c>
+      <c r="F831">
+        <v>332618</v>
+      </c>
+      <c r="G831" t="s">
+        <v>498</v>
+      </c>
+    </row>
+    <row r="832" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A832">
+        <v>27</v>
+      </c>
+      <c r="B832" t="s">
+        <v>672</v>
+      </c>
+      <c r="C832" t="s">
+        <v>673</v>
+      </c>
+      <c r="D832">
+        <v>3250</v>
+      </c>
+      <c r="E832" t="s">
+        <v>681</v>
+      </c>
+      <c r="F832">
+        <v>333249</v>
+      </c>
+      <c r="G832" t="s">
+        <v>612</v>
+      </c>
+    </row>
+    <row r="833" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A833">
+        <v>27</v>
+      </c>
+      <c r="B833" t="s">
+        <v>672</v>
+      </c>
+      <c r="C833" t="s">
+        <v>673</v>
+      </c>
+      <c r="D833">
+        <v>3290</v>
+      </c>
+      <c r="E833" t="s">
+        <v>680</v>
+      </c>
+      <c r="F833">
+        <v>333318</v>
+      </c>
+      <c r="G833" t="s">
+        <v>562</v>
+      </c>
+    </row>
+    <row r="834" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A834">
+        <v>27</v>
+      </c>
+      <c r="B834" t="s">
+        <v>672</v>
+      </c>
+      <c r="C834" t="s">
+        <v>673</v>
+      </c>
+      <c r="D834">
+        <v>3250</v>
+      </c>
+      <c r="E834" t="s">
+        <v>681</v>
+      </c>
+      <c r="F834">
+        <v>333999</v>
+      </c>
+      <c r="G834" t="s">
+        <v>515</v>
+      </c>
+    </row>
+    <row r="835" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A835">
+        <v>27</v>
+      </c>
+      <c r="B835" t="s">
+        <v>672</v>
+      </c>
+      <c r="C835" t="s">
+        <v>673</v>
+      </c>
+      <c r="D835">
+        <v>3315</v>
+      </c>
+      <c r="E835" t="s">
+        <v>682</v>
+      </c>
+      <c r="F835">
+        <v>336611</v>
+      </c>
+      <c r="G835" t="s">
+        <v>664</v>
+      </c>
+    </row>
+    <row r="836" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A836">
+        <v>27</v>
+      </c>
+      <c r="B836" t="s">
+        <v>672</v>
+      </c>
+      <c r="C836" t="s">
+        <v>673</v>
+      </c>
+      <c r="D836">
+        <v>3100</v>
+      </c>
+      <c r="E836" t="s">
+        <v>678</v>
+      </c>
+      <c r="F836">
+        <v>337110</v>
+      </c>
+      <c r="G836" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="837" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A837">
+        <v>27</v>
+      </c>
+      <c r="B837" t="s">
+        <v>672</v>
+      </c>
+      <c r="C837" t="s">
+        <v>673</v>
+      </c>
+      <c r="D837">
+        <v>3100</v>
+      </c>
+      <c r="E837" t="s">
+        <v>678</v>
+      </c>
+      <c r="F837">
+        <v>337121</v>
+      </c>
+      <c r="G837" t="s">
+        <v>684</v>
+      </c>
+    </row>
+    <row r="838" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A838">
+        <v>27</v>
+      </c>
+      <c r="B838" t="s">
+        <v>672</v>
+      </c>
+      <c r="C838" t="s">
+        <v>673</v>
+      </c>
+      <c r="D838">
+        <v>3100</v>
+      </c>
+      <c r="E838" t="s">
+        <v>678</v>
+      </c>
+      <c r="F838">
+        <v>337122</v>
+      </c>
+      <c r="G838" t="s">
+        <v>685</v>
+      </c>
+    </row>
+    <row r="839" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A839">
+        <v>27</v>
+      </c>
+      <c r="B839" t="s">
+        <v>672</v>
+      </c>
+      <c r="C839" t="s">
+        <v>673</v>
+      </c>
+      <c r="D839">
+        <v>3100</v>
+      </c>
+      <c r="E839" t="s">
+        <v>678</v>
+      </c>
+      <c r="F839">
+        <v>337124</v>
+      </c>
+      <c r="G839" t="s">
+        <v>686</v>
+      </c>
+    </row>
+    <row r="840" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A840">
+        <v>27</v>
+      </c>
+      <c r="B840" t="s">
+        <v>672</v>
+      </c>
+      <c r="C840" t="s">
+        <v>673</v>
+      </c>
+      <c r="D840">
+        <v>3100</v>
+      </c>
+      <c r="E840" t="s">
+        <v>678</v>
+      </c>
+      <c r="F840">
+        <v>337125</v>
+      </c>
+      <c r="G840" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="841" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A841">
+        <v>27</v>
+      </c>
+      <c r="B841" t="s">
+        <v>672</v>
+      </c>
+      <c r="C841" t="s">
+        <v>673</v>
+      </c>
+      <c r="D841">
+        <v>3100</v>
+      </c>
+      <c r="E841" t="s">
+        <v>678</v>
+      </c>
+      <c r="F841">
+        <v>337127</v>
+      </c>
+      <c r="G841" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="842" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A842">
+        <v>27</v>
+      </c>
+      <c r="B842" t="s">
+        <v>672</v>
+      </c>
+      <c r="C842" t="s">
+        <v>673</v>
+      </c>
+      <c r="D842">
+        <v>3250</v>
+      </c>
+      <c r="E842" t="s">
+        <v>681</v>
+      </c>
+      <c r="F842">
+        <v>337127</v>
+      </c>
+      <c r="G842" t="s">
+        <v>688</v>
+      </c>
+    </row>
+    <row r="843" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A843">
+        <v>27</v>
+      </c>
+      <c r="B843" t="s">
+        <v>672</v>
+      </c>
+      <c r="C843" t="s">
+        <v>673</v>
+      </c>
+      <c r="D843">
+        <v>3100</v>
+      </c>
+      <c r="E843" t="s">
+        <v>678</v>
+      </c>
+      <c r="F843">
+        <v>337211</v>
+      </c>
+      <c r="G843" t="s">
+        <v>689</v>
+      </c>
+    </row>
+    <row r="844" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A844">
+        <v>27</v>
+      </c>
+      <c r="B844" t="s">
+        <v>672</v>
+      </c>
+      <c r="C844" t="s">
+        <v>673</v>
+      </c>
+      <c r="D844">
+        <v>3100</v>
+      </c>
+      <c r="E844" t="s">
+        <v>678</v>
+      </c>
+      <c r="F844">
+        <v>337212</v>
+      </c>
+      <c r="G844" t="s">
+        <v>690</v>
+      </c>
+    </row>
+    <row r="845" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A845">
+        <v>27</v>
+      </c>
+      <c r="B845" t="s">
+        <v>672</v>
+      </c>
+      <c r="C845" t="s">
+        <v>673</v>
+      </c>
+      <c r="D845">
+        <v>3100</v>
+      </c>
+      <c r="E845" t="s">
+        <v>678</v>
+      </c>
+      <c r="F845">
+        <v>337214</v>
+      </c>
+      <c r="G845" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="846" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A846">
+        <v>27</v>
+      </c>
+      <c r="B846" t="s">
+        <v>672</v>
+      </c>
+      <c r="C846" t="s">
+        <v>673</v>
+      </c>
+      <c r="D846">
+        <v>3100</v>
+      </c>
+      <c r="E846" t="s">
+        <v>678</v>
+      </c>
+      <c r="F846">
+        <v>337215</v>
+      </c>
+      <c r="G846" t="s">
+        <v>310</v>
+      </c>
+    </row>
+    <row r="847" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A847">
+        <v>27</v>
+      </c>
+      <c r="B847" t="s">
+        <v>672</v>
+      </c>
+      <c r="C847" t="s">
+        <v>673</v>
+      </c>
+      <c r="D847">
+        <v>3100</v>
+      </c>
+      <c r="E847" t="s">
+        <v>678</v>
+      </c>
+      <c r="F847">
+        <v>337910</v>
+      </c>
+      <c r="G847" t="s">
+        <v>408</v>
+      </c>
+    </row>
+    <row r="848" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A848">
+        <v>27</v>
+      </c>
+      <c r="B848" t="s">
+        <v>672</v>
+      </c>
+      <c r="C848" t="s">
+        <v>673</v>
+      </c>
+      <c r="D848">
+        <v>3250</v>
+      </c>
+      <c r="E848" t="s">
+        <v>681</v>
+      </c>
+      <c r="F848">
+        <v>339112</v>
+      </c>
+      <c r="G848" t="s">
+        <v>692</v>
+      </c>
+    </row>
+    <row r="849" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A849">
+        <v>27</v>
+      </c>
+      <c r="B849" t="s">
+        <v>672</v>
+      </c>
+      <c r="C849" t="s">
+        <v>673</v>
+      </c>
+      <c r="D849">
+        <v>3250</v>
+      </c>
+      <c r="E849" t="s">
+        <v>681</v>
+      </c>
+      <c r="F849">
+        <v>339113</v>
+      </c>
+      <c r="G849" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="850" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A850">
+        <v>27</v>
+      </c>
+      <c r="B850" t="s">
+        <v>672</v>
+      </c>
+      <c r="C850" t="s">
+        <v>673</v>
+      </c>
+      <c r="D850">
+        <v>3290</v>
+      </c>
+      <c r="E850" t="s">
+        <v>680</v>
+      </c>
+      <c r="F850">
+        <v>339113</v>
+      </c>
+      <c r="G850" t="s">
+        <v>385</v>
+      </c>
+    </row>
+    <row r="851" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A851">
+        <v>27</v>
+      </c>
+      <c r="B851" t="s">
+        <v>672</v>
+      </c>
+      <c r="C851" t="s">
+        <v>673</v>
+      </c>
+      <c r="D851">
+        <v>3250</v>
+      </c>
+      <c r="E851" t="s">
+        <v>681</v>
+      </c>
+      <c r="F851">
+        <v>339114</v>
+      </c>
+      <c r="G851" t="s">
+        <v>693</v>
+      </c>
+    </row>
+    <row r="852" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A852">
+        <v>27</v>
+      </c>
+      <c r="B852" t="s">
+        <v>672</v>
+      </c>
+      <c r="C852" t="s">
+        <v>673</v>
+      </c>
+      <c r="D852">
+        <v>3250</v>
+      </c>
+      <c r="E852" t="s">
+        <v>681</v>
+      </c>
+      <c r="F852">
+        <v>339115</v>
+      </c>
+      <c r="G852" t="s">
+        <v>694</v>
+      </c>
+    </row>
+    <row r="853" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A853">
+        <v>27</v>
+      </c>
+      <c r="B853" t="s">
+        <v>672</v>
+      </c>
+      <c r="C853" t="s">
+        <v>673</v>
+      </c>
+      <c r="D853">
+        <v>3250</v>
+      </c>
+      <c r="E853" t="s">
+        <v>681</v>
+      </c>
+      <c r="F853">
+        <v>339116</v>
+      </c>
+      <c r="G853" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="854" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A854">
+        <v>27</v>
+      </c>
+      <c r="B854" t="s">
+        <v>672</v>
+      </c>
+      <c r="C854" t="s">
+        <v>673</v>
+      </c>
+      <c r="D854">
+        <v>3211</v>
+      </c>
+      <c r="E854" t="s">
+        <v>679</v>
+      </c>
+      <c r="F854">
+        <v>339910</v>
+      </c>
+      <c r="G854" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="855" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A855">
+        <v>27</v>
+      </c>
+      <c r="B855" t="s">
+        <v>672</v>
+      </c>
+      <c r="C855" t="s">
+        <v>673</v>
+      </c>
+      <c r="D855">
+        <v>3212</v>
+      </c>
+      <c r="E855" t="s">
+        <v>696</v>
+      </c>
+      <c r="F855">
+        <v>339910</v>
+      </c>
+      <c r="G855" t="s">
+        <v>517</v>
+      </c>
+    </row>
+    <row r="856" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A856">
+        <v>27</v>
+      </c>
+      <c r="B856" t="s">
+        <v>672</v>
+      </c>
+      <c r="C856" t="s">
+        <v>673</v>
+      </c>
+      <c r="D856">
+        <v>3220</v>
+      </c>
+      <c r="E856" t="s">
+        <v>697</v>
+      </c>
+      <c r="F856">
+        <v>339920</v>
+      </c>
+      <c r="G856" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="857" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A857">
+        <v>27</v>
+      </c>
+      <c r="B857" t="s">
+        <v>672</v>
+      </c>
+      <c r="C857" t="s">
+        <v>673</v>
+      </c>
+      <c r="D857">
+        <v>3230</v>
+      </c>
+      <c r="E857" t="s">
+        <v>698</v>
+      </c>
+      <c r="F857">
+        <v>339920</v>
+      </c>
+      <c r="G857" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="858" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A858">
+        <v>27</v>
+      </c>
+      <c r="B858" t="s">
+        <v>672</v>
+      </c>
+      <c r="C858" t="s">
+        <v>673</v>
+      </c>
+      <c r="D858">
+        <v>3240</v>
+      </c>
+      <c r="E858" t="s">
+        <v>699</v>
+      </c>
+      <c r="F858">
+        <v>339920</v>
+      </c>
+      <c r="G858" t="s">
+        <v>409</v>
+      </c>
+    </row>
+    <row r="859" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A859">
+        <v>27</v>
+      </c>
+      <c r="B859" t="s">
+        <v>672</v>
+      </c>
+      <c r="C859" t="s">
+        <v>673</v>
+      </c>
+      <c r="D859">
+        <v>3230</v>
+      </c>
+      <c r="E859" t="s">
+        <v>698</v>
+      </c>
+      <c r="F859">
+        <v>339930</v>
+      </c>
+      <c r="G859" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="860" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A860">
+        <v>27</v>
+      </c>
+      <c r="B860" t="s">
+        <v>672</v>
+      </c>
+      <c r="C860" t="s">
+        <v>673</v>
+      </c>
+      <c r="D860">
+        <v>3240</v>
+      </c>
+      <c r="E860" t="s">
+        <v>699</v>
+      </c>
+      <c r="F860">
+        <v>339930</v>
+      </c>
+      <c r="G860" t="s">
+        <v>556</v>
+      </c>
+    </row>
+    <row r="861" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A861">
+        <v>27</v>
+      </c>
+      <c r="B861" t="s">
+        <v>672</v>
+      </c>
+      <c r="C861" t="s">
+        <v>673</v>
+      </c>
+      <c r="D861">
+        <v>3290</v>
+      </c>
+      <c r="E861" t="s">
+        <v>680</v>
+      </c>
+      <c r="F861">
+        <v>339940</v>
+      </c>
+      <c r="G861" t="s">
         <v>284</v>
       </c>
     </row>
-    <row r="361" spans="1:5" x14ac:dyDescent="0.25">
-[...29 lines deleted...]
-      <c r="E362" t="s">
+    <row r="862" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A862">
+        <v>27</v>
+      </c>
+      <c r="B862" t="s">
+        <v>672</v>
+      </c>
+      <c r="C862" t="s">
+        <v>673</v>
+      </c>
+      <c r="D862">
+        <v>3220</v>
+      </c>
+      <c r="E862" t="s">
+        <v>697</v>
+      </c>
+      <c r="F862">
+        <v>339992</v>
+      </c>
+      <c r="G862" t="s">
+        <v>700</v>
+      </c>
+    </row>
+    <row r="863" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A863">
+        <v>27</v>
+      </c>
+      <c r="B863" t="s">
+        <v>672</v>
+      </c>
+      <c r="C863" t="s">
+        <v>673</v>
+      </c>
+      <c r="D863">
+        <v>3290</v>
+      </c>
+      <c r="E863" t="s">
+        <v>680</v>
+      </c>
+      <c r="F863">
+        <v>339993</v>
+      </c>
+      <c r="G863" t="s">
+        <v>518</v>
+      </c>
+    </row>
+    <row r="864" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A864">
+        <v>27</v>
+      </c>
+      <c r="B864" t="s">
+        <v>672</v>
+      </c>
+      <c r="C864" t="s">
+        <v>673</v>
+      </c>
+      <c r="D864">
+        <v>3290</v>
+      </c>
+      <c r="E864" t="s">
+        <v>680</v>
+      </c>
+      <c r="F864">
+        <v>339994</v>
+      </c>
+      <c r="G864" t="s">
+        <v>701</v>
+      </c>
+    </row>
+    <row r="865" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A865">
+        <v>27</v>
+      </c>
+      <c r="B865" t="s">
+        <v>672</v>
+      </c>
+      <c r="C865" t="s">
+        <v>673</v>
+      </c>
+      <c r="D865">
+        <v>3290</v>
+      </c>
+      <c r="E865" t="s">
+        <v>680</v>
+      </c>
+      <c r="F865">
+        <v>339995</v>
+      </c>
+      <c r="G865" t="s">
+        <v>702</v>
+      </c>
+    </row>
+    <row r="866" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A866">
+        <v>27</v>
+      </c>
+      <c r="B866" t="s">
+        <v>672</v>
+      </c>
+      <c r="C866" t="s">
+        <v>673</v>
+      </c>
+      <c r="D866">
+        <v>3220</v>
+      </c>
+      <c r="E866" t="s">
+        <v>697</v>
+      </c>
+      <c r="F866">
+        <v>339999</v>
+      </c>
+      <c r="G866" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="363" spans="1:5" x14ac:dyDescent="0.25">
-[...230 lines deleted...]
-      <c r="D376">
+    <row r="867" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A867">
+        <v>27</v>
+      </c>
+      <c r="B867" t="s">
+        <v>672</v>
+      </c>
+      <c r="C867" t="s">
+        <v>673</v>
+      </c>
+      <c r="D867">
+        <v>3240</v>
+      </c>
+      <c r="E867" t="s">
+        <v>699</v>
+      </c>
+      <c r="F867">
         <v>339999</v>
       </c>
-      <c r="E376" t="s">
-[...2138 lines deleted...]
-      <c r="D502">
+      <c r="G867" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="868" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A868">
+        <v>27</v>
+      </c>
+      <c r="B868" t="s">
+        <v>672</v>
+      </c>
+      <c r="C868" t="s">
+        <v>673</v>
+      </c>
+      <c r="D868">
+        <v>3290</v>
+      </c>
+      <c r="E868" t="s">
+        <v>680</v>
+      </c>
+      <c r="F868">
         <v>339999</v>
       </c>
-      <c r="E502" t="s">
-[...475 lines deleted...]
-      <c r="E530" t="s">
+      <c r="G868" t="s">
         <v>286</v>
       </c>
     </row>
-    <row r="531" spans="1:5" x14ac:dyDescent="0.25">
-[...2771 lines deleted...]
-      <c r="A694">
+    <row r="869" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A869">
         <v>27</v>
       </c>
-      <c r="B694" t="s">
-[...13 lines deleted...]
-      <c r="A695">
+      <c r="B869" t="s">
+        <v>672</v>
+      </c>
+      <c r="C869" t="s">
+        <v>673</v>
+      </c>
+      <c r="D869">
+        <v>3315</v>
+      </c>
+      <c r="E869" t="s">
+        <v>682</v>
+      </c>
+      <c r="F869">
+        <v>441222</v>
+      </c>
+      <c r="G869" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="870" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A870">
         <v>27</v>
       </c>
-      <c r="B695" t="s">
-[...13 lines deleted...]
-      <c r="A696">
+      <c r="B870" t="s">
+        <v>672</v>
+      </c>
+      <c r="C870" t="s">
+        <v>673</v>
+      </c>
+      <c r="D870">
+        <v>3313</v>
+      </c>
+      <c r="E870" t="s">
+        <v>704</v>
+      </c>
+      <c r="F870">
+        <v>443142</v>
+      </c>
+      <c r="G870" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="871" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A871">
         <v>27</v>
       </c>
-      <c r="B696" t="s">
-[...13 lines deleted...]
-      <c r="A697">
+      <c r="B871" t="s">
+        <v>672</v>
+      </c>
+      <c r="C871" t="s">
+        <v>673</v>
+      </c>
+      <c r="D871">
+        <v>3315</v>
+      </c>
+      <c r="E871" t="s">
+        <v>682</v>
+      </c>
+      <c r="F871">
+        <v>488190</v>
+      </c>
+      <c r="G871" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="872" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A872">
         <v>27</v>
       </c>
-      <c r="B697" t="s">
-[...13 lines deleted...]
-      <c r="A698">
+      <c r="B872" t="s">
+        <v>672</v>
+      </c>
+      <c r="C872" t="s">
+        <v>673</v>
+      </c>
+      <c r="D872">
+        <v>3315</v>
+      </c>
+      <c r="E872" t="s">
+        <v>682</v>
+      </c>
+      <c r="F872">
+        <v>488210</v>
+      </c>
+      <c r="G872" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="873" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A873">
         <v>27</v>
       </c>
-      <c r="B698" t="s">
-[...13 lines deleted...]
-      <c r="A699">
+      <c r="B873" t="s">
+        <v>672</v>
+      </c>
+      <c r="C873" t="s">
+        <v>673</v>
+      </c>
+      <c r="D873">
+        <v>3315</v>
+      </c>
+      <c r="E873" t="s">
+        <v>682</v>
+      </c>
+      <c r="F873">
+        <v>488390</v>
+      </c>
+      <c r="G873" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="874" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A874">
         <v>27</v>
       </c>
-      <c r="B699" t="s">
-[...13 lines deleted...]
-      <c r="A700">
+      <c r="B874" t="s">
+        <v>672</v>
+      </c>
+      <c r="C874" t="s">
+        <v>673</v>
+      </c>
+      <c r="D874">
+        <v>3290</v>
+      </c>
+      <c r="E874" t="s">
+        <v>680</v>
+      </c>
+      <c r="F874">
+        <v>711510</v>
+      </c>
+      <c r="G874" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="875" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A875">
         <v>27</v>
       </c>
-      <c r="B700" t="s">
-[...13 lines deleted...]
-      <c r="A701">
+      <c r="B875" t="s">
+        <v>672</v>
+      </c>
+      <c r="C875" t="s">
+        <v>673</v>
+      </c>
+      <c r="D875">
+        <v>3319</v>
+      </c>
+      <c r="E875" t="s">
+        <v>710</v>
+      </c>
+      <c r="F875">
+        <v>711510</v>
+      </c>
+      <c r="G875" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="876" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A876">
         <v>27</v>
       </c>
-      <c r="B701" t="s">
-[...13 lines deleted...]
-      <c r="A702">
+      <c r="B876" t="s">
+        <v>672</v>
+      </c>
+      <c r="C876" t="s">
+        <v>673</v>
+      </c>
+      <c r="D876">
+        <v>3313</v>
+      </c>
+      <c r="E876" t="s">
+        <v>704</v>
+      </c>
+      <c r="F876">
+        <v>811211</v>
+      </c>
+      <c r="G876" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="877" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A877">
         <v>27</v>
       </c>
-      <c r="B702" t="s">
-[...13 lines deleted...]
-      <c r="A703">
+      <c r="B877" t="s">
+        <v>672</v>
+      </c>
+      <c r="C877" t="s">
+        <v>673</v>
+      </c>
+      <c r="D877">
+        <v>3312</v>
+      </c>
+      <c r="E877" t="s">
+        <v>712</v>
+      </c>
+      <c r="F877">
+        <v>811212</v>
+      </c>
+      <c r="G877" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="878" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A878">
         <v>27</v>
       </c>
-      <c r="B703" t="s">
-[...13 lines deleted...]
-      <c r="A704">
+      <c r="B878" t="s">
+        <v>672</v>
+      </c>
+      <c r="C878" t="s">
+        <v>673</v>
+      </c>
+      <c r="D878">
+        <v>3313</v>
+      </c>
+      <c r="E878" t="s">
+        <v>704</v>
+      </c>
+      <c r="F878">
+        <v>811212</v>
+      </c>
+      <c r="G878" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="879" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A879">
         <v>27</v>
       </c>
-      <c r="B704" t="s">
-[...13 lines deleted...]
-      <c r="A705">
+      <c r="B879" t="s">
+        <v>672</v>
+      </c>
+      <c r="C879" t="s">
+        <v>673</v>
+      </c>
+      <c r="D879">
+        <v>3313</v>
+      </c>
+      <c r="E879" t="s">
+        <v>704</v>
+      </c>
+      <c r="F879">
+        <v>811213</v>
+      </c>
+      <c r="G879" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="880" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A880">
         <v>27</v>
       </c>
-      <c r="B705" t="s">
-[...13 lines deleted...]
-      <c r="A706">
+      <c r="B880" t="s">
+        <v>672</v>
+      </c>
+      <c r="C880" t="s">
+        <v>673</v>
+      </c>
+      <c r="D880">
+        <v>3312</v>
+      </c>
+      <c r="E880" t="s">
+        <v>712</v>
+      </c>
+      <c r="F880">
+        <v>811219</v>
+      </c>
+      <c r="G880" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="881" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A881">
         <v>27</v>
       </c>
-      <c r="B706" t="s">
-[...13 lines deleted...]
-      <c r="A707">
+      <c r="B881" t="s">
+        <v>672</v>
+      </c>
+      <c r="C881" t="s">
+        <v>673</v>
+      </c>
+      <c r="D881">
+        <v>3313</v>
+      </c>
+      <c r="E881" t="s">
+        <v>704</v>
+      </c>
+      <c r="F881">
+        <v>811219</v>
+      </c>
+      <c r="G881" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="882" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A882">
         <v>27</v>
       </c>
-      <c r="B707" t="s">
-[...13 lines deleted...]
-      <c r="A708">
+      <c r="B882" t="s">
+        <v>672</v>
+      </c>
+      <c r="C882" t="s">
+        <v>673</v>
+      </c>
+      <c r="D882">
+        <v>3311</v>
+      </c>
+      <c r="E882" t="s">
+        <v>716</v>
+      </c>
+      <c r="F882">
+        <v>811310</v>
+      </c>
+      <c r="G882" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="883" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A883">
         <v>27</v>
       </c>
-      <c r="B708" t="s">
-[...13 lines deleted...]
-      <c r="A709">
+      <c r="B883" t="s">
+        <v>672</v>
+      </c>
+      <c r="C883" t="s">
+        <v>673</v>
+      </c>
+      <c r="D883">
+        <v>3312</v>
+      </c>
+      <c r="E883" t="s">
+        <v>712</v>
+      </c>
+      <c r="F883">
+        <v>811310</v>
+      </c>
+      <c r="G883" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="884" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A884">
         <v>27</v>
       </c>
-      <c r="B709" t="s">
-[...13 lines deleted...]
-      <c r="A710">
+      <c r="B884" t="s">
+        <v>672</v>
+      </c>
+      <c r="C884" t="s">
+        <v>673</v>
+      </c>
+      <c r="D884">
+        <v>3313</v>
+      </c>
+      <c r="E884" t="s">
+        <v>704</v>
+      </c>
+      <c r="F884">
+        <v>811310</v>
+      </c>
+      <c r="G884" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="885" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A885">
         <v>27</v>
       </c>
-      <c r="B710" t="s">
-[...13 lines deleted...]
-      <c r="A711">
+      <c r="B885" t="s">
+        <v>672</v>
+      </c>
+      <c r="C885" t="s">
+        <v>673</v>
+      </c>
+      <c r="D885">
+        <v>3314</v>
+      </c>
+      <c r="E885" t="s">
+        <v>718</v>
+      </c>
+      <c r="F885">
+        <v>811310</v>
+      </c>
+      <c r="G885" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="886" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A886">
         <v>27</v>
       </c>
-      <c r="B711" t="s">
-[...13 lines deleted...]
-      <c r="A712">
+      <c r="B886" t="s">
+        <v>672</v>
+      </c>
+      <c r="C886" t="s">
+        <v>673</v>
+      </c>
+      <c r="D886">
+        <v>3315</v>
+      </c>
+      <c r="E886" t="s">
+        <v>682</v>
+      </c>
+      <c r="F886">
+        <v>811310</v>
+      </c>
+      <c r="G886" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="887" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A887">
         <v>27</v>
       </c>
-      <c r="B712" t="s">
-[...13 lines deleted...]
-      <c r="A713">
+      <c r="B887" t="s">
+        <v>672</v>
+      </c>
+      <c r="C887" t="s">
+        <v>673</v>
+      </c>
+      <c r="D887">
+        <v>3319</v>
+      </c>
+      <c r="E887" t="s">
+        <v>710</v>
+      </c>
+      <c r="F887">
+        <v>811310</v>
+      </c>
+      <c r="G887" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="888" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A888">
         <v>27</v>
       </c>
-      <c r="B713" t="s">
-[...13 lines deleted...]
-      <c r="A714">
+      <c r="B888" t="s">
+        <v>672</v>
+      </c>
+      <c r="C888" t="s">
+        <v>673</v>
+      </c>
+      <c r="D888">
+        <v>3312</v>
+      </c>
+      <c r="E888" t="s">
+        <v>712</v>
+      </c>
+      <c r="F888">
+        <v>811411</v>
+      </c>
+      <c r="G888" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="889" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A889">
         <v>27</v>
       </c>
-      <c r="B714" t="s">
-[...13 lines deleted...]
-      <c r="A715">
+      <c r="B889" t="s">
+        <v>672</v>
+      </c>
+      <c r="C889" t="s">
+        <v>673</v>
+      </c>
+      <c r="D889">
+        <v>3311</v>
+      </c>
+      <c r="E889" t="s">
+        <v>716</v>
+      </c>
+      <c r="F889">
+        <v>811490</v>
+      </c>
+      <c r="G889" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="890" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A890">
         <v>27</v>
       </c>
-      <c r="B715" t="s">
-[...13 lines deleted...]
-      <c r="A716">
+      <c r="B890" t="s">
+        <v>672</v>
+      </c>
+      <c r="C890" t="s">
+        <v>673</v>
+      </c>
+      <c r="D890">
+        <v>3312</v>
+      </c>
+      <c r="E890" t="s">
+        <v>712</v>
+      </c>
+      <c r="F890">
+        <v>811490</v>
+      </c>
+      <c r="G890" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="891" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A891">
         <v>27</v>
       </c>
-      <c r="B716" t="s">
-[...13 lines deleted...]
-      <c r="A717">
+      <c r="B891" t="s">
+        <v>672</v>
+      </c>
+      <c r="C891" t="s">
+        <v>673</v>
+      </c>
+      <c r="D891">
+        <v>3315</v>
+      </c>
+      <c r="E891" t="s">
+        <v>682</v>
+      </c>
+      <c r="F891">
+        <v>811490</v>
+      </c>
+      <c r="G891" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="892" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A892">
         <v>27</v>
       </c>
-      <c r="B717" t="s">
-[...260 lines deleted...]
-      <c r="D732">
+      <c r="B892" t="s">
+        <v>672</v>
+      </c>
+      <c r="C892" t="s">
+        <v>673</v>
+      </c>
+      <c r="D892">
+        <v>3319</v>
+      </c>
+      <c r="E892" t="s">
+        <v>710</v>
+      </c>
+      <c r="F892">
+        <v>811490</v>
+      </c>
+      <c r="G892" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="893" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A893">
+        <v>28</v>
+      </c>
+      <c r="B893" t="s">
+        <v>721</v>
+      </c>
+      <c r="C893" t="s">
+        <v>722</v>
+      </c>
+      <c r="D893">
+        <v>3510</v>
+      </c>
+      <c r="E893" t="s">
+        <v>723</v>
+      </c>
+      <c r="F893">
+        <v>221111</v>
+      </c>
+      <c r="G893" t="s">
+        <v>724</v>
+      </c>
+    </row>
+    <row r="894" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A894">
+        <v>28</v>
+      </c>
+      <c r="B894" t="s">
+        <v>721</v>
+      </c>
+      <c r="C894" t="s">
+        <v>722</v>
+      </c>
+      <c r="D894">
+        <v>3510</v>
+      </c>
+      <c r="E894" t="s">
+        <v>723</v>
+      </c>
+      <c r="F894">
+        <v>221112</v>
+      </c>
+      <c r="G894" t="s">
+        <v>725</v>
+      </c>
+    </row>
+    <row r="895" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A895">
+        <v>28</v>
+      </c>
+      <c r="B895" t="s">
+        <v>721</v>
+      </c>
+      <c r="C895" t="s">
+        <v>722</v>
+      </c>
+      <c r="D895">
+        <v>3510</v>
+      </c>
+      <c r="E895" t="s">
+        <v>723</v>
+      </c>
+      <c r="F895">
+        <v>221113</v>
+      </c>
+      <c r="G895" t="s">
+        <v>726</v>
+      </c>
+    </row>
+    <row r="896" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A896">
+        <v>28</v>
+      </c>
+      <c r="B896" t="s">
+        <v>721</v>
+      </c>
+      <c r="C896" t="s">
+        <v>722</v>
+      </c>
+      <c r="D896">
+        <v>3510</v>
+      </c>
+      <c r="E896" t="s">
+        <v>723</v>
+      </c>
+      <c r="F896">
+        <v>221114</v>
+      </c>
+      <c r="G896" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="897" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A897">
+        <v>28</v>
+      </c>
+      <c r="B897" t="s">
+        <v>721</v>
+      </c>
+      <c r="C897" t="s">
+        <v>722</v>
+      </c>
+      <c r="D897">
+        <v>3510</v>
+      </c>
+      <c r="E897" t="s">
+        <v>723</v>
+      </c>
+      <c r="F897">
+        <v>221115</v>
+      </c>
+      <c r="G897" t="s">
+        <v>728</v>
+      </c>
+    </row>
+    <row r="898" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A898">
+        <v>28</v>
+      </c>
+      <c r="B898" t="s">
+        <v>721</v>
+      </c>
+      <c r="C898" t="s">
+        <v>722</v>
+      </c>
+      <c r="D898">
+        <v>3510</v>
+      </c>
+      <c r="E898" t="s">
+        <v>723</v>
+      </c>
+      <c r="F898">
+        <v>221116</v>
+      </c>
+      <c r="G898" t="s">
+        <v>729</v>
+      </c>
+    </row>
+    <row r="899" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A899">
+        <v>28</v>
+      </c>
+      <c r="B899" t="s">
+        <v>721</v>
+      </c>
+      <c r="C899" t="s">
+        <v>722</v>
+      </c>
+      <c r="D899">
+        <v>3510</v>
+      </c>
+      <c r="E899" t="s">
+        <v>723</v>
+      </c>
+      <c r="F899">
+        <v>221117</v>
+      </c>
+      <c r="G899" t="s">
+        <v>730</v>
+      </c>
+    </row>
+    <row r="900" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A900">
+        <v>28</v>
+      </c>
+      <c r="B900" t="s">
+        <v>721</v>
+      </c>
+      <c r="C900" t="s">
+        <v>722</v>
+      </c>
+      <c r="D900">
+        <v>3510</v>
+      </c>
+      <c r="E900" t="s">
+        <v>723</v>
+      </c>
+      <c r="F900">
+        <v>221118</v>
+      </c>
+      <c r="G900" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="901" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A901">
+        <v>28</v>
+      </c>
+      <c r="B901" t="s">
+        <v>721</v>
+      </c>
+      <c r="C901" t="s">
+        <v>722</v>
+      </c>
+      <c r="D901">
+        <v>3510</v>
+      </c>
+      <c r="E901" t="s">
+        <v>723</v>
+      </c>
+      <c r="F901">
+        <v>221121</v>
+      </c>
+      <c r="G901" t="s">
+        <v>732</v>
+      </c>
+    </row>
+    <row r="902" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A902">
+        <v>28</v>
+      </c>
+      <c r="B902" t="s">
+        <v>721</v>
+      </c>
+      <c r="C902" t="s">
+        <v>722</v>
+      </c>
+      <c r="D902">
+        <v>3510</v>
+      </c>
+      <c r="E902" t="s">
+        <v>723</v>
+      </c>
+      <c r="F902">
+        <v>221122</v>
+      </c>
+      <c r="G902" t="s">
+        <v>733</v>
+      </c>
+    </row>
+    <row r="903" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A903">
+        <v>28</v>
+      </c>
+      <c r="B903" t="s">
+        <v>721</v>
+      </c>
+      <c r="C903" t="s">
+        <v>722</v>
+      </c>
+      <c r="D903">
+        <v>3520</v>
+      </c>
+      <c r="E903" t="s">
+        <v>734</v>
+      </c>
+      <c r="F903">
+        <v>221210</v>
+      </c>
+      <c r="G903" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="904" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A904">
+        <v>28</v>
+      </c>
+      <c r="B904" t="s">
+        <v>721</v>
+      </c>
+      <c r="C904" t="s">
+        <v>722</v>
+      </c>
+      <c r="D904">
+        <v>3530</v>
+      </c>
+      <c r="E904" t="s">
+        <v>736</v>
+      </c>
+      <c r="F904">
+        <v>221330</v>
+      </c>
+      <c r="G904" t="s">
+        <v>737</v>
+      </c>
+    </row>
+    <row r="905" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A905">
+        <v>28</v>
+      </c>
+      <c r="B905" t="s">
+        <v>721</v>
+      </c>
+      <c r="C905" t="s">
+        <v>722</v>
+      </c>
+      <c r="D905">
+        <v>3530</v>
+      </c>
+      <c r="E905" t="s">
+        <v>736</v>
+      </c>
+      <c r="F905">
+        <v>312113</v>
+      </c>
+      <c r="G905" t="s">
+        <v>738</v>
+      </c>
+    </row>
+    <row r="906" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A906">
+        <v>29</v>
+      </c>
+      <c r="B906" t="s">
+        <v>739</v>
+      </c>
+      <c r="C906" t="s">
+        <v>740</v>
+      </c>
+      <c r="D906">
+        <v>3600</v>
+      </c>
+      <c r="E906" t="s">
+        <v>741</v>
+      </c>
+      <c r="F906">
+        <v>221310</v>
+      </c>
+      <c r="G906" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="907" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A907">
+        <v>29</v>
+      </c>
+      <c r="B907" t="s">
+        <v>739</v>
+      </c>
+      <c r="C907" t="s">
+        <v>740</v>
+      </c>
+      <c r="D907">
+        <v>3700</v>
+      </c>
+      <c r="E907" t="s">
+        <v>743</v>
+      </c>
+      <c r="F907">
+        <v>221320</v>
+      </c>
+      <c r="G907" t="s">
+        <v>744</v>
+      </c>
+    </row>
+    <row r="908" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A908">
+        <v>29</v>
+      </c>
+      <c r="B908" t="s">
+        <v>739</v>
+      </c>
+      <c r="C908" t="s">
+        <v>740</v>
+      </c>
+      <c r="D908">
+        <v>3830</v>
+      </c>
+      <c r="E908" t="s">
+        <v>745</v>
+      </c>
+      <c r="F908">
         <v>488390</v>
       </c>
-      <c r="E732" t="s">
-[...361 lines deleted...]
-      <c r="A754">
+      <c r="G908" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="909" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A909">
         <v>29</v>
       </c>
-      <c r="B754" t="s">
-[...13 lines deleted...]
-      <c r="A755">
+      <c r="B909" t="s">
+        <v>739</v>
+      </c>
+      <c r="C909" t="s">
+        <v>740</v>
+      </c>
+      <c r="D909">
+        <v>3811</v>
+      </c>
+      <c r="E909" t="s">
+        <v>746</v>
+      </c>
+      <c r="F909">
+        <v>562111</v>
+      </c>
+      <c r="G909" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="910" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A910">
         <v>29</v>
       </c>
-      <c r="B755" t="s">
-[...13 lines deleted...]
-      <c r="A756">
+      <c r="B910" t="s">
+        <v>739</v>
+      </c>
+      <c r="C910" t="s">
+        <v>740</v>
+      </c>
+      <c r="D910">
+        <v>3812</v>
+      </c>
+      <c r="E910" t="s">
+        <v>748</v>
+      </c>
+      <c r="F910">
+        <v>562112</v>
+      </c>
+      <c r="G910" t="s">
+        <v>749</v>
+      </c>
+    </row>
+    <row r="911" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A911">
         <v>29</v>
       </c>
-      <c r="B756" t="s">
-[...13 lines deleted...]
-      <c r="A757">
+      <c r="B911" t="s">
+        <v>739</v>
+      </c>
+      <c r="C911" t="s">
+        <v>740</v>
+      </c>
+      <c r="D911">
+        <v>3811</v>
+      </c>
+      <c r="E911" t="s">
+        <v>746</v>
+      </c>
+      <c r="F911">
+        <v>562119</v>
+      </c>
+      <c r="G911" t="s">
+        <v>750</v>
+      </c>
+    </row>
+    <row r="912" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A912">
         <v>29</v>
       </c>
-      <c r="B757" t="s">
-[...13 lines deleted...]
-      <c r="A758">
+      <c r="B912" t="s">
+        <v>739</v>
+      </c>
+      <c r="C912" t="s">
+        <v>740</v>
+      </c>
+      <c r="D912">
+        <v>3822</v>
+      </c>
+      <c r="E912" t="s">
+        <v>751</v>
+      </c>
+      <c r="F912">
+        <v>562211</v>
+      </c>
+      <c r="G912" t="s">
+        <v>752</v>
+      </c>
+    </row>
+    <row r="913" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A913">
         <v>29</v>
       </c>
-      <c r="B758" t="s">
-[...13 lines deleted...]
-      <c r="A759">
+      <c r="B913" t="s">
+        <v>739</v>
+      </c>
+      <c r="C913" t="s">
+        <v>740</v>
+      </c>
+      <c r="D913">
+        <v>3821</v>
+      </c>
+      <c r="E913" t="s">
+        <v>753</v>
+      </c>
+      <c r="F913">
+        <v>562212</v>
+      </c>
+      <c r="G913" t="s">
+        <v>754</v>
+      </c>
+    </row>
+    <row r="914" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A914">
         <v>29</v>
       </c>
-      <c r="B759" t="s">
-[...13 lines deleted...]
-      <c r="A760">
+      <c r="B914" t="s">
+        <v>739</v>
+      </c>
+      <c r="C914" t="s">
+        <v>740</v>
+      </c>
+      <c r="D914">
+        <v>3821</v>
+      </c>
+      <c r="E914" t="s">
+        <v>753</v>
+      </c>
+      <c r="F914">
+        <v>562213</v>
+      </c>
+      <c r="G914" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="915" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A915">
         <v>29</v>
       </c>
-      <c r="B760" t="s">
-[...13 lines deleted...]
-      <c r="A761">
+      <c r="B915" t="s">
+        <v>739</v>
+      </c>
+      <c r="C915" t="s">
+        <v>740</v>
+      </c>
+      <c r="D915">
+        <v>3700</v>
+      </c>
+      <c r="E915" t="s">
+        <v>743</v>
+      </c>
+      <c r="F915">
+        <v>562219</v>
+      </c>
+      <c r="G915" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="916" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A916">
         <v>29</v>
       </c>
-      <c r="B761" t="s">
-[...13 lines deleted...]
-      <c r="A762">
+      <c r="B916" t="s">
+        <v>739</v>
+      </c>
+      <c r="C916" t="s">
+        <v>740</v>
+      </c>
+      <c r="D916">
+        <v>3821</v>
+      </c>
+      <c r="E916" t="s">
+        <v>753</v>
+      </c>
+      <c r="F916">
+        <v>562219</v>
+      </c>
+      <c r="G916" t="s">
+        <v>756</v>
+      </c>
+    </row>
+    <row r="917" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A917">
         <v>29</v>
       </c>
-      <c r="B762" t="s">
-[...13 lines deleted...]
-      <c r="A763">
+      <c r="B917" t="s">
+        <v>739</v>
+      </c>
+      <c r="C917" t="s">
+        <v>740</v>
+      </c>
+      <c r="D917">
+        <v>3900</v>
+      </c>
+      <c r="E917" t="s">
+        <v>757</v>
+      </c>
+      <c r="F917">
+        <v>562910</v>
+      </c>
+      <c r="G917" t="s">
+        <v>758</v>
+      </c>
+    </row>
+    <row r="918" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A918">
         <v>29</v>
       </c>
-      <c r="B763" t="s">
-[...13 lines deleted...]
-      <c r="A764">
+      <c r="B918" t="s">
+        <v>739</v>
+      </c>
+      <c r="C918" t="s">
+        <v>740</v>
+      </c>
+      <c r="D918">
+        <v>3830</v>
+      </c>
+      <c r="E918" t="s">
+        <v>745</v>
+      </c>
+      <c r="F918">
+        <v>562920</v>
+      </c>
+      <c r="G918" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="919" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A919">
         <v>29</v>
       </c>
-      <c r="B764" t="s">
-[...13 lines deleted...]
-      <c r="A765">
+      <c r="B919" t="s">
+        <v>739</v>
+      </c>
+      <c r="C919" t="s">
+        <v>740</v>
+      </c>
+      <c r="D919">
+        <v>3700</v>
+      </c>
+      <c r="E919" t="s">
+        <v>743</v>
+      </c>
+      <c r="F919">
+        <v>562991</v>
+      </c>
+      <c r="G919" t="s">
+        <v>760</v>
+      </c>
+    </row>
+    <row r="920" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A920">
         <v>29</v>
       </c>
-      <c r="B765" t="s">
-[...39 lines deleted...]
-      <c r="D767">
+      <c r="B920" t="s">
+        <v>739</v>
+      </c>
+      <c r="C920" t="s">
+        <v>740</v>
+      </c>
+      <c r="D920">
+        <v>3700</v>
+      </c>
+      <c r="E920" t="s">
+        <v>743</v>
+      </c>
+      <c r="F920">
         <v>562998</v>
       </c>
-      <c r="E767" t="s">
-[...4 lines deleted...]
-      <c r="A768">
+      <c r="G920" t="s">
+        <v>761</v>
+      </c>
+    </row>
+    <row r="921" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A921">
         <v>30</v>
       </c>
-      <c r="B768" t="s">
-[...5 lines deleted...]
-      <c r="D768">
+      <c r="B921" t="s">
+        <v>762</v>
+      </c>
+      <c r="C921" t="s">
+        <v>763</v>
+      </c>
+      <c r="D921">
+        <v>4312</v>
+      </c>
+      <c r="E921" t="s">
+        <v>764</v>
+      </c>
+      <c r="F921">
         <v>213113</v>
       </c>
-      <c r="E768" t="s">
-[...4 lines deleted...]
-      <c r="A769">
+      <c r="G921" t="s">
+        <v>168</v>
+      </c>
+    </row>
+    <row r="922" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A922">
         <v>30</v>
       </c>
-      <c r="B769" t="s">
-[...5 lines deleted...]
-      <c r="D769">
+      <c r="B922" t="s">
+        <v>762</v>
+      </c>
+      <c r="C922" t="s">
+        <v>763</v>
+      </c>
+      <c r="D922">
+        <v>4312</v>
+      </c>
+      <c r="E922" t="s">
+        <v>764</v>
+      </c>
+      <c r="F922">
         <v>213114</v>
       </c>
-      <c r="E769" t="s">
-[...4 lines deleted...]
-      <c r="A770">
+      <c r="G922" t="s">
+        <v>169</v>
+      </c>
+    </row>
+    <row r="923" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A923">
         <v>30</v>
       </c>
-      <c r="B770" t="s">
-[...5 lines deleted...]
-      <c r="D770">
+      <c r="B923" t="s">
+        <v>762</v>
+      </c>
+      <c r="C923" t="s">
+        <v>763</v>
+      </c>
+      <c r="D923">
+        <v>4312</v>
+      </c>
+      <c r="E923" t="s">
+        <v>764</v>
+      </c>
+      <c r="F923">
         <v>213115</v>
       </c>
-      <c r="E770" t="s">
-[...4 lines deleted...]
-      <c r="A771">
+      <c r="G923" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="924" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A924">
         <v>30</v>
       </c>
-      <c r="B771" t="s">
-[...5 lines deleted...]
-      <c r="D771">
+      <c r="B924" t="s">
+        <v>762</v>
+      </c>
+      <c r="C924" t="s">
+        <v>763</v>
+      </c>
+      <c r="D924">
+        <v>4100</v>
+      </c>
+      <c r="E924" t="s">
+        <v>765</v>
+      </c>
+      <c r="F924">
+        <v>236115</v>
+      </c>
+      <c r="G924" t="s">
+        <v>766</v>
+      </c>
+    </row>
+    <row r="925" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A925">
+        <v>30</v>
+      </c>
+      <c r="B925" t="s">
+        <v>762</v>
+      </c>
+      <c r="C925" t="s">
+        <v>763</v>
+      </c>
+      <c r="D925">
+        <v>4100</v>
+      </c>
+      <c r="E925" t="s">
+        <v>765</v>
+      </c>
+      <c r="F925">
+        <v>236116</v>
+      </c>
+      <c r="G925" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="926" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A926">
+        <v>30</v>
+      </c>
+      <c r="B926" t="s">
+        <v>762</v>
+      </c>
+      <c r="C926" t="s">
+        <v>763</v>
+      </c>
+      <c r="D926">
+        <v>4100</v>
+      </c>
+      <c r="E926" t="s">
+        <v>765</v>
+      </c>
+      <c r="F926">
+        <v>236117</v>
+      </c>
+      <c r="G926" t="s">
+        <v>768</v>
+      </c>
+    </row>
+    <row r="927" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A927">
+        <v>30</v>
+      </c>
+      <c r="B927" t="s">
+        <v>762</v>
+      </c>
+      <c r="C927" t="s">
+        <v>763</v>
+      </c>
+      <c r="D927">
+        <v>4100</v>
+      </c>
+      <c r="E927" t="s">
+        <v>765</v>
+      </c>
+      <c r="F927">
+        <v>236118</v>
+      </c>
+      <c r="G927" t="s">
+        <v>769</v>
+      </c>
+    </row>
+    <row r="928" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A928">
+        <v>30</v>
+      </c>
+      <c r="B928" t="s">
+        <v>762</v>
+      </c>
+      <c r="C928" t="s">
+        <v>763</v>
+      </c>
+      <c r="D928">
+        <v>4100</v>
+      </c>
+      <c r="E928" t="s">
+        <v>765</v>
+      </c>
+      <c r="F928">
+        <v>236210</v>
+      </c>
+      <c r="G928" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="929" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A929">
+        <v>30</v>
+      </c>
+      <c r="B929" t="s">
+        <v>762</v>
+      </c>
+      <c r="C929" t="s">
+        <v>763</v>
+      </c>
+      <c r="D929">
+        <v>4290</v>
+      </c>
+      <c r="E929" t="s">
+        <v>771</v>
+      </c>
+      <c r="F929">
+        <v>236210</v>
+      </c>
+      <c r="G929" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="930" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A930">
+        <v>30</v>
+      </c>
+      <c r="B930" t="s">
+        <v>762</v>
+      </c>
+      <c r="C930" t="s">
+        <v>763</v>
+      </c>
+      <c r="D930">
+        <v>4390</v>
+      </c>
+      <c r="E930" t="s">
+        <v>772</v>
+      </c>
+      <c r="F930">
+        <v>236210</v>
+      </c>
+      <c r="G930" t="s">
+        <v>770</v>
+      </c>
+    </row>
+    <row r="931" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A931">
+        <v>30</v>
+      </c>
+      <c r="B931" t="s">
+        <v>762</v>
+      </c>
+      <c r="C931" t="s">
+        <v>763</v>
+      </c>
+      <c r="D931">
+        <v>4100</v>
+      </c>
+      <c r="E931" t="s">
+        <v>765</v>
+      </c>
+      <c r="F931">
+        <v>236220</v>
+      </c>
+      <c r="G931" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="932" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A932">
+        <v>30</v>
+      </c>
+      <c r="B932" t="s">
+        <v>762</v>
+      </c>
+      <c r="C932" t="s">
+        <v>763</v>
+      </c>
+      <c r="D932">
+        <v>4290</v>
+      </c>
+      <c r="E932" t="s">
+        <v>771</v>
+      </c>
+      <c r="F932">
+        <v>236220</v>
+      </c>
+      <c r="G932" t="s">
+        <v>773</v>
+      </c>
+    </row>
+    <row r="933" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A933">
+        <v>30</v>
+      </c>
+      <c r="B933" t="s">
+        <v>762</v>
+      </c>
+      <c r="C933" t="s">
+        <v>763</v>
+      </c>
+      <c r="D933">
+        <v>4220</v>
+      </c>
+      <c r="E933" t="s">
+        <v>774</v>
+      </c>
+      <c r="F933">
+        <v>237110</v>
+      </c>
+      <c r="G933" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="934" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A934">
+        <v>30</v>
+      </c>
+      <c r="B934" t="s">
+        <v>762</v>
+      </c>
+      <c r="C934" t="s">
+        <v>763</v>
+      </c>
+      <c r="D934">
+        <v>4220</v>
+      </c>
+      <c r="E934" t="s">
+        <v>774</v>
+      </c>
+      <c r="F934">
+        <v>237120</v>
+      </c>
+      <c r="G934" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="935" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A935">
+        <v>30</v>
+      </c>
+      <c r="B935" t="s">
+        <v>762</v>
+      </c>
+      <c r="C935" t="s">
+        <v>763</v>
+      </c>
+      <c r="D935">
+        <v>4290</v>
+      </c>
+      <c r="E935" t="s">
+        <v>771</v>
+      </c>
+      <c r="F935">
+        <v>237120</v>
+      </c>
+      <c r="G935" t="s">
+        <v>776</v>
+      </c>
+    </row>
+    <row r="936" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A936">
+        <v>30</v>
+      </c>
+      <c r="B936" t="s">
+        <v>762</v>
+      </c>
+      <c r="C936" t="s">
+        <v>763</v>
+      </c>
+      <c r="D936">
+        <v>4220</v>
+      </c>
+      <c r="E936" t="s">
+        <v>774</v>
+      </c>
+      <c r="F936">
+        <v>237130</v>
+      </c>
+      <c r="G936" t="s">
+        <v>777</v>
+      </c>
+    </row>
+    <row r="937" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A937">
+        <v>30</v>
+      </c>
+      <c r="B937" t="s">
+        <v>762</v>
+      </c>
+      <c r="C937" t="s">
+        <v>763</v>
+      </c>
+      <c r="D937">
+        <v>4290</v>
+      </c>
+      <c r="E937" t="s">
+        <v>771</v>
+      </c>
+      <c r="F937">
+        <v>237210</v>
+      </c>
+      <c r="G937" t="s">
+        <v>778</v>
+      </c>
+    </row>
+    <row r="938" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A938">
+        <v>30</v>
+      </c>
+      <c r="B938" t="s">
+        <v>762</v>
+      </c>
+      <c r="C938" t="s">
+        <v>763</v>
+      </c>
+      <c r="D938">
+        <v>4210</v>
+      </c>
+      <c r="E938" t="s">
+        <v>779</v>
+      </c>
+      <c r="F938">
+        <v>237310</v>
+      </c>
+      <c r="G938" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="939" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A939">
+        <v>30</v>
+      </c>
+      <c r="B939" t="s">
+        <v>762</v>
+      </c>
+      <c r="C939" t="s">
+        <v>763</v>
+      </c>
+      <c r="D939">
+        <v>4321</v>
+      </c>
+      <c r="E939" t="s">
+        <v>781</v>
+      </c>
+      <c r="F939">
+        <v>237310</v>
+      </c>
+      <c r="G939" t="s">
+        <v>780</v>
+      </c>
+    </row>
+    <row r="940" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A940">
+        <v>30</v>
+      </c>
+      <c r="B940" t="s">
+        <v>762</v>
+      </c>
+      <c r="C940" t="s">
+        <v>763</v>
+      </c>
+      <c r="D940">
+        <v>4210</v>
+      </c>
+      <c r="E940" t="s">
+        <v>779</v>
+      </c>
+      <c r="F940">
+        <v>237990</v>
+      </c>
+      <c r="G940" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="941" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A941">
+        <v>30</v>
+      </c>
+      <c r="B941" t="s">
+        <v>762</v>
+      </c>
+      <c r="C941" t="s">
+        <v>763</v>
+      </c>
+      <c r="D941">
+        <v>4220</v>
+      </c>
+      <c r="E941" t="s">
+        <v>774</v>
+      </c>
+      <c r="F941">
+        <v>237990</v>
+      </c>
+      <c r="G941" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="942" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A942">
+        <v>30</v>
+      </c>
+      <c r="B942" t="s">
+        <v>762</v>
+      </c>
+      <c r="C942" t="s">
+        <v>763</v>
+      </c>
+      <c r="D942">
+        <v>4290</v>
+      </c>
+      <c r="E942" t="s">
+        <v>771</v>
+      </c>
+      <c r="F942">
+        <v>237990</v>
+      </c>
+      <c r="G942" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="943" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A943">
+        <v>30</v>
+      </c>
+      <c r="B943" t="s">
+        <v>762</v>
+      </c>
+      <c r="C943" t="s">
+        <v>763</v>
+      </c>
+      <c r="D943">
+        <v>4312</v>
+      </c>
+      <c r="E943" t="s">
+        <v>764</v>
+      </c>
+      <c r="F943">
+        <v>237990</v>
+      </c>
+      <c r="G943" t="s">
+        <v>782</v>
+      </c>
+    </row>
+    <row r="944" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A944">
+        <v>30</v>
+      </c>
+      <c r="B944" t="s">
+        <v>762</v>
+      </c>
+      <c r="C944" t="s">
+        <v>763</v>
+      </c>
+      <c r="D944">
+        <v>4390</v>
+      </c>
+      <c r="E944" t="s">
+        <v>772</v>
+      </c>
+      <c r="F944">
+        <v>238110</v>
+      </c>
+      <c r="G944" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="945" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A945">
+        <v>30</v>
+      </c>
+      <c r="B945" t="s">
+        <v>762</v>
+      </c>
+      <c r="C945" t="s">
+        <v>763</v>
+      </c>
+      <c r="D945">
+        <v>4390</v>
+      </c>
+      <c r="E945" t="s">
+        <v>772</v>
+      </c>
+      <c r="F945">
+        <v>238120</v>
+      </c>
+      <c r="G945" t="s">
+        <v>784</v>
+      </c>
+    </row>
+    <row r="946" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A946">
+        <v>30</v>
+      </c>
+      <c r="B946" t="s">
+        <v>762</v>
+      </c>
+      <c r="C946" t="s">
+        <v>763</v>
+      </c>
+      <c r="D946">
+        <v>4390</v>
+      </c>
+      <c r="E946" t="s">
+        <v>772</v>
+      </c>
+      <c r="F946">
+        <v>238130</v>
+      </c>
+      <c r="G946" t="s">
+        <v>785</v>
+      </c>
+    </row>
+    <row r="947" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A947">
+        <v>30</v>
+      </c>
+      <c r="B947" t="s">
+        <v>762</v>
+      </c>
+      <c r="C947" t="s">
+        <v>763</v>
+      </c>
+      <c r="D947">
+        <v>4330</v>
+      </c>
+      <c r="E947" t="s">
+        <v>786</v>
+      </c>
+      <c r="F947">
+        <v>238140</v>
+      </c>
+      <c r="G947" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="948" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A948">
+        <v>30</v>
+      </c>
+      <c r="B948" t="s">
+        <v>762</v>
+      </c>
+      <c r="C948" t="s">
+        <v>763</v>
+      </c>
+      <c r="D948">
+        <v>4390</v>
+      </c>
+      <c r="E948" t="s">
+        <v>772</v>
+      </c>
+      <c r="F948">
+        <v>238140</v>
+      </c>
+      <c r="G948" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="949" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A949">
+        <v>30</v>
+      </c>
+      <c r="B949" t="s">
+        <v>762</v>
+      </c>
+      <c r="C949" t="s">
+        <v>763</v>
+      </c>
+      <c r="D949">
+        <v>4330</v>
+      </c>
+      <c r="E949" t="s">
+        <v>786</v>
+      </c>
+      <c r="F949">
+        <v>238150</v>
+      </c>
+      <c r="G949" t="s">
+        <v>788</v>
+      </c>
+    </row>
+    <row r="950" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A950">
+        <v>30</v>
+      </c>
+      <c r="B950" t="s">
+        <v>762</v>
+      </c>
+      <c r="C950" t="s">
+        <v>763</v>
+      </c>
+      <c r="D950">
+        <v>4390</v>
+      </c>
+      <c r="E950" t="s">
+        <v>772</v>
+      </c>
+      <c r="F950">
+        <v>238160</v>
+      </c>
+      <c r="G950" t="s">
+        <v>789</v>
+      </c>
+    </row>
+    <row r="951" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A951">
+        <v>30</v>
+      </c>
+      <c r="B951" t="s">
+        <v>762</v>
+      </c>
+      <c r="C951" t="s">
+        <v>763</v>
+      </c>
+      <c r="D951">
+        <v>4390</v>
+      </c>
+      <c r="E951" t="s">
+        <v>772</v>
+      </c>
+      <c r="F951">
+        <v>238170</v>
+      </c>
+      <c r="G951" t="s">
+        <v>790</v>
+      </c>
+    </row>
+    <row r="952" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A952">
+        <v>30</v>
+      </c>
+      <c r="B952" t="s">
+        <v>762</v>
+      </c>
+      <c r="C952" t="s">
+        <v>763</v>
+      </c>
+      <c r="D952">
+        <v>4390</v>
+      </c>
+      <c r="E952" t="s">
+        <v>772</v>
+      </c>
+      <c r="F952">
+        <v>238190</v>
+      </c>
+      <c r="G952" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="953" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A953">
+        <v>30</v>
+      </c>
+      <c r="B953" t="s">
+        <v>762</v>
+      </c>
+      <c r="C953" t="s">
+        <v>763</v>
+      </c>
+      <c r="D953">
+        <v>4321</v>
+      </c>
+      <c r="E953" t="s">
+        <v>781</v>
+      </c>
+      <c r="F953">
+        <v>238210</v>
+      </c>
+      <c r="G953" t="s">
+        <v>792</v>
+      </c>
+    </row>
+    <row r="954" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A954">
+        <v>30</v>
+      </c>
+      <c r="B954" t="s">
+        <v>762</v>
+      </c>
+      <c r="C954" t="s">
+        <v>763</v>
+      </c>
+      <c r="D954">
+        <v>4322</v>
+      </c>
+      <c r="E954" t="s">
+        <v>793</v>
+      </c>
+      <c r="F954">
+        <v>238220</v>
+      </c>
+      <c r="G954" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="955" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A955">
+        <v>30</v>
+      </c>
+      <c r="B955" t="s">
+        <v>762</v>
+      </c>
+      <c r="C955" t="s">
+        <v>763</v>
+      </c>
+      <c r="D955">
+        <v>4390</v>
+      </c>
+      <c r="E955" t="s">
+        <v>772</v>
+      </c>
+      <c r="F955">
+        <v>238220</v>
+      </c>
+      <c r="G955" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="956" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A956">
+        <v>30</v>
+      </c>
+      <c r="B956" t="s">
+        <v>762</v>
+      </c>
+      <c r="C956" t="s">
+        <v>763</v>
+      </c>
+      <c r="D956">
+        <v>4321</v>
+      </c>
+      <c r="E956" t="s">
+        <v>781</v>
+      </c>
+      <c r="F956">
+        <v>238290</v>
+      </c>
+      <c r="G956" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="957" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A957">
+        <v>30</v>
+      </c>
+      <c r="B957" t="s">
+        <v>762</v>
+      </c>
+      <c r="C957" t="s">
+        <v>763</v>
+      </c>
+      <c r="D957">
+        <v>4329</v>
+      </c>
+      <c r="E957" t="s">
+        <v>794</v>
+      </c>
+      <c r="F957">
+        <v>238290</v>
+      </c>
+      <c r="G957" t="s">
+        <v>677</v>
+      </c>
+    </row>
+    <row r="958" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A958">
+        <v>30</v>
+      </c>
+      <c r="B958" t="s">
+        <v>762</v>
+      </c>
+      <c r="C958" t="s">
+        <v>763</v>
+      </c>
+      <c r="D958">
+        <v>4330</v>
+      </c>
+      <c r="E958" t="s">
+        <v>795</v>
+      </c>
+      <c r="F958">
+        <v>238310</v>
+      </c>
+      <c r="G958" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="959" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A959">
+        <v>30</v>
+      </c>
+      <c r="B959" t="s">
+        <v>762</v>
+      </c>
+      <c r="C959" t="s">
+        <v>763</v>
+      </c>
+      <c r="D959">
+        <v>4329</v>
+      </c>
+      <c r="E959" t="s">
+        <v>794</v>
+      </c>
+      <c r="F959">
+        <v>238310</v>
+      </c>
+      <c r="G959" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="960" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A960">
+        <v>30</v>
+      </c>
+      <c r="B960" t="s">
+        <v>762</v>
+      </c>
+      <c r="C960" t="s">
+        <v>763</v>
+      </c>
+      <c r="D960">
+        <v>4390</v>
+      </c>
+      <c r="E960" t="s">
+        <v>772</v>
+      </c>
+      <c r="F960">
+        <v>238310</v>
+      </c>
+      <c r="G960" t="s">
+        <v>796</v>
+      </c>
+    </row>
+    <row r="961" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A961">
+        <v>30</v>
+      </c>
+      <c r="B961" t="s">
+        <v>762</v>
+      </c>
+      <c r="C961" t="s">
+        <v>763</v>
+      </c>
+      <c r="D961">
+        <v>4330</v>
+      </c>
+      <c r="E961" t="s">
+        <v>786</v>
+      </c>
+      <c r="F961">
+        <v>238320</v>
+      </c>
+      <c r="G961" t="s">
+        <v>797</v>
+      </c>
+    </row>
+    <row r="962" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A962">
+        <v>30</v>
+      </c>
+      <c r="B962" t="s">
+        <v>762</v>
+      </c>
+      <c r="C962" t="s">
+        <v>763</v>
+      </c>
+      <c r="D962">
+        <v>4330</v>
+      </c>
+      <c r="E962" t="s">
+        <v>786</v>
+      </c>
+      <c r="F962">
+        <v>238330</v>
+      </c>
+      <c r="G962" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="963" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A963">
+        <v>30</v>
+      </c>
+      <c r="B963" t="s">
+        <v>762</v>
+      </c>
+      <c r="C963" t="s">
+        <v>763</v>
+      </c>
+      <c r="D963">
+        <v>4330</v>
+      </c>
+      <c r="E963" t="s">
+        <v>786</v>
+      </c>
+      <c r="F963">
+        <v>238340</v>
+      </c>
+      <c r="G963" t="s">
+        <v>799</v>
+      </c>
+    </row>
+    <row r="964" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A964">
+        <v>30</v>
+      </c>
+      <c r="B964" t="s">
+        <v>762</v>
+      </c>
+      <c r="C964" t="s">
+        <v>763</v>
+      </c>
+      <c r="D964">
+        <v>4330</v>
+      </c>
+      <c r="E964" t="s">
+        <v>786</v>
+      </c>
+      <c r="F964">
+        <v>238350</v>
+      </c>
+      <c r="G964" t="s">
+        <v>800</v>
+      </c>
+    </row>
+    <row r="965" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A965">
+        <v>30</v>
+      </c>
+      <c r="B965" t="s">
+        <v>762</v>
+      </c>
+      <c r="C965" t="s">
+        <v>763</v>
+      </c>
+      <c r="D965">
+        <v>4330</v>
+      </c>
+      <c r="E965" t="s">
+        <v>786</v>
+      </c>
+      <c r="F965">
+        <v>238390</v>
+      </c>
+      <c r="G965" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="966" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A966">
+        <v>30</v>
+      </c>
+      <c r="B966" t="s">
+        <v>762</v>
+      </c>
+      <c r="C966" t="s">
+        <v>763</v>
+      </c>
+      <c r="D966">
+        <v>4390</v>
+      </c>
+      <c r="E966" t="s">
+        <v>772</v>
+      </c>
+      <c r="F966">
+        <v>238390</v>
+      </c>
+      <c r="G966" t="s">
+        <v>801</v>
+      </c>
+    </row>
+    <row r="967" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A967">
+        <v>30</v>
+      </c>
+      <c r="B967" t="s">
+        <v>762</v>
+      </c>
+      <c r="C967" t="s">
+        <v>763</v>
+      </c>
+      <c r="D967">
+        <v>4311</v>
+      </c>
+      <c r="E967" t="s">
+        <v>802</v>
+      </c>
+      <c r="F967">
+        <v>238910</v>
+      </c>
+      <c r="G967" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="968" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A968">
+        <v>30</v>
+      </c>
+      <c r="B968" t="s">
+        <v>762</v>
+      </c>
+      <c r="C968" t="s">
+        <v>763</v>
+      </c>
+      <c r="D968">
+        <v>4312</v>
+      </c>
+      <c r="E968" t="s">
+        <v>764</v>
+      </c>
+      <c r="F968">
+        <v>238910</v>
+      </c>
+      <c r="G968" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="969" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A969">
+        <v>30</v>
+      </c>
+      <c r="B969" t="s">
+        <v>762</v>
+      </c>
+      <c r="C969" t="s">
+        <v>763</v>
+      </c>
+      <c r="D969">
+        <v>4390</v>
+      </c>
+      <c r="E969" t="s">
+        <v>772</v>
+      </c>
+      <c r="F969">
+        <v>238910</v>
+      </c>
+      <c r="G969" t="s">
+        <v>803</v>
+      </c>
+    </row>
+    <row r="970" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A970">
+        <v>30</v>
+      </c>
+      <c r="B970" t="s">
+        <v>762</v>
+      </c>
+      <c r="C970" t="s">
+        <v>763</v>
+      </c>
+      <c r="D970">
+        <v>4210</v>
+      </c>
+      <c r="E970" t="s">
+        <v>779</v>
+      </c>
+      <c r="F970">
+        <v>238990</v>
+      </c>
+      <c r="G970" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="971" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A971">
+        <v>30</v>
+      </c>
+      <c r="B971" t="s">
+        <v>762</v>
+      </c>
+      <c r="C971" t="s">
+        <v>763</v>
+      </c>
+      <c r="D971">
+        <v>4390</v>
+      </c>
+      <c r="E971" t="s">
+        <v>772</v>
+      </c>
+      <c r="F971">
+        <v>238990</v>
+      </c>
+      <c r="G971" t="s">
+        <v>804</v>
+      </c>
+    </row>
+    <row r="972" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A972">
+        <v>30</v>
+      </c>
+      <c r="B972" t="s">
+        <v>762</v>
+      </c>
+      <c r="C972" t="s">
+        <v>763</v>
+      </c>
+      <c r="D972">
+        <v>4390</v>
+      </c>
+      <c r="E972" t="s">
+        <v>772</v>
+      </c>
+      <c r="F972">
         <v>561790</v>
       </c>
-      <c r="E771" t="s">
-[...4 lines deleted...]
-      <c r="A772">
+      <c r="G972" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="973" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A973">
         <v>31</v>
       </c>
-      <c r="B772" t="s">
-[...5 lines deleted...]
-      <c r="D772">
+      <c r="B973" t="s">
+        <v>806</v>
+      </c>
+      <c r="C973" t="s">
+        <v>807</v>
+      </c>
+      <c r="D973">
+        <v>4510</v>
+      </c>
+      <c r="E973" t="s">
+        <v>808</v>
+      </c>
+      <c r="F973">
         <v>423110</v>
       </c>
-      <c r="E772" t="s">
-[...4 lines deleted...]
-      <c r="A773">
+      <c r="G973" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="974" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A974">
         <v>31</v>
       </c>
-      <c r="B773" t="s">
-[...5 lines deleted...]
-      <c r="D773">
+      <c r="B974" t="s">
+        <v>806</v>
+      </c>
+      <c r="C974" t="s">
+        <v>807</v>
+      </c>
+      <c r="D974">
+        <v>4530</v>
+      </c>
+      <c r="E974" t="s">
+        <v>810</v>
+      </c>
+      <c r="F974">
+        <v>423110</v>
+      </c>
+      <c r="G974" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="975" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A975">
+        <v>31</v>
+      </c>
+      <c r="B975" t="s">
+        <v>806</v>
+      </c>
+      <c r="C975" t="s">
+        <v>807</v>
+      </c>
+      <c r="D975">
+        <v>4540</v>
+      </c>
+      <c r="E975" t="s">
+        <v>811</v>
+      </c>
+      <c r="F975">
+        <v>423110</v>
+      </c>
+      <c r="G975" t="s">
+        <v>809</v>
+      </c>
+    </row>
+    <row r="976" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A976">
+        <v>31</v>
+      </c>
+      <c r="B976" t="s">
+        <v>806</v>
+      </c>
+      <c r="C976" t="s">
+        <v>807</v>
+      </c>
+      <c r="D976">
+        <v>4530</v>
+      </c>
+      <c r="E976" t="s">
+        <v>810</v>
+      </c>
+      <c r="F976">
         <v>423120</v>
       </c>
-      <c r="E773" t="s">
-[...4 lines deleted...]
-      <c r="A774">
+      <c r="G976" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="977" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A977">
         <v>31</v>
       </c>
-      <c r="B774" t="s">
-[...5 lines deleted...]
-      <c r="D774">
+      <c r="B977" t="s">
+        <v>806</v>
+      </c>
+      <c r="C977" t="s">
+        <v>807</v>
+      </c>
+      <c r="D977">
+        <v>4540</v>
+      </c>
+      <c r="E977" t="s">
+        <v>811</v>
+      </c>
+      <c r="F977">
+        <v>423120</v>
+      </c>
+      <c r="G977" t="s">
+        <v>812</v>
+      </c>
+    </row>
+    <row r="978" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A978">
+        <v>31</v>
+      </c>
+      <c r="B978" t="s">
+        <v>806</v>
+      </c>
+      <c r="C978" t="s">
+        <v>807</v>
+      </c>
+      <c r="D978">
+        <v>4659</v>
+      </c>
+      <c r="E978" t="s">
+        <v>813</v>
+      </c>
+      <c r="F978">
+        <v>423120</v>
+      </c>
+      <c r="G978" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="979" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A979">
+        <v>31</v>
+      </c>
+      <c r="B979" t="s">
+        <v>806</v>
+      </c>
+      <c r="C979" t="s">
+        <v>807</v>
+      </c>
+      <c r="D979">
+        <v>4663</v>
+      </c>
+      <c r="E979" t="s">
+        <v>815</v>
+      </c>
+      <c r="F979">
+        <v>423120</v>
+      </c>
+      <c r="G979" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="980" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A980">
+        <v>31</v>
+      </c>
+      <c r="B980" t="s">
+        <v>806</v>
+      </c>
+      <c r="C980" t="s">
+        <v>807</v>
+      </c>
+      <c r="D980">
+        <v>4530</v>
+      </c>
+      <c r="E980" t="s">
+        <v>810</v>
+      </c>
+      <c r="F980">
         <v>423130</v>
       </c>
-      <c r="E774" t="s">
-[...4 lines deleted...]
-      <c r="A775">
+      <c r="G980" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="981" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A981">
         <v>31</v>
       </c>
-      <c r="B775" t="s">
-[...5 lines deleted...]
-      <c r="D775">
+      <c r="B981" t="s">
+        <v>806</v>
+      </c>
+      <c r="C981" t="s">
+        <v>807</v>
+      </c>
+      <c r="D981">
+        <v>4540</v>
+      </c>
+      <c r="E981" t="s">
+        <v>811</v>
+      </c>
+      <c r="F981">
+        <v>423130</v>
+      </c>
+      <c r="G981" t="s">
+        <v>816</v>
+      </c>
+    </row>
+    <row r="982" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A982">
+        <v>31</v>
+      </c>
+      <c r="B982" t="s">
+        <v>806</v>
+      </c>
+      <c r="C982" t="s">
+        <v>807</v>
+      </c>
+      <c r="D982">
+        <v>4530</v>
+      </c>
+      <c r="E982" t="s">
+        <v>810</v>
+      </c>
+      <c r="F982">
         <v>423140</v>
       </c>
-      <c r="E775" t="s">
-[...4 lines deleted...]
-      <c r="A776">
+      <c r="G982" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="983" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A983">
         <v>31</v>
       </c>
-      <c r="B776" t="s">
-[...5 lines deleted...]
-      <c r="D776">
+      <c r="B983" t="s">
+        <v>806</v>
+      </c>
+      <c r="C983" t="s">
+        <v>807</v>
+      </c>
+      <c r="D983">
+        <v>4540</v>
+      </c>
+      <c r="E983" t="s">
+        <v>811</v>
+      </c>
+      <c r="F983">
+        <v>423140</v>
+      </c>
+      <c r="G983" t="s">
+        <v>817</v>
+      </c>
+    </row>
+    <row r="984" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A984">
+        <v>31</v>
+      </c>
+      <c r="B984" t="s">
+        <v>806</v>
+      </c>
+      <c r="C984" t="s">
+        <v>807</v>
+      </c>
+      <c r="D984">
+        <v>4649</v>
+      </c>
+      <c r="E984" t="s">
+        <v>818</v>
+      </c>
+      <c r="F984">
         <v>423210</v>
       </c>
-      <c r="E776" t="s">
-[...4 lines deleted...]
-      <c r="A777">
+      <c r="G984" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="985" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A985">
         <v>31</v>
       </c>
-      <c r="B777" t="s">
-[...5 lines deleted...]
-      <c r="D777">
+      <c r="B985" t="s">
+        <v>806</v>
+      </c>
+      <c r="C985" t="s">
+        <v>807</v>
+      </c>
+      <c r="D985">
+        <v>4659</v>
+      </c>
+      <c r="E985" t="s">
+        <v>813</v>
+      </c>
+      <c r="F985">
+        <v>423210</v>
+      </c>
+      <c r="G985" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="986" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A986">
+        <v>31</v>
+      </c>
+      <c r="B986" t="s">
+        <v>806</v>
+      </c>
+      <c r="C986" t="s">
+        <v>807</v>
+      </c>
+      <c r="D986">
+        <v>4641</v>
+      </c>
+      <c r="E986" t="s">
+        <v>820</v>
+      </c>
+      <c r="F986">
         <v>423220</v>
       </c>
-      <c r="E777" t="s">
-[...4 lines deleted...]
-      <c r="A778">
+      <c r="G986" t="s">
+        <v>821</v>
+      </c>
+    </row>
+    <row r="987" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A987">
         <v>31</v>
       </c>
-      <c r="B778" t="s">
-[...5 lines deleted...]
-      <c r="D778">
+      <c r="B987" t="s">
+        <v>806</v>
+      </c>
+      <c r="C987" t="s">
+        <v>807</v>
+      </c>
+      <c r="D987">
+        <v>4649</v>
+      </c>
+      <c r="E987" t="s">
+        <v>818</v>
+      </c>
+      <c r="F987">
+        <v>423220</v>
+      </c>
+      <c r="G987" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="988" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A988">
+        <v>31</v>
+      </c>
+      <c r="B988" t="s">
+        <v>806</v>
+      </c>
+      <c r="C988" t="s">
+        <v>807</v>
+      </c>
+      <c r="D988">
+        <v>4663</v>
+      </c>
+      <c r="E988" t="s">
+        <v>815</v>
+      </c>
+      <c r="F988">
+        <v>423220</v>
+      </c>
+      <c r="G988" t="s">
+        <v>822</v>
+      </c>
+    </row>
+    <row r="989" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A989">
+        <v>31</v>
+      </c>
+      <c r="B989" t="s">
+        <v>806</v>
+      </c>
+      <c r="C989" t="s">
+        <v>807</v>
+      </c>
+      <c r="D989">
+        <v>4649</v>
+      </c>
+      <c r="E989" t="s">
+        <v>818</v>
+      </c>
+      <c r="F989">
         <v>423310</v>
       </c>
-      <c r="E778" t="s">
-[...4 lines deleted...]
-      <c r="A779">
+      <c r="G989" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="990" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A990">
         <v>31</v>
       </c>
-      <c r="B779" t="s">
-[...5 lines deleted...]
-      <c r="D779">
+      <c r="B990" t="s">
+        <v>806</v>
+      </c>
+      <c r="C990" t="s">
+        <v>807</v>
+      </c>
+      <c r="D990">
+        <v>4663</v>
+      </c>
+      <c r="E990" t="s">
+        <v>815</v>
+      </c>
+      <c r="F990">
+        <v>423310</v>
+      </c>
+      <c r="G990" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="991" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A991">
+        <v>31</v>
+      </c>
+      <c r="B991" t="s">
+        <v>806</v>
+      </c>
+      <c r="C991" t="s">
+        <v>807</v>
+      </c>
+      <c r="D991">
+        <v>4663</v>
+      </c>
+      <c r="E991" t="s">
+        <v>815</v>
+      </c>
+      <c r="F991">
         <v>423320</v>
       </c>
-      <c r="E779" t="s">
-[...4 lines deleted...]
-      <c r="A780">
+      <c r="G991" t="s">
+        <v>824</v>
+      </c>
+    </row>
+    <row r="992" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A992">
         <v>31</v>
       </c>
-      <c r="B780" t="s">
-[...5 lines deleted...]
-      <c r="D780">
+      <c r="B992" t="s">
+        <v>806</v>
+      </c>
+      <c r="C992" t="s">
+        <v>807</v>
+      </c>
+      <c r="D992">
+        <v>4663</v>
+      </c>
+      <c r="E992" t="s">
+        <v>815</v>
+      </c>
+      <c r="F992">
         <v>423330</v>
       </c>
-      <c r="E780" t="s">
-[...4 lines deleted...]
-      <c r="A781">
+      <c r="G992" t="s">
+        <v>825</v>
+      </c>
+    </row>
+    <row r="993" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A993">
         <v>31</v>
       </c>
-      <c r="B781" t="s">
-[...5 lines deleted...]
-      <c r="D781">
+      <c r="B993" t="s">
+        <v>806</v>
+      </c>
+      <c r="C993" t="s">
+        <v>807</v>
+      </c>
+      <c r="D993">
+        <v>4663</v>
+      </c>
+      <c r="E993" t="s">
+        <v>815</v>
+      </c>
+      <c r="F993">
         <v>423390</v>
       </c>
-      <c r="E781" t="s">
-[...4 lines deleted...]
-      <c r="A782">
+      <c r="G993" t="s">
+        <v>826</v>
+      </c>
+    </row>
+    <row r="994" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A994">
         <v>31</v>
       </c>
-      <c r="B782" t="s">
-[...5 lines deleted...]
-      <c r="D782">
+      <c r="B994" t="s">
+        <v>806</v>
+      </c>
+      <c r="C994" t="s">
+        <v>807</v>
+      </c>
+      <c r="D994">
+        <v>4649</v>
+      </c>
+      <c r="E994" t="s">
+        <v>818</v>
+      </c>
+      <c r="F994">
         <v>423410</v>
       </c>
-      <c r="E782" t="s">
-[...4 lines deleted...]
-      <c r="A783">
+      <c r="G994" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="995" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A995">
         <v>31</v>
       </c>
-      <c r="B783" t="s">
-[...5 lines deleted...]
-      <c r="D783">
+      <c r="B995" t="s">
+        <v>806</v>
+      </c>
+      <c r="C995" t="s">
+        <v>807</v>
+      </c>
+      <c r="D995">
+        <v>4659</v>
+      </c>
+      <c r="E995" t="s">
+        <v>813</v>
+      </c>
+      <c r="F995">
+        <v>423410</v>
+      </c>
+      <c r="G995" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="996" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A996">
+        <v>31</v>
+      </c>
+      <c r="B996" t="s">
+        <v>806</v>
+      </c>
+      <c r="C996" t="s">
+        <v>807</v>
+      </c>
+      <c r="D996">
+        <v>4659</v>
+      </c>
+      <c r="E996" t="s">
+        <v>813</v>
+      </c>
+      <c r="F996">
         <v>423420</v>
       </c>
-      <c r="E783" t="s">
-[...4 lines deleted...]
-      <c r="A784">
+      <c r="G996" t="s">
+        <v>828</v>
+      </c>
+    </row>
+    <row r="997" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A997">
         <v>31</v>
       </c>
-      <c r="B784" t="s">
-[...5 lines deleted...]
-      <c r="D784">
+      <c r="B997" t="s">
+        <v>806</v>
+      </c>
+      <c r="C997" t="s">
+        <v>807</v>
+      </c>
+      <c r="D997">
+        <v>4651</v>
+      </c>
+      <c r="E997" t="s">
+        <v>829</v>
+      </c>
+      <c r="F997">
         <v>423430</v>
       </c>
-      <c r="E784" t="s">
-[...4 lines deleted...]
-      <c r="A785">
+      <c r="G997" t="s">
+        <v>830</v>
+      </c>
+    </row>
+    <row r="998" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A998">
         <v>31</v>
       </c>
-      <c r="B785" t="s">
-[...5 lines deleted...]
-      <c r="D785">
+      <c r="B998" t="s">
+        <v>806</v>
+      </c>
+      <c r="C998" t="s">
+        <v>807</v>
+      </c>
+      <c r="D998">
+        <v>4659</v>
+      </c>
+      <c r="E998" t="s">
+        <v>813</v>
+      </c>
+      <c r="F998">
         <v>423440</v>
       </c>
-      <c r="E785" t="s">
-[...4 lines deleted...]
-      <c r="A786">
+      <c r="G998" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="999" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A999">
         <v>31</v>
       </c>
-      <c r="B786" t="s">
-[...5 lines deleted...]
-      <c r="D786">
+      <c r="B999" t="s">
+        <v>806</v>
+      </c>
+      <c r="C999" t="s">
+        <v>807</v>
+      </c>
+      <c r="D999">
+        <v>4649</v>
+      </c>
+      <c r="E999" t="s">
+        <v>818</v>
+      </c>
+      <c r="F999">
         <v>423450</v>
       </c>
-      <c r="E786" t="s">
-[...4 lines deleted...]
-      <c r="A787">
+      <c r="G999" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1000">
         <v>31</v>
       </c>
-      <c r="B787" t="s">
-[...5 lines deleted...]
-      <c r="D787">
+      <c r="B1000" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1000">
+        <v>4659</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1000">
+        <v>423450</v>
+      </c>
+      <c r="G1000" t="s">
+        <v>832</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1001">
+        <v>31</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1001">
+        <v>4649</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1001">
         <v>423460</v>
       </c>
-      <c r="E787" t="s">
-[...4 lines deleted...]
-      <c r="A788">
+      <c r="G1001" t="s">
+        <v>833</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1002">
         <v>31</v>
       </c>
-      <c r="B788" t="s">
-[...5 lines deleted...]
-      <c r="D788">
+      <c r="B1002" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1002">
+        <v>4659</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1002">
         <v>423490</v>
       </c>
-      <c r="E788" t="s">
-[...4 lines deleted...]
-      <c r="A789">
+      <c r="G1002" t="s">
+        <v>834</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1003">
         <v>31</v>
       </c>
-      <c r="B789" t="s">
-[...5 lines deleted...]
-      <c r="D789">
+      <c r="B1003" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1003">
+        <v>4662</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>835</v>
+      </c>
+      <c r="F1003">
         <v>423510</v>
       </c>
-      <c r="E789" t="s">
-[...4 lines deleted...]
-      <c r="A790">
+      <c r="G1003" t="s">
+        <v>836</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1004">
         <v>31</v>
       </c>
-      <c r="B790" t="s">
-[...5 lines deleted...]
-      <c r="D790">
+      <c r="B1004" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1004">
+        <v>4661</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>837</v>
+      </c>
+      <c r="F1004">
         <v>423520</v>
       </c>
-      <c r="E790" t="s">
-[...4 lines deleted...]
-      <c r="A791">
+      <c r="G1004" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1005">
         <v>31</v>
       </c>
-      <c r="B791" t="s">
-[...5 lines deleted...]
-      <c r="D791">
+      <c r="B1005" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1005">
+        <v>4662</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>835</v>
+      </c>
+      <c r="F1005">
+        <v>423520</v>
+      </c>
+      <c r="G1005" t="s">
+        <v>838</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1006">
+        <v>31</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1006">
+        <v>4649</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1006">
         <v>423610</v>
       </c>
-      <c r="E791" t="s">
-[...4 lines deleted...]
-      <c r="A792">
+      <c r="G1006" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1007">
         <v>31</v>
       </c>
-      <c r="B792" t="s">
-[...5 lines deleted...]
-      <c r="D792">
+      <c r="B1007" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1007">
+        <v>4652</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>840</v>
+      </c>
+      <c r="F1007">
+        <v>423610</v>
+      </c>
+      <c r="G1007" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1008">
+        <v>31</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1008">
+        <v>4659</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1008">
+        <v>423610</v>
+      </c>
+      <c r="G1008" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1009">
+        <v>31</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1009">
+        <v>4649</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1009">
         <v>423620</v>
       </c>
-      <c r="E792" t="s">
-[...4 lines deleted...]
-      <c r="A793">
+      <c r="G1009" t="s">
+        <v>841</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1010">
         <v>31</v>
       </c>
-      <c r="B793" t="s">
-[...5 lines deleted...]
-      <c r="D793">
+      <c r="B1010" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1010">
+        <v>4652</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>840</v>
+      </c>
+      <c r="F1010">
         <v>423690</v>
       </c>
-      <c r="E793" t="s">
-[...4 lines deleted...]
-      <c r="A794">
+      <c r="G1010" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1011">
         <v>31</v>
       </c>
-      <c r="B794" t="s">
-[...5 lines deleted...]
-      <c r="D794">
+      <c r="B1011" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1011">
+        <v>4659</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1011">
+        <v>423690</v>
+      </c>
+      <c r="G1011" t="s">
+        <v>842</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1012">
+        <v>31</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1012">
+        <v>4663</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>815</v>
+      </c>
+      <c r="F1012">
         <v>423710</v>
       </c>
-      <c r="E794" t="s">
-[...4 lines deleted...]
-      <c r="A795">
+      <c r="G1012" t="s">
+        <v>843</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1013">
         <v>31</v>
       </c>
-      <c r="B795" t="s">
-[...5 lines deleted...]
-      <c r="D795">
+      <c r="B1013" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1013">
+        <v>4659</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1013">
         <v>423720</v>
       </c>
-      <c r="E795" t="s">
-[...4 lines deleted...]
-      <c r="A796">
+      <c r="G1013" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1014">
         <v>31</v>
       </c>
-      <c r="B796" t="s">
-[...5 lines deleted...]
-      <c r="D796">
+      <c r="B1014" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1014">
+        <v>4663</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>815</v>
+      </c>
+      <c r="F1014">
+        <v>423720</v>
+      </c>
+      <c r="G1014" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1015">
+        <v>31</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1015">
+        <v>4530</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>810</v>
+      </c>
+      <c r="F1015">
         <v>423730</v>
       </c>
-      <c r="E796" t="s">
-[...4 lines deleted...]
-      <c r="A797">
+      <c r="G1015" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1016">
         <v>31</v>
       </c>
-      <c r="B797" t="s">
-[...5 lines deleted...]
-      <c r="D797">
+      <c r="B1016" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1016">
+        <v>4663</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>815</v>
+      </c>
+      <c r="F1016">
+        <v>423730</v>
+      </c>
+      <c r="G1016" t="s">
+        <v>845</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1017">
+        <v>31</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1017">
+        <v>4659</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1017">
         <v>423740</v>
       </c>
-      <c r="E797" t="s">
-[...4 lines deleted...]
-      <c r="A798">
+      <c r="G1017" t="s">
+        <v>846</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1018">
         <v>31</v>
       </c>
-      <c r="B798" t="s">
-[...5 lines deleted...]
-      <c r="D798">
+      <c r="B1018" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1018">
+        <v>4659</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1018">
         <v>423810</v>
       </c>
-      <c r="E798" t="s">
-[...4 lines deleted...]
-      <c r="A799">
+      <c r="G1018" t="s">
+        <v>847</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1019">
         <v>31</v>
       </c>
-      <c r="B799" t="s">
-[...5 lines deleted...]
-      <c r="D799">
+      <c r="B1019" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1019">
+        <v>4653</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>848</v>
+      </c>
+      <c r="F1019">
         <v>423820</v>
       </c>
-      <c r="E799" t="s">
-[...4 lines deleted...]
-      <c r="A800">
+      <c r="G1019" t="s">
+        <v>849</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1020">
         <v>31</v>
       </c>
-      <c r="B800" t="s">
-[...5 lines deleted...]
-      <c r="D800">
+      <c r="B1020" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1020">
+        <v>4659</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1020">
         <v>423830</v>
       </c>
-      <c r="E800" t="s">
-[...4 lines deleted...]
-      <c r="A801">
+      <c r="G1020" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1021">
         <v>31</v>
       </c>
-      <c r="B801" t="s">
-[...5 lines deleted...]
-      <c r="D801">
+      <c r="B1021" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1021">
+        <v>4663</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>815</v>
+      </c>
+      <c r="F1021">
+        <v>423830</v>
+      </c>
+      <c r="G1021" t="s">
+        <v>850</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1022">
+        <v>31</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1022">
+        <v>4659</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1022">
         <v>423840</v>
       </c>
-      <c r="E801" t="s">
-[...4 lines deleted...]
-      <c r="A802">
+      <c r="G1022" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1023">
         <v>31</v>
       </c>
-      <c r="B802" t="s">
-[...5 lines deleted...]
-      <c r="D802">
+      <c r="B1023" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1023">
+        <v>4669</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1023">
+        <v>423840</v>
+      </c>
+      <c r="G1023" t="s">
+        <v>851</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1024">
+        <v>31</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1024">
+        <v>4649</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1024">
         <v>423850</v>
       </c>
-      <c r="E802" t="s">
-[...4 lines deleted...]
-      <c r="A803">
+      <c r="G1024" t="s">
+        <v>853</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1025">
         <v>31</v>
       </c>
-      <c r="B803" t="s">
-[...5 lines deleted...]
-      <c r="D803">
+      <c r="B1025" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1025">
+        <v>4659</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1025">
+        <v>423850</v>
+      </c>
+      <c r="G1025" t="s">
+        <v>854</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1026">
+        <v>31</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1026">
+        <v>4659</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1026">
         <v>423860</v>
       </c>
-      <c r="E803" t="s">
-[...4 lines deleted...]
-      <c r="A804">
+      <c r="G1026" t="s">
+        <v>855</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1027">
         <v>31</v>
       </c>
-      <c r="B804" t="s">
-[...5 lines deleted...]
-      <c r="D804">
+      <c r="B1027" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1027">
+        <v>4510</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>808</v>
+      </c>
+      <c r="F1027">
         <v>423910</v>
       </c>
-      <c r="E804" t="s">
-[...4 lines deleted...]
-      <c r="A805">
+      <c r="G1027" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1028">
         <v>31</v>
       </c>
-      <c r="B805" t="s">
-[...5 lines deleted...]
-      <c r="D805">
+      <c r="B1028" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1028">
+        <v>4649</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1028">
+        <v>423910</v>
+      </c>
+      <c r="G1028" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1029">
+        <v>31</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1029">
+        <v>4663</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>815</v>
+      </c>
+      <c r="F1029">
+        <v>423910</v>
+      </c>
+      <c r="G1029" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1030">
+        <v>31</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1030">
+        <v>4649</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1030">
         <v>423920</v>
       </c>
-      <c r="E805" t="s">
-[...4 lines deleted...]
-      <c r="A806">
+      <c r="G1030" t="s">
+        <v>857</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1031">
         <v>31</v>
       </c>
-      <c r="B806" t="s">
-[...5 lines deleted...]
-      <c r="D806">
+      <c r="B1031" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1031">
+        <v>4669</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1031">
         <v>423930</v>
       </c>
-      <c r="E806" t="s">
-[...4 lines deleted...]
-      <c r="A807">
+      <c r="G1031" t="s">
+        <v>858</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1032">
         <v>31</v>
       </c>
-      <c r="B807" t="s">
-[...5 lines deleted...]
-      <c r="D807">
+      <c r="B1032" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1032">
+        <v>4649</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1032">
         <v>423940</v>
       </c>
-      <c r="E807" t="s">
-[...4 lines deleted...]
-      <c r="A808">
+      <c r="G1032" t="s">
+        <v>859</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1033">
         <v>31</v>
       </c>
-      <c r="B808" t="s">
-[...5 lines deleted...]
-      <c r="D808">
+      <c r="B1033" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1033">
+        <v>4669</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1033">
+        <v>423940</v>
+      </c>
+      <c r="G1033" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1034">
+        <v>31</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1034">
+        <v>4649</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1034">
         <v>423990</v>
       </c>
-      <c r="E808" t="s">
-[...4 lines deleted...]
-      <c r="A809">
+      <c r="G1034" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1035">
         <v>31</v>
       </c>
-      <c r="B809" t="s">
-[...5 lines deleted...]
-      <c r="D809">
+      <c r="B1035" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1035">
+        <v>4659</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>813</v>
+      </c>
+      <c r="F1035">
+        <v>423990</v>
+      </c>
+      <c r="G1035" t="s">
+        <v>862</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1036">
+        <v>31</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1036">
+        <v>4661</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>837</v>
+      </c>
+      <c r="F1036">
+        <v>423990</v>
+      </c>
+      <c r="G1036" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1037">
+        <v>31</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1037">
+        <v>4663</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>815</v>
+      </c>
+      <c r="F1037">
+        <v>423990</v>
+      </c>
+      <c r="G1037" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1038">
+        <v>31</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1038">
+        <v>4690</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>863</v>
+      </c>
+      <c r="F1038">
+        <v>423990</v>
+      </c>
+      <c r="G1038" t="s">
+        <v>861</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1039">
+        <v>31</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1039">
+        <v>4669</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1039">
         <v>424110</v>
       </c>
-      <c r="E809" t="s">
-[...4 lines deleted...]
-      <c r="A810">
+      <c r="G1039" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1040">
         <v>31</v>
       </c>
-      <c r="B810" t="s">
-[...5 lines deleted...]
-      <c r="D810">
+      <c r="B1040" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1040">
+        <v>4649</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1040">
         <v>424120</v>
       </c>
-      <c r="E810" t="s">
-[...4 lines deleted...]
-      <c r="A811">
+      <c r="G1040" t="s">
+        <v>865</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1041">
         <v>31</v>
       </c>
-      <c r="B811" t="s">
-[...5 lines deleted...]
-      <c r="D811">
+      <c r="B1041" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1041">
+        <v>4649</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1041">
         <v>424130</v>
       </c>
-      <c r="E811" t="s">
-[...4 lines deleted...]
-      <c r="A812">
+      <c r="G1041" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1042">
         <v>31</v>
       </c>
-      <c r="B812" t="s">
-[...5 lines deleted...]
-      <c r="D812">
+      <c r="B1042" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1042">
+        <v>4669</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1042">
+        <v>424130</v>
+      </c>
+      <c r="G1042" t="s">
+        <v>866</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1043">
+        <v>31</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1043">
+        <v>4649</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1043">
         <v>424210</v>
       </c>
-      <c r="E812" t="s">
-[...4 lines deleted...]
-      <c r="A813">
+      <c r="G1043" t="s">
+        <v>867</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1044">
         <v>31</v>
       </c>
-      <c r="B813" t="s">
-[...5 lines deleted...]
-      <c r="D813">
+      <c r="B1044" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1044">
+        <v>4641</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1044">
         <v>424310</v>
       </c>
-      <c r="E813" t="s">
-[...4 lines deleted...]
-      <c r="A814">
+      <c r="G1044" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1045">
         <v>31</v>
       </c>
-      <c r="B814" t="s">
-[...5 lines deleted...]
-      <c r="D814">
+      <c r="B1045" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1045">
+        <v>4641</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1045">
         <v>424320</v>
       </c>
-      <c r="E814" t="s">
-[...4 lines deleted...]
-      <c r="A815">
+      <c r="G1045" t="s">
+        <v>869</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1046">
         <v>31</v>
       </c>
-      <c r="B815" t="s">
-[...5 lines deleted...]
-      <c r="D815">
+      <c r="B1046" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1046">
+        <v>4641</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1046">
         <v>424330</v>
       </c>
-      <c r="E815" t="s">
-[...4 lines deleted...]
-      <c r="A816">
+      <c r="G1046" t="s">
+        <v>870</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1047">
         <v>31</v>
       </c>
-      <c r="B816" t="s">
-[...5 lines deleted...]
-      <c r="D816">
+      <c r="B1047" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1047">
+        <v>4641</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1047">
         <v>424340</v>
       </c>
-      <c r="E816" t="s">
-[...4 lines deleted...]
-      <c r="A817">
+      <c r="G1047" t="s">
+        <v>871</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1048">
         <v>31</v>
       </c>
-      <c r="B817" t="s">
-[...5 lines deleted...]
-      <c r="D817">
+      <c r="B1048" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1048">
+        <v>4630</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1048">
         <v>424410</v>
       </c>
-      <c r="E817" t="s">
-[...4 lines deleted...]
-      <c r="A818">
+      <c r="G1048" t="s">
+        <v>873</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1049">
         <v>31</v>
       </c>
-      <c r="B818" t="s">
-[...5 lines deleted...]
-      <c r="D818">
+      <c r="B1049" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1049">
+        <v>4630</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1049">
         <v>424420</v>
       </c>
-      <c r="E818" t="s">
-[...4 lines deleted...]
-      <c r="A819">
+      <c r="G1049" t="s">
+        <v>874</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1050">
         <v>31</v>
       </c>
-      <c r="B819" t="s">
-[...5 lines deleted...]
-      <c r="D819">
+      <c r="B1050" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1050">
+        <v>4630</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1050">
         <v>424430</v>
       </c>
-      <c r="E819" t="s">
-[...4 lines deleted...]
-      <c r="A820">
+      <c r="G1050" t="s">
+        <v>875</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1051">
         <v>31</v>
       </c>
-      <c r="B820" t="s">
-[...5 lines deleted...]
-      <c r="D820">
+      <c r="B1051" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1051">
+        <v>4620</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>876</v>
+      </c>
+      <c r="F1051">
         <v>424440</v>
       </c>
-      <c r="E820" t="s">
-[...4 lines deleted...]
-      <c r="A821">
+      <c r="G1051" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1052">
         <v>31</v>
       </c>
-      <c r="B821" t="s">
-[...5 lines deleted...]
-      <c r="D821">
+      <c r="B1052" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1052">
+        <v>4630</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1052">
+        <v>424440</v>
+      </c>
+      <c r="G1052" t="s">
+        <v>877</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1053">
+        <v>31</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1053">
+        <v>4630</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1053">
         <v>424450</v>
       </c>
-      <c r="E821" t="s">
-[...4 lines deleted...]
-      <c r="A822">
+      <c r="G1053" t="s">
+        <v>878</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1054">
         <v>31</v>
       </c>
-      <c r="B822" t="s">
-[...5 lines deleted...]
-      <c r="D822">
+      <c r="B1054" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1054">
+        <v>4630</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1054">
         <v>424460</v>
       </c>
-      <c r="E822" t="s">
-[...4 lines deleted...]
-      <c r="A823">
+      <c r="G1054" t="s">
+        <v>879</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1055">
         <v>31</v>
       </c>
-      <c r="B823" t="s">
-[...5 lines deleted...]
-      <c r="D823">
+      <c r="B1055" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1055">
+        <v>4630</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1055">
         <v>424470</v>
       </c>
-      <c r="E823" t="s">
-[...4 lines deleted...]
-      <c r="A824">
+      <c r="G1055" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1056">
         <v>31</v>
       </c>
-      <c r="B824" t="s">
-[...5 lines deleted...]
-      <c r="D824">
+      <c r="B1056" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1056">
+        <v>4630</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1056">
         <v>424480</v>
       </c>
-      <c r="E824" t="s">
-[...4 lines deleted...]
-      <c r="A825">
+      <c r="G1056" t="s">
+        <v>881</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1057">
         <v>31</v>
       </c>
-      <c r="B825" t="s">
-[...5 lines deleted...]
-      <c r="D825">
+      <c r="B1057" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1057">
+        <v>4630</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1057">
         <v>424490</v>
       </c>
-      <c r="E825" t="s">
-[...4 lines deleted...]
-      <c r="A826">
+      <c r="G1057" t="s">
+        <v>882</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1058">
         <v>31</v>
       </c>
-      <c r="B826" t="s">
-[...5 lines deleted...]
-      <c r="D826">
+      <c r="B1058" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1058">
+        <v>4669</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1058">
+        <v>424490</v>
+      </c>
+      <c r="G1058" t="s">
+        <v>883</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1059">
+        <v>31</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1059">
+        <v>4620</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>876</v>
+      </c>
+      <c r="F1059">
         <v>424510</v>
       </c>
-      <c r="E826" t="s">
-[...4 lines deleted...]
-      <c r="A827">
+      <c r="G1059" t="s">
+        <v>884</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1060">
         <v>31</v>
       </c>
-      <c r="B827" t="s">
-[...5 lines deleted...]
-      <c r="D827">
+      <c r="B1060" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1060">
+        <v>4620</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>876</v>
+      </c>
+      <c r="F1060">
         <v>424520</v>
       </c>
-      <c r="E827" t="s">
-[...4 lines deleted...]
-      <c r="A828">
+      <c r="G1060" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1061">
         <v>31</v>
       </c>
-      <c r="B828" t="s">
-[...5 lines deleted...]
-      <c r="D828">
+      <c r="B1061" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1061">
+        <v>4620</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>876</v>
+      </c>
+      <c r="F1061">
         <v>424590</v>
       </c>
-      <c r="E828" t="s">
-[...4 lines deleted...]
-      <c r="A829">
+      <c r="G1061" t="s">
+        <v>886</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1062">
         <v>31</v>
       </c>
-      <c r="B829" t="s">
-[...5 lines deleted...]
-      <c r="D829">
+      <c r="B1062" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1062">
+        <v>4630</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1062">
+        <v>424590</v>
+      </c>
+      <c r="G1062" t="s">
+        <v>887</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1063">
+        <v>31</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1063">
+        <v>4669</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1063">
         <v>424610</v>
       </c>
-      <c r="E829" t="s">
-[...4 lines deleted...]
-      <c r="A830">
+      <c r="G1063" t="s">
+        <v>888</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1064">
         <v>31</v>
       </c>
-      <c r="B830" t="s">
-[...5 lines deleted...]
-      <c r="D830">
+      <c r="B1064" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1064">
+        <v>4649</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1064">
         <v>424690</v>
       </c>
-      <c r="E830" t="s">
-[...4 lines deleted...]
-      <c r="A831">
+      <c r="G1064" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1065">
         <v>31</v>
       </c>
-      <c r="B831" t="s">
-[...5 lines deleted...]
-      <c r="D831">
+      <c r="B1065" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1065">
+        <v>4663</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>815</v>
+      </c>
+      <c r="F1065">
+        <v>424690</v>
+      </c>
+      <c r="G1065" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1066">
+        <v>31</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1066">
+        <v>4669</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1066">
+        <v>424690</v>
+      </c>
+      <c r="G1066" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1067">
+        <v>31</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1067">
+        <v>4661</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>837</v>
+      </c>
+      <c r="F1067">
         <v>424710</v>
       </c>
-      <c r="E831" t="s">
-[...4 lines deleted...]
-      <c r="A832">
+      <c r="G1067" t="s">
+        <v>890</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1068">
         <v>31</v>
       </c>
-      <c r="B832" t="s">
-[...5 lines deleted...]
-      <c r="D832">
+      <c r="B1068" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1068">
+        <v>4661</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>837</v>
+      </c>
+      <c r="F1068">
         <v>424720</v>
       </c>
-      <c r="E832" t="s">
-[...4 lines deleted...]
-      <c r="A833">
+      <c r="G1068" t="s">
+        <v>891</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1069">
         <v>31</v>
       </c>
-      <c r="B833" t="s">
-[...5 lines deleted...]
-      <c r="D833">
+      <c r="B1069" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1069">
+        <v>4630</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1069">
         <v>424810</v>
       </c>
-      <c r="E833" t="s">
-[...4 lines deleted...]
-      <c r="A834">
+      <c r="G1069" t="s">
+        <v>892</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1070">
         <v>31</v>
       </c>
-      <c r="B834" t="s">
-[...5 lines deleted...]
-      <c r="D834">
+      <c r="B1070" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1070">
+        <v>4630</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1070">
         <v>424820</v>
       </c>
-      <c r="E834" t="s">
-[...4 lines deleted...]
-      <c r="A835">
+      <c r="G1070" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1071">
         <v>31</v>
       </c>
-      <c r="B835" t="s">
-[...5 lines deleted...]
-      <c r="D835">
+      <c r="B1071" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1071">
+        <v>4620</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>876</v>
+      </c>
+      <c r="F1071">
         <v>424910</v>
       </c>
-      <c r="E835" t="s">
-[...4 lines deleted...]
-      <c r="A836">
+      <c r="G1071" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1072">
         <v>31</v>
       </c>
-      <c r="B836" t="s">
-[...5 lines deleted...]
-      <c r="D836">
+      <c r="B1072" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1072">
+        <v>4669</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1072">
+        <v>424910</v>
+      </c>
+      <c r="G1072" t="s">
+        <v>894</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1073">
+        <v>31</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1073">
+        <v>4649</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1073">
         <v>424920</v>
       </c>
-      <c r="E836" t="s">
-[...4 lines deleted...]
-      <c r="A837">
+      <c r="G1073" t="s">
+        <v>895</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1074">
         <v>31</v>
       </c>
-      <c r="B837" t="s">
-[...5 lines deleted...]
-      <c r="D837">
+      <c r="B1074" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1074">
+        <v>4620</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>876</v>
+      </c>
+      <c r="F1074">
         <v>424930</v>
       </c>
-      <c r="E837" t="s">
-[...4 lines deleted...]
-      <c r="A838">
+      <c r="G1074" t="s">
+        <v>896</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1075">
         <v>31</v>
       </c>
-      <c r="B838" t="s">
-[...5 lines deleted...]
-      <c r="D838">
+      <c r="B1075" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1075">
+        <v>4630</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>872</v>
+      </c>
+      <c r="F1075">
         <v>424940</v>
       </c>
-      <c r="E838" t="s">
-[...4 lines deleted...]
-      <c r="A839">
+      <c r="G1075" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1076">
         <v>31</v>
       </c>
-      <c r="B839" t="s">
-[...5 lines deleted...]
-      <c r="D839">
+      <c r="B1076" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1076">
+        <v>4663</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>815</v>
+      </c>
+      <c r="F1076">
         <v>424950</v>
       </c>
-      <c r="E839" t="s">
-[...4 lines deleted...]
-      <c r="A840">
+      <c r="G1076" t="s">
+        <v>898</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1077">
         <v>31</v>
       </c>
-      <c r="B840" t="s">
-[...5 lines deleted...]
-      <c r="D840">
+      <c r="B1077" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1077">
+        <v>4669</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1077">
+        <v>424950</v>
+      </c>
+      <c r="G1077" t="s">
+        <v>899</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1078">
+        <v>31</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1078">
+        <v>4620</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>876</v>
+      </c>
+      <c r="F1078">
         <v>424990</v>
       </c>
-      <c r="E840" t="s">
-[...4 lines deleted...]
-      <c r="A841">
+      <c r="G1078" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1079">
         <v>31</v>
       </c>
-      <c r="B841" t="s">
-[...2949 lines deleted...]
-      <c r="E1014" t="s">
+      <c r="B1079" t="s">
         <v>806</v>
       </c>
-    </row>
-[...13 lines deleted...]
-      <c r="E1015" t="s">
+      <c r="C1079" t="s">
         <v>807</v>
       </c>
-    </row>
-[...1080 lines deleted...]
-      </c>
       <c r="D1079">
-        <v>551112</v>
+        <v>4630</v>
       </c>
       <c r="E1079" t="s">
         <v>872</v>
       </c>
-    </row>
-    <row r="1080" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="F1079">
+        <v>424990</v>
+      </c>
+      <c r="G1079" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A1080">
+        <v>31</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1080">
+        <v>4641</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>820</v>
+      </c>
+      <c r="F1080">
+        <v>424990</v>
+      </c>
+      <c r="G1080" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1081">
+        <v>31</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1081">
+        <v>4649</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>818</v>
+      </c>
+      <c r="F1081">
+        <v>424990</v>
+      </c>
+      <c r="G1081" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1082">
+        <v>31</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1082">
+        <v>4661</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>837</v>
+      </c>
+      <c r="F1082">
+        <v>424990</v>
+      </c>
+      <c r="G1082" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1083">
+        <v>31</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1083">
+        <v>4669</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>852</v>
+      </c>
+      <c r="F1083">
+        <v>424990</v>
+      </c>
+      <c r="G1083" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1084">
+        <v>31</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1084">
+        <v>4690</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>863</v>
+      </c>
+      <c r="F1084">
+        <v>424990</v>
+      </c>
+      <c r="G1084" t="s">
+        <v>900</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1085">
+        <v>31</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1085">
+        <v>4510</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>808</v>
+      </c>
+      <c r="F1085">
+        <v>425110</v>
+      </c>
+      <c r="G1085" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1086">
+        <v>31</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1086">
+        <v>4530</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>810</v>
+      </c>
+      <c r="F1086">
+        <v>425110</v>
+      </c>
+      <c r="G1086" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1087">
+        <v>31</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1087">
+        <v>4540</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>811</v>
+      </c>
+      <c r="F1087">
+        <v>425110</v>
+      </c>
+      <c r="G1087" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1088">
+        <v>31</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1088">
+        <v>4610</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>902</v>
+      </c>
+      <c r="F1088">
+        <v>425110</v>
+      </c>
+      <c r="G1088" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1089">
+        <v>31</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1089">
+        <v>4510</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>808</v>
+      </c>
+      <c r="F1089">
+        <v>425120</v>
+      </c>
+      <c r="G1089" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1090">
+        <v>31</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1090">
+        <v>4530</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>810</v>
+      </c>
+      <c r="F1090">
+        <v>425120</v>
+      </c>
+      <c r="G1090" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1091">
+        <v>31</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1091">
+        <v>4540</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>811</v>
+      </c>
+      <c r="F1091">
+        <v>425120</v>
+      </c>
+      <c r="G1091" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1092">
+        <v>31</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1092">
+        <v>4610</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>902</v>
+      </c>
+      <c r="F1092">
+        <v>425120</v>
+      </c>
+      <c r="G1092" t="s">
+        <v>903</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1093">
+        <v>31</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1093">
+        <v>4510</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>808</v>
+      </c>
+      <c r="F1093">
+        <v>441110</v>
+      </c>
+      <c r="G1093" t="s">
+        <v>904</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1094">
+        <v>31</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1094">
+        <v>4510</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>808</v>
+      </c>
+      <c r="F1094">
+        <v>441120</v>
+      </c>
+      <c r="G1094" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1095">
+        <v>31</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1095">
+        <v>4510</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>808</v>
+      </c>
+      <c r="F1095">
+        <v>441210</v>
+      </c>
+      <c r="G1095" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1096">
+        <v>31</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1096">
+        <v>4530</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>810</v>
+      </c>
+      <c r="F1096">
+        <v>441210</v>
+      </c>
+      <c r="G1096" t="s">
+        <v>906</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1097">
+        <v>31</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1097">
+        <v>4763</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>907</v>
+      </c>
+      <c r="F1097">
+        <v>441222</v>
+      </c>
+      <c r="G1097" t="s">
+        <v>908</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1098">
+        <v>31</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1098">
+        <v>4510</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>808</v>
+      </c>
+      <c r="F1098">
+        <v>441228</v>
+      </c>
+      <c r="G1098" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1099">
+        <v>31</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1099">
+        <v>4540</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>811</v>
+      </c>
+      <c r="F1099">
+        <v>441228</v>
+      </c>
+      <c r="G1099" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1100">
+        <v>31</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1100">
+        <v>4773</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1100">
+        <v>441228</v>
+      </c>
+      <c r="G1100" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1101">
+        <v>31</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1101">
+        <v>4530</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>810</v>
+      </c>
+      <c r="F1101">
+        <v>441310</v>
+      </c>
+      <c r="G1101" t="s">
+        <v>911</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1102">
+        <v>31</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1102">
+        <v>4742</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>912</v>
+      </c>
+      <c r="F1102">
+        <v>441310</v>
+      </c>
+      <c r="G1102" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1103">
+        <v>31</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1103">
+        <v>4530</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>810</v>
+      </c>
+      <c r="F1103">
+        <v>441320</v>
+      </c>
+      <c r="G1103" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1104">
+        <v>31</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1104">
+        <v>4540</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>811</v>
+      </c>
+      <c r="F1104">
+        <v>441320</v>
+      </c>
+      <c r="G1104" t="s">
+        <v>914</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1105">
+        <v>31</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1105">
+        <v>4759</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>915</v>
+      </c>
+      <c r="F1105">
+        <v>442110</v>
+      </c>
+      <c r="G1105" t="s">
+        <v>916</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1106">
+        <v>31</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1106">
+        <v>4753</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>917</v>
+      </c>
+      <c r="F1106">
+        <v>442210</v>
+      </c>
+      <c r="G1106" t="s">
+        <v>918</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1107">
+        <v>31</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1107">
+        <v>4753</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>917</v>
+      </c>
+      <c r="F1107">
+        <v>442291</v>
+      </c>
+      <c r="G1107" t="s">
+        <v>919</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1108">
+        <v>31</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1108">
+        <v>4759</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>915</v>
+      </c>
+      <c r="F1108">
+        <v>442299</v>
+      </c>
+      <c r="G1108" t="s">
+        <v>920</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1109">
+        <v>31</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1109">
+        <v>4773</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1109">
+        <v>442299</v>
+      </c>
+      <c r="G1109" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1110">
+        <v>31</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1110">
+        <v>4759</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>915</v>
+      </c>
+      <c r="F1110">
+        <v>443141</v>
+      </c>
+      <c r="G1110" t="s">
+        <v>922</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1111">
+        <v>31</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1111">
+        <v>4741</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>923</v>
+      </c>
+      <c r="F1111">
+        <v>443142</v>
+      </c>
+      <c r="G1111" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1112">
+        <v>31</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1112">
+        <v>4742</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>912</v>
+      </c>
+      <c r="F1112">
+        <v>443142</v>
+      </c>
+      <c r="G1112" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1113">
+        <v>31</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1113">
+        <v>4762</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>924</v>
+      </c>
+      <c r="F1113">
+        <v>443142</v>
+      </c>
+      <c r="G1113" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1114">
+        <v>31</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1114">
+        <v>4773</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1114">
+        <v>443142</v>
+      </c>
+      <c r="G1114" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1115">
+        <v>31</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1115">
+        <v>4752</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>925</v>
+      </c>
+      <c r="F1115">
+        <v>444110</v>
+      </c>
+      <c r="G1115" t="s">
+        <v>926</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1116">
+        <v>31</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1116">
+        <v>4752</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>925</v>
+      </c>
+      <c r="F1116">
+        <v>444120</v>
+      </c>
+      <c r="G1116" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1117">
+        <v>31</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1117">
+        <v>4753</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>917</v>
+      </c>
+      <c r="F1117">
+        <v>444120</v>
+      </c>
+      <c r="G1117" t="s">
+        <v>927</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1118">
+        <v>31</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1118">
+        <v>4752</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>925</v>
+      </c>
+      <c r="F1118">
+        <v>444130</v>
+      </c>
+      <c r="G1118" t="s">
+        <v>928</v>
+      </c>
+    </row>
+    <row r="1119" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1119">
+        <v>31</v>
+      </c>
+      <c r="B1119" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1119" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1119">
+        <v>4752</v>
+      </c>
+      <c r="E1119" t="s">
+        <v>925</v>
+      </c>
+      <c r="F1119">
+        <v>444190</v>
+      </c>
+      <c r="G1119" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="1120" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1120">
+        <v>31</v>
+      </c>
+      <c r="B1120" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1120" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1120">
+        <v>4759</v>
+      </c>
+      <c r="E1120" t="s">
+        <v>915</v>
+      </c>
+      <c r="F1120">
+        <v>444190</v>
+      </c>
+      <c r="G1120" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="1121" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1121">
+        <v>31</v>
+      </c>
+      <c r="B1121" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1121" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1121">
+        <v>4752</v>
+      </c>
+      <c r="E1121" t="s">
+        <v>925</v>
+      </c>
+      <c r="F1121">
+        <v>444210</v>
+      </c>
+      <c r="G1121" t="s">
+        <v>930</v>
+      </c>
+    </row>
+    <row r="1122" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1122">
+        <v>31</v>
+      </c>
+      <c r="B1122" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1122" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1122">
+        <v>4773</v>
+      </c>
+      <c r="E1122" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1122">
+        <v>444220</v>
+      </c>
+      <c r="G1122" t="s">
+        <v>931</v>
+      </c>
+    </row>
+    <row r="1123" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1123">
+        <v>31</v>
+      </c>
+      <c r="B1123" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1123" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1123">
+        <v>4711</v>
+      </c>
+      <c r="E1123" t="s">
+        <v>932</v>
+      </c>
+      <c r="F1123">
+        <v>445110</v>
+      </c>
+      <c r="G1123" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="1124" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1124">
+        <v>31</v>
+      </c>
+      <c r="B1124" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1124" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1124">
+        <v>4711</v>
+      </c>
+      <c r="E1124" t="s">
+        <v>932</v>
+      </c>
+      <c r="F1124">
+        <v>445120</v>
+      </c>
+      <c r="G1124" t="s">
+        <v>934</v>
+      </c>
+    </row>
+    <row r="1125" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1125">
+        <v>31</v>
+      </c>
+      <c r="B1125" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1125" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1125">
+        <v>4721</v>
+      </c>
+      <c r="E1125" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1125">
+        <v>445210</v>
+      </c>
+      <c r="G1125" t="s">
+        <v>936</v>
+      </c>
+    </row>
+    <row r="1126" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1126">
+        <v>31</v>
+      </c>
+      <c r="B1126" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1126" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1126">
+        <v>4721</v>
+      </c>
+      <c r="E1126" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1126">
+        <v>445220</v>
+      </c>
+      <c r="G1126" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="1127" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1127">
+        <v>31</v>
+      </c>
+      <c r="B1127" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1127" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1127">
+        <v>4721</v>
+      </c>
+      <c r="E1127" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1127">
+        <v>445230</v>
+      </c>
+      <c r="G1127" t="s">
+        <v>938</v>
+      </c>
+    </row>
+    <row r="1128" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1128">
+        <v>31</v>
+      </c>
+      <c r="B1128" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1128" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1128">
+        <v>4781</v>
+      </c>
+      <c r="E1128" t="s">
+        <v>939</v>
+      </c>
+      <c r="F1128">
+        <v>445230</v>
+      </c>
+      <c r="G1128" t="s">
+        <v>940</v>
+      </c>
+    </row>
+    <row r="1129" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1129">
+        <v>31</v>
+      </c>
+      <c r="B1129" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1129" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1129">
+        <v>4721</v>
+      </c>
+      <c r="E1129" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1129">
+        <v>445291</v>
+      </c>
+      <c r="G1129" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="1130" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1130">
+        <v>31</v>
+      </c>
+      <c r="B1130" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1130" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1130">
+        <v>4721</v>
+      </c>
+      <c r="E1130" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1130">
+        <v>445292</v>
+      </c>
+      <c r="G1130" t="s">
+        <v>942</v>
+      </c>
+    </row>
+    <row r="1131" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1131">
+        <v>31</v>
+      </c>
+      <c r="B1131" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1131" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1131">
+        <v>4721</v>
+      </c>
+      <c r="E1131" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1131">
+        <v>445299</v>
+      </c>
+      <c r="G1131" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="1132" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1132">
+        <v>31</v>
+      </c>
+      <c r="B1132" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1132" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1132">
+        <v>4722</v>
+      </c>
+      <c r="E1132" t="s">
+        <v>944</v>
+      </c>
+      <c r="F1132">
+        <v>445299</v>
+      </c>
+      <c r="G1132" t="s">
+        <v>943</v>
+      </c>
+    </row>
+    <row r="1133" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1133">
+        <v>31</v>
+      </c>
+      <c r="B1133" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1133" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1133">
+        <v>4722</v>
+      </c>
+      <c r="E1133" t="s">
+        <v>944</v>
+      </c>
+      <c r="F1133">
+        <v>445310</v>
+      </c>
+      <c r="G1133" t="s">
+        <v>945</v>
+      </c>
+    </row>
+    <row r="1134" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1134">
+        <v>31</v>
+      </c>
+      <c r="B1134" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1134" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1134">
+        <v>4772</v>
+      </c>
+      <c r="E1134" t="s">
+        <v>946</v>
+      </c>
+      <c r="F1134">
+        <v>446110</v>
+      </c>
+      <c r="G1134" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="1135" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1135">
+        <v>31</v>
+      </c>
+      <c r="B1135" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1135" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1135">
+        <v>4772</v>
+      </c>
+      <c r="E1135" t="s">
+        <v>946</v>
+      </c>
+      <c r="F1135">
+        <v>446120</v>
+      </c>
+      <c r="G1135" t="s">
+        <v>948</v>
+      </c>
+    </row>
+    <row r="1136" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1136">
+        <v>31</v>
+      </c>
+      <c r="B1136" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1136" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1136">
+        <v>4773</v>
+      </c>
+      <c r="E1136" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1136">
+        <v>446130</v>
+      </c>
+      <c r="G1136" t="s">
+        <v>949</v>
+      </c>
+    </row>
+    <row r="1137" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1137">
+        <v>31</v>
+      </c>
+      <c r="B1137" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1137" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1137">
+        <v>4721</v>
+      </c>
+      <c r="E1137" t="s">
+        <v>935</v>
+      </c>
+      <c r="F1137">
+        <v>446191</v>
+      </c>
+      <c r="G1137" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="1138" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1138">
+        <v>31</v>
+      </c>
+      <c r="B1138" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1138" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1138">
+        <v>4772</v>
+      </c>
+      <c r="E1138" t="s">
+        <v>946</v>
+      </c>
+      <c r="F1138">
+        <v>446199</v>
+      </c>
+      <c r="G1138" t="s">
+        <v>951</v>
+      </c>
+    </row>
+    <row r="1139" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1139">
+        <v>31</v>
+      </c>
+      <c r="B1139" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1139" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1139">
+        <v>4711</v>
+      </c>
+      <c r="E1139" t="s">
+        <v>932</v>
+      </c>
+      <c r="F1139">
+        <v>447110</v>
+      </c>
+      <c r="G1139" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="1140" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1140">
+        <v>31</v>
+      </c>
+      <c r="B1140" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1140" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1140">
+        <v>4730</v>
+      </c>
+      <c r="E1140" t="s">
+        <v>953</v>
+      </c>
+      <c r="F1140">
+        <v>447110</v>
+      </c>
+      <c r="G1140" t="s">
+        <v>952</v>
+      </c>
+    </row>
+    <row r="1141" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1141">
+        <v>31</v>
+      </c>
+      <c r="B1141" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1141" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1141">
+        <v>4730</v>
+      </c>
+      <c r="E1141" t="s">
+        <v>953</v>
+      </c>
+      <c r="F1141">
+        <v>447190</v>
+      </c>
+      <c r="G1141" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="1142" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1142">
+        <v>31</v>
+      </c>
+      <c r="B1142" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1142" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1142">
+        <v>4771</v>
+      </c>
+      <c r="E1142" t="s">
+        <v>955</v>
+      </c>
+      <c r="F1142">
+        <v>448110</v>
+      </c>
+      <c r="G1142" t="s">
+        <v>956</v>
+      </c>
+    </row>
+    <row r="1143" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1143">
+        <v>31</v>
+      </c>
+      <c r="B1143" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1143" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1143">
+        <v>4771</v>
+      </c>
+      <c r="E1143" t="s">
+        <v>955</v>
+      </c>
+      <c r="F1143">
+        <v>448120</v>
+      </c>
+      <c r="G1143" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="1144" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1144">
+        <v>31</v>
+      </c>
+      <c r="B1144" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1144" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1144">
+        <v>4771</v>
+      </c>
+      <c r="E1144" t="s">
+        <v>955</v>
+      </c>
+      <c r="F1144">
+        <v>448130</v>
+      </c>
+      <c r="G1144" t="s">
+        <v>958</v>
+      </c>
+    </row>
+    <row r="1145" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1145">
+        <v>31</v>
+      </c>
+      <c r="B1145" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1145" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1145">
+        <v>4771</v>
+      </c>
+      <c r="E1145" t="s">
+        <v>955</v>
+      </c>
+      <c r="F1145">
+        <v>448140</v>
+      </c>
+      <c r="G1145" t="s">
+        <v>959</v>
+      </c>
+    </row>
+    <row r="1146" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1146">
+        <v>31</v>
+      </c>
+      <c r="B1146" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1146" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1146">
+        <v>4771</v>
+      </c>
+      <c r="E1146" t="s">
+        <v>955</v>
+      </c>
+      <c r="F1146">
+        <v>448150</v>
+      </c>
+      <c r="G1146" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="1147" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1147">
+        <v>31</v>
+      </c>
+      <c r="B1147" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1147" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1147">
+        <v>4773</v>
+      </c>
+      <c r="E1147" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1147">
+        <v>448150</v>
+      </c>
+      <c r="G1147" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="1148" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1148">
+        <v>31</v>
+      </c>
+      <c r="B1148" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1148" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1148">
+        <v>4771</v>
+      </c>
+      <c r="E1148" t="s">
+        <v>955</v>
+      </c>
+      <c r="F1148">
+        <v>448190</v>
+      </c>
+      <c r="G1148" t="s">
+        <v>961</v>
+      </c>
+    </row>
+    <row r="1149" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1149">
+        <v>31</v>
+      </c>
+      <c r="B1149" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1149" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1149">
+        <v>4771</v>
+      </c>
+      <c r="E1149" t="s">
+        <v>955</v>
+      </c>
+      <c r="F1149">
+        <v>448210</v>
+      </c>
+      <c r="G1149" t="s">
+        <v>962</v>
+      </c>
+    </row>
+    <row r="1150" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1150">
+        <v>31</v>
+      </c>
+      <c r="B1150" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1150" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1150">
+        <v>4773</v>
+      </c>
+      <c r="E1150" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1150">
+        <v>448310</v>
+      </c>
+      <c r="G1150" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="1151" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1151">
+        <v>31</v>
+      </c>
+      <c r="B1151" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1151" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1151">
+        <v>4771</v>
+      </c>
+      <c r="E1151" t="s">
+        <v>955</v>
+      </c>
+      <c r="F1151">
+        <v>448320</v>
+      </c>
+      <c r="G1151" t="s">
+        <v>964</v>
+      </c>
+    </row>
+    <row r="1152" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1152">
+        <v>31</v>
+      </c>
+      <c r="B1152" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1152" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1152">
+        <v>4763</v>
+      </c>
+      <c r="E1152" t="s">
+        <v>907</v>
+      </c>
+      <c r="F1152">
+        <v>451110</v>
+      </c>
+      <c r="G1152" t="s">
+        <v>965</v>
+      </c>
+    </row>
+    <row r="1153" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1153">
+        <v>31</v>
+      </c>
+      <c r="B1153" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1153" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1153">
+        <v>4764</v>
+      </c>
+      <c r="E1153" t="s">
+        <v>966</v>
+      </c>
+      <c r="F1153">
+        <v>451120</v>
+      </c>
+      <c r="G1153" t="s">
+        <v>967</v>
+      </c>
+    </row>
+    <row r="1154" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1154">
+        <v>31</v>
+      </c>
+      <c r="B1154" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1154" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1154">
+        <v>4751</v>
+      </c>
+      <c r="E1154" t="s">
+        <v>968</v>
+      </c>
+      <c r="F1154">
+        <v>451130</v>
+      </c>
+      <c r="G1154" t="s">
+        <v>969</v>
+      </c>
+    </row>
+    <row r="1155" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1155">
+        <v>31</v>
+      </c>
+      <c r="B1155" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1155" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1155">
+        <v>4759</v>
+      </c>
+      <c r="E1155" t="s">
+        <v>915</v>
+      </c>
+      <c r="F1155">
+        <v>451140</v>
+      </c>
+      <c r="G1155" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="1156" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1156">
+        <v>31</v>
+      </c>
+      <c r="B1156" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1156" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1156">
+        <v>4761</v>
+      </c>
+      <c r="E1156" t="s">
+        <v>971</v>
+      </c>
+      <c r="F1156">
+        <v>451211</v>
+      </c>
+      <c r="G1156" t="s">
+        <v>972</v>
+      </c>
+    </row>
+    <row r="1157" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1157">
+        <v>31</v>
+      </c>
+      <c r="B1157" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1157" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1157">
+        <v>4761</v>
+      </c>
+      <c r="E1157" t="s">
+        <v>971</v>
+      </c>
+      <c r="F1157">
+        <v>451212</v>
+      </c>
+      <c r="G1157" t="s">
+        <v>973</v>
+      </c>
+    </row>
+    <row r="1158" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1158">
+        <v>31</v>
+      </c>
+      <c r="B1158" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1158" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1158">
+        <v>4719</v>
+      </c>
+      <c r="E1158" t="s">
+        <v>974</v>
+      </c>
+      <c r="F1158">
+        <v>452210</v>
+      </c>
+      <c r="G1158" t="s">
+        <v>975</v>
+      </c>
+    </row>
+    <row r="1159" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1159">
+        <v>31</v>
+      </c>
+      <c r="B1159" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1159" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1159">
+        <v>4711</v>
+      </c>
+      <c r="E1159" t="s">
+        <v>932</v>
+      </c>
+      <c r="F1159">
+        <v>452311</v>
+      </c>
+      <c r="G1159" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="1160" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1160">
+        <v>31</v>
+      </c>
+      <c r="B1160" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1160" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1160">
+        <v>4719</v>
+      </c>
+      <c r="E1160" t="s">
+        <v>974</v>
+      </c>
+      <c r="F1160">
+        <v>452311</v>
+      </c>
+      <c r="G1160" t="s">
+        <v>976</v>
+      </c>
+    </row>
+    <row r="1161" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1161">
+        <v>31</v>
+      </c>
+      <c r="B1161" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1161" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1161">
+        <v>4530</v>
+      </c>
+      <c r="E1161" t="s">
+        <v>810</v>
+      </c>
+      <c r="F1161">
+        <v>452319</v>
+      </c>
+      <c r="G1161" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="1162" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1162">
+        <v>31</v>
+      </c>
+      <c r="B1162" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1162" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1162">
+        <v>4719</v>
+      </c>
+      <c r="E1162" t="s">
+        <v>974</v>
+      </c>
+      <c r="F1162">
+        <v>452319</v>
+      </c>
+      <c r="G1162" t="s">
+        <v>977</v>
+      </c>
+    </row>
+    <row r="1163" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1163">
+        <v>31</v>
+      </c>
+      <c r="B1163" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1163" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1163">
+        <v>4773</v>
+      </c>
+      <c r="E1163" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1163">
+        <v>453110</v>
+      </c>
+      <c r="G1163" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="1164" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1164">
+        <v>31</v>
+      </c>
+      <c r="B1164" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1164" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1164">
+        <v>4761</v>
+      </c>
+      <c r="E1164" t="s">
+        <v>971</v>
+      </c>
+      <c r="F1164">
+        <v>453210</v>
+      </c>
+      <c r="G1164" t="s">
+        <v>979</v>
+      </c>
+    </row>
+    <row r="1165" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1165">
+        <v>31</v>
+      </c>
+      <c r="B1165" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1165" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1165">
+        <v>4773</v>
+      </c>
+      <c r="E1165" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1165">
+        <v>453220</v>
+      </c>
+      <c r="G1165" t="s">
+        <v>980</v>
+      </c>
+    </row>
+    <row r="1166" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1166">
+        <v>31</v>
+      </c>
+      <c r="B1166" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1166" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1166">
+        <v>4774</v>
+      </c>
+      <c r="E1166" t="s">
+        <v>981</v>
+      </c>
+      <c r="F1166">
+        <v>453310</v>
+      </c>
+      <c r="G1166" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="1167" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1167">
+        <v>31</v>
+      </c>
+      <c r="B1167" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1167" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1167">
+        <v>4773</v>
+      </c>
+      <c r="E1167" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1167">
+        <v>453910</v>
+      </c>
+      <c r="G1167" t="s">
+        <v>983</v>
+      </c>
+    </row>
+    <row r="1168" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1168">
+        <v>31</v>
+      </c>
+      <c r="B1168" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1168" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1168">
+        <v>4773</v>
+      </c>
+      <c r="E1168" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1168">
+        <v>453920</v>
+      </c>
+      <c r="G1168" t="s">
+        <v>984</v>
+      </c>
+    </row>
+    <row r="1169" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1169">
+        <v>31</v>
+      </c>
+      <c r="B1169" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1169" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1169">
+        <v>4773</v>
+      </c>
+      <c r="E1169" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1169">
+        <v>453930</v>
+      </c>
+      <c r="G1169" t="s">
+        <v>985</v>
+      </c>
+    </row>
+    <row r="1170" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1170">
+        <v>31</v>
+      </c>
+      <c r="B1170" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1170" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1170">
+        <v>4723</v>
+      </c>
+      <c r="E1170" t="s">
+        <v>986</v>
+      </c>
+      <c r="F1170">
+        <v>453991</v>
+      </c>
+      <c r="G1170" t="s">
+        <v>987</v>
+      </c>
+    </row>
+    <row r="1171" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1171">
+        <v>31</v>
+      </c>
+      <c r="B1171" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1171" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1171">
+        <v>4752</v>
+      </c>
+      <c r="E1171" t="s">
+        <v>925</v>
+      </c>
+      <c r="F1171">
+        <v>453998</v>
+      </c>
+      <c r="G1171" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="1172" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1172">
+        <v>31</v>
+      </c>
+      <c r="B1172" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1172" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1172">
+        <v>4759</v>
+      </c>
+      <c r="E1172" t="s">
+        <v>915</v>
+      </c>
+      <c r="F1172">
+        <v>453998</v>
+      </c>
+      <c r="G1172" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="1173" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1173">
+        <v>31</v>
+      </c>
+      <c r="B1173" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1173" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1173">
+        <v>4773</v>
+      </c>
+      <c r="E1173" t="s">
+        <v>910</v>
+      </c>
+      <c r="F1173">
+        <v>453998</v>
+      </c>
+      <c r="G1173" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="1174" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1174">
+        <v>31</v>
+      </c>
+      <c r="B1174" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1174" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1174">
+        <v>4774</v>
+      </c>
+      <c r="E1174" t="s">
+        <v>981</v>
+      </c>
+      <c r="F1174">
+        <v>453998</v>
+      </c>
+      <c r="G1174" t="s">
+        <v>443</v>
+      </c>
+    </row>
+    <row r="1175" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1175">
+        <v>31</v>
+      </c>
+      <c r="B1175" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1175" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1175">
+        <v>4791</v>
+      </c>
+      <c r="E1175" t="s">
+        <v>988</v>
+      </c>
+      <c r="F1175">
+        <v>454110</v>
+      </c>
+      <c r="G1175" t="s">
+        <v>989</v>
+      </c>
+    </row>
+    <row r="1176" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1176">
+        <v>31</v>
+      </c>
+      <c r="B1176" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1176" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1176">
+        <v>4799</v>
+      </c>
+      <c r="E1176" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1176">
+        <v>454210</v>
+      </c>
+      <c r="G1176" t="s">
+        <v>991</v>
+      </c>
+    </row>
+    <row r="1177" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1177">
+        <v>31</v>
+      </c>
+      <c r="B1177" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1177" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1177">
+        <v>4799</v>
+      </c>
+      <c r="E1177" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1177">
+        <v>454310</v>
+      </c>
+      <c r="G1177" t="s">
+        <v>992</v>
+      </c>
+    </row>
+    <row r="1178" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1178">
+        <v>31</v>
+      </c>
+      <c r="B1178" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1178" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1178">
+        <v>4781</v>
+      </c>
+      <c r="E1178" t="s">
+        <v>939</v>
+      </c>
+      <c r="F1178">
+        <v>454390</v>
+      </c>
+      <c r="G1178" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="1179" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1179">
+        <v>31</v>
+      </c>
+      <c r="B1179" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1179" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1179">
+        <v>4782</v>
+      </c>
+      <c r="E1179" t="s">
+        <v>994</v>
+      </c>
+      <c r="F1179">
+        <v>454390</v>
+      </c>
+      <c r="G1179" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="1180" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1180">
+        <v>31</v>
+      </c>
+      <c r="B1180" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1180" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1180">
+        <v>4789</v>
+      </c>
+      <c r="E1180" t="s">
+        <v>995</v>
+      </c>
+      <c r="F1180">
+        <v>454390</v>
+      </c>
+      <c r="G1180" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="1181" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1181">
+        <v>31</v>
+      </c>
+      <c r="B1181" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1181" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1181">
+        <v>4799</v>
+      </c>
+      <c r="E1181" t="s">
+        <v>990</v>
+      </c>
+      <c r="F1181">
+        <v>454390</v>
+      </c>
+      <c r="G1181" t="s">
+        <v>993</v>
+      </c>
+    </row>
+    <row r="1182" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1182">
+        <v>31</v>
+      </c>
+      <c r="B1182" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1182" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1182">
+        <v>4520</v>
+      </c>
+      <c r="E1182" t="s">
+        <v>996</v>
+      </c>
+      <c r="F1182">
+        <v>811111</v>
+      </c>
+      <c r="G1182" t="s">
+        <v>997</v>
+      </c>
+    </row>
+    <row r="1183" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1183">
+        <v>31</v>
+      </c>
+      <c r="B1183" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1183" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1183">
+        <v>4520</v>
+      </c>
+      <c r="E1183" t="s">
+        <v>996</v>
+      </c>
+      <c r="F1183">
+        <v>811112</v>
+      </c>
+      <c r="G1183" t="s">
+        <v>998</v>
+      </c>
+    </row>
+    <row r="1184" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1184">
+        <v>31</v>
+      </c>
+      <c r="B1184" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1184" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1184">
+        <v>4520</v>
+      </c>
+      <c r="E1184" t="s">
+        <v>996</v>
+      </c>
+      <c r="F1184">
+        <v>811113</v>
+      </c>
+      <c r="G1184" t="s">
+        <v>999</v>
+      </c>
+    </row>
+    <row r="1185" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1185">
+        <v>31</v>
+      </c>
+      <c r="B1185" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1185" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1185">
+        <v>4520</v>
+      </c>
+      <c r="E1185" t="s">
+        <v>996</v>
+      </c>
+      <c r="F1185">
+        <v>811118</v>
+      </c>
+      <c r="G1185" t="s">
+        <v>1000</v>
+      </c>
+    </row>
+    <row r="1186" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1186">
+        <v>31</v>
+      </c>
+      <c r="B1186" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1186" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1186">
+        <v>4520</v>
+      </c>
+      <c r="E1186" t="s">
+        <v>996</v>
+      </c>
+      <c r="F1186">
+        <v>811121</v>
+      </c>
+      <c r="G1186" t="s">
+        <v>650</v>
+      </c>
+    </row>
+    <row r="1187" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1187">
+        <v>31</v>
+      </c>
+      <c r="B1187" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1187" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1187">
+        <v>4520</v>
+      </c>
+      <c r="E1187" t="s">
+        <v>996</v>
+      </c>
+      <c r="F1187">
+        <v>811122</v>
+      </c>
+      <c r="G1187" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="1188" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1188">
+        <v>31</v>
+      </c>
+      <c r="B1188" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1188" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1188">
+        <v>4520</v>
+      </c>
+      <c r="E1188" t="s">
+        <v>996</v>
+      </c>
+      <c r="F1188">
+        <v>811191</v>
+      </c>
+      <c r="G1188" t="s">
+        <v>1002</v>
+      </c>
+    </row>
+    <row r="1189" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1189">
+        <v>31</v>
+      </c>
+      <c r="B1189" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1189" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1189">
+        <v>4520</v>
+      </c>
+      <c r="E1189" t="s">
+        <v>996</v>
+      </c>
+      <c r="F1189">
+        <v>811192</v>
+      </c>
+      <c r="G1189" t="s">
+        <v>1003</v>
+      </c>
+    </row>
+    <row r="1190" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1190">
+        <v>31</v>
+      </c>
+      <c r="B1190" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1190" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1190">
+        <v>4520</v>
+      </c>
+      <c r="E1190" t="s">
+        <v>996</v>
+      </c>
+      <c r="F1190">
+        <v>811198</v>
+      </c>
+      <c r="G1190" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="1191" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1191">
+        <v>31</v>
+      </c>
+      <c r="B1191" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1191" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1191">
+        <v>4520</v>
+      </c>
+      <c r="E1191" t="s">
+        <v>996</v>
+      </c>
+      <c r="F1191">
+        <v>811310</v>
+      </c>
+      <c r="G1191" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="1192" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1192">
+        <v>31</v>
+      </c>
+      <c r="B1192" t="s">
+        <v>806</v>
+      </c>
+      <c r="C1192" t="s">
+        <v>807</v>
+      </c>
+      <c r="D1192">
+        <v>4540</v>
+      </c>
+      <c r="E1192" t="s">
+        <v>811</v>
+      </c>
+      <c r="F1192">
+        <v>811490</v>
+      </c>
+      <c r="G1192" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="1193" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1193">
+        <v>32</v>
+      </c>
+      <c r="B1193" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1193" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1193">
+        <v>4930</v>
+      </c>
+      <c r="E1193" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F1193">
+        <v>221310</v>
+      </c>
+      <c r="G1193" t="s">
+        <v>742</v>
+      </c>
+    </row>
+    <row r="1194" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1194">
+        <v>32</v>
+      </c>
+      <c r="B1194" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1194" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1194">
+        <v>4911</v>
+      </c>
+      <c r="E1194" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F1194">
+        <v>482111</v>
+      </c>
+      <c r="G1194" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="1195" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1195">
+        <v>32</v>
+      </c>
+      <c r="B1195" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1195" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1195">
+        <v>4912</v>
+      </c>
+      <c r="E1195" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F1195">
+        <v>482111</v>
+      </c>
+      <c r="G1195" t="s">
+        <v>1009</v>
+      </c>
+    </row>
+    <row r="1196" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1196">
+        <v>32</v>
+      </c>
+      <c r="B1196" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1196" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1196">
+        <v>4912</v>
+      </c>
+      <c r="E1196" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F1196">
+        <v>482112</v>
+      </c>
+      <c r="G1196" t="s">
+        <v>1011</v>
+      </c>
+    </row>
+    <row r="1197" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1197">
+        <v>32</v>
+      </c>
+      <c r="B1197" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1197" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1197">
+        <v>4923</v>
+      </c>
+      <c r="E1197" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1197">
+        <v>484110</v>
+      </c>
+      <c r="G1197" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="1198" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1198">
+        <v>32</v>
+      </c>
+      <c r="B1198" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1198" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1198">
+        <v>4923</v>
+      </c>
+      <c r="E1198" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1198">
+        <v>484121</v>
+      </c>
+      <c r="G1198" t="s">
+        <v>1014</v>
+      </c>
+    </row>
+    <row r="1199" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1199">
+        <v>32</v>
+      </c>
+      <c r="B1199" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1199" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1199">
+        <v>4923</v>
+      </c>
+      <c r="E1199" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1199">
+        <v>484122</v>
+      </c>
+      <c r="G1199" t="s">
+        <v>1015</v>
+      </c>
+    </row>
+    <row r="1200" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1200">
+        <v>32</v>
+      </c>
+      <c r="B1200" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1200" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1200">
+        <v>4923</v>
+      </c>
+      <c r="E1200" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1200">
+        <v>484210</v>
+      </c>
+      <c r="G1200" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="1201" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1201">
+        <v>32</v>
+      </c>
+      <c r="B1201" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1201" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1201">
+        <v>4923</v>
+      </c>
+      <c r="E1201" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1201">
+        <v>484220</v>
+      </c>
+      <c r="G1201" t="s">
+        <v>1017</v>
+      </c>
+    </row>
+    <row r="1202" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1202">
+        <v>32</v>
+      </c>
+      <c r="B1202" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1202" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1202">
+        <v>4923</v>
+      </c>
+      <c r="E1202" t="s">
+        <v>1012</v>
+      </c>
+      <c r="F1202">
+        <v>484230</v>
+      </c>
+      <c r="G1202" t="s">
+        <v>1018</v>
+      </c>
+    </row>
+    <row r="1203" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1203">
+        <v>32</v>
+      </c>
+      <c r="B1203" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1203" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1203">
+        <v>4921</v>
+      </c>
+      <c r="E1203" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F1203">
+        <v>485111</v>
+      </c>
+      <c r="G1203" t="s">
+        <v>1020</v>
+      </c>
+    </row>
+    <row r="1204" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1204">
+        <v>32</v>
+      </c>
+      <c r="B1204" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1204" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1204">
+        <v>4921</v>
+      </c>
+      <c r="E1204" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F1204">
+        <v>485112</v>
+      </c>
+      <c r="G1204" t="s">
+        <v>1021</v>
+      </c>
+    </row>
+    <row r="1205" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1205">
+        <v>32</v>
+      </c>
+      <c r="B1205" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1205" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1205">
+        <v>4921</v>
+      </c>
+      <c r="E1205" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F1205">
+        <v>485113</v>
+      </c>
+      <c r="G1205" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="1206" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1206">
+        <v>32</v>
+      </c>
+      <c r="B1206" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1206" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1206">
+        <v>4921</v>
+      </c>
+      <c r="E1206" t="s">
+        <v>1019</v>
+      </c>
+      <c r="F1206">
+        <v>485119</v>
+      </c>
+      <c r="G1206" t="s">
+        <v>1023</v>
+      </c>
+    </row>
+    <row r="1207" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1207">
+        <v>32</v>
+      </c>
+      <c r="B1207" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1207" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1207">
+        <v>4922</v>
+      </c>
+      <c r="E1207" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1207">
+        <v>485210</v>
+      </c>
+      <c r="G1207" t="s">
+        <v>1025</v>
+      </c>
+    </row>
+    <row r="1208" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1208">
+        <v>32</v>
+      </c>
+      <c r="B1208" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1208" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1208">
+        <v>4922</v>
+      </c>
+      <c r="E1208" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1208">
+        <v>485310</v>
+      </c>
+      <c r="G1208" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="1209" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1209">
+        <v>32</v>
+      </c>
+      <c r="B1209" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1209" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1209">
+        <v>4922</v>
+      </c>
+      <c r="E1209" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1209">
+        <v>485320</v>
+      </c>
+      <c r="G1209" t="s">
+        <v>1027</v>
+      </c>
+    </row>
+    <row r="1210" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1210">
+        <v>32</v>
+      </c>
+      <c r="B1210" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1210" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1210">
+        <v>4922</v>
+      </c>
+      <c r="E1210" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1210">
+        <v>485410</v>
+      </c>
+      <c r="G1210" t="s">
+        <v>1028</v>
+      </c>
+    </row>
+    <row r="1211" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1211">
+        <v>32</v>
+      </c>
+      <c r="B1211" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1211" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1211">
+        <v>4922</v>
+      </c>
+      <c r="E1211" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1211">
+        <v>485510</v>
+      </c>
+      <c r="G1211" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="1212" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1212">
+        <v>32</v>
+      </c>
+      <c r="B1212" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1212" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1212">
+        <v>4922</v>
+      </c>
+      <c r="E1212" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1212">
+        <v>485991</v>
+      </c>
+      <c r="G1212" t="s">
+        <v>1030</v>
+      </c>
+    </row>
+    <row r="1213" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1213">
+        <v>32</v>
+      </c>
+      <c r="B1213" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1213" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1213">
+        <v>4922</v>
+      </c>
+      <c r="E1213" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1213">
+        <v>485999</v>
+      </c>
+      <c r="G1213" t="s">
+        <v>1031</v>
+      </c>
+    </row>
+    <row r="1214" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1214">
+        <v>32</v>
+      </c>
+      <c r="B1214" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1214" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1214">
+        <v>4930</v>
+      </c>
+      <c r="E1214" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F1214">
+        <v>486110</v>
+      </c>
+      <c r="G1214" t="s">
+        <v>1032</v>
+      </c>
+    </row>
+    <row r="1215" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1215">
+        <v>32</v>
+      </c>
+      <c r="B1215" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1215" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1215">
+        <v>4930</v>
+      </c>
+      <c r="E1215" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F1215">
+        <v>486210</v>
+      </c>
+      <c r="G1215" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="1216" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1216">
+        <v>32</v>
+      </c>
+      <c r="B1216" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1216" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1216">
+        <v>4930</v>
+      </c>
+      <c r="E1216" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F1216">
+        <v>486910</v>
+      </c>
+      <c r="G1216" t="s">
+        <v>1034</v>
+      </c>
+    </row>
+    <row r="1217" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1217">
+        <v>32</v>
+      </c>
+      <c r="B1217" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1217" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1217">
+        <v>4930</v>
+      </c>
+      <c r="E1217" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F1217">
+        <v>486990</v>
+      </c>
+      <c r="G1217" t="s">
+        <v>1035</v>
+      </c>
+    </row>
+    <row r="1218" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1218">
+        <v>32</v>
+      </c>
+      <c r="B1218" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1218" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1218">
+        <v>4911</v>
+      </c>
+      <c r="E1218" t="s">
+        <v>1008</v>
+      </c>
+      <c r="F1218">
+        <v>487110</v>
+      </c>
+      <c r="G1218" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="1219" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1219">
+        <v>32</v>
+      </c>
+      <c r="B1219" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1219" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1219">
+        <v>4922</v>
+      </c>
+      <c r="E1219" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1219">
+        <v>487110</v>
+      </c>
+      <c r="G1219" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="1220" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1220">
+        <v>32</v>
+      </c>
+      <c r="B1220" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1220" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1220">
+        <v>4922</v>
+      </c>
+      <c r="E1220" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1220">
+        <v>487990</v>
+      </c>
+      <c r="G1220" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="1221" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1221">
+        <v>32</v>
+      </c>
+      <c r="B1221" t="s">
+        <v>1005</v>
+      </c>
+      <c r="C1221" t="s">
+        <v>1006</v>
+      </c>
+      <c r="D1221">
+        <v>4922</v>
+      </c>
+      <c r="E1221" t="s">
+        <v>1024</v>
+      </c>
+      <c r="F1221">
+        <v>713920</v>
+      </c>
+      <c r="G1221" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="1222" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1222">
+        <v>33</v>
+      </c>
+      <c r="B1222" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1222" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1222">
+        <v>5012</v>
+      </c>
+      <c r="E1222" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F1222">
+        <v>483111</v>
+      </c>
+      <c r="G1222" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="1223" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1223">
+        <v>33</v>
+      </c>
+      <c r="B1223" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1223" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1223">
+        <v>5011</v>
+      </c>
+      <c r="E1223" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F1223">
+        <v>483112</v>
+      </c>
+      <c r="G1223" t="s">
+        <v>1044</v>
+      </c>
+    </row>
+    <row r="1224" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1224">
+        <v>33</v>
+      </c>
+      <c r="B1224" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1224" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1224">
+        <v>5012</v>
+      </c>
+      <c r="E1224" t="s">
+        <v>1041</v>
+      </c>
+      <c r="F1224">
+        <v>483113</v>
+      </c>
+      <c r="G1224" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="1225" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1225">
+        <v>33</v>
+      </c>
+      <c r="B1225" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1225" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1225">
+        <v>5011</v>
+      </c>
+      <c r="E1225" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F1225">
+        <v>483114</v>
+      </c>
+      <c r="G1225" t="s">
+        <v>1046</v>
+      </c>
+    </row>
+    <row r="1226" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1226">
+        <v>33</v>
+      </c>
+      <c r="B1226" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1226" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1226">
+        <v>5022</v>
+      </c>
+      <c r="E1226" t="s">
+        <v>1047</v>
+      </c>
+      <c r="F1226">
+        <v>483211</v>
+      </c>
+      <c r="G1226" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="1227" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1227">
+        <v>33</v>
+      </c>
+      <c r="B1227" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1227" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1227">
+        <v>5021</v>
+      </c>
+      <c r="E1227" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F1227">
+        <v>483212</v>
+      </c>
+      <c r="G1227" t="s">
+        <v>1050</v>
+      </c>
+    </row>
+    <row r="1228" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1228">
+        <v>33</v>
+      </c>
+      <c r="B1228" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1228" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1228">
+        <v>5011</v>
+      </c>
+      <c r="E1228" t="s">
+        <v>1043</v>
+      </c>
+      <c r="F1228">
+        <v>487210</v>
+      </c>
+      <c r="G1228" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="1229" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1229">
+        <v>33</v>
+      </c>
+      <c r="B1229" t="s">
+        <v>1039</v>
+      </c>
+      <c r="C1229" t="s">
+        <v>1040</v>
+      </c>
+      <c r="D1229">
+        <v>5021</v>
+      </c>
+      <c r="E1229" t="s">
+        <v>1049</v>
+      </c>
+      <c r="F1229">
+        <v>487210</v>
+      </c>
+      <c r="G1229" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="1230" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1230">
+        <v>34</v>
+      </c>
+      <c r="B1230" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C1230" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D1230">
+        <v>5110</v>
+      </c>
+      <c r="E1230" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F1230">
+        <v>481111</v>
+      </c>
+      <c r="G1230" t="s">
+        <v>1055</v>
+      </c>
+    </row>
+    <row r="1231" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1231">
+        <v>34</v>
+      </c>
+      <c r="B1231" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C1231" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D1231">
+        <v>5120</v>
+      </c>
+      <c r="E1231" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F1231">
+        <v>481112</v>
+      </c>
+      <c r="G1231" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="1232" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1232">
+        <v>34</v>
+      </c>
+      <c r="B1232" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C1232" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D1232">
+        <v>5110</v>
+      </c>
+      <c r="E1232" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F1232">
+        <v>481211</v>
+      </c>
+      <c r="G1232" t="s">
+        <v>1058</v>
+      </c>
+    </row>
+    <row r="1233" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1233">
+        <v>34</v>
+      </c>
+      <c r="B1233" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C1233" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D1233">
+        <v>5120</v>
+      </c>
+      <c r="E1233" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F1233">
+        <v>481212</v>
+      </c>
+      <c r="G1233" t="s">
+        <v>1059</v>
+      </c>
+    </row>
+    <row r="1234" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1234">
+        <v>34</v>
+      </c>
+      <c r="B1234" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C1234" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D1234">
+        <v>5110</v>
+      </c>
+      <c r="E1234" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F1234">
+        <v>481219</v>
+      </c>
+      <c r="G1234" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="1235" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1235">
+        <v>34</v>
+      </c>
+      <c r="B1235" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C1235" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D1235">
+        <v>5110</v>
+      </c>
+      <c r="E1235" t="s">
+        <v>1054</v>
+      </c>
+      <c r="F1235">
+        <v>487990</v>
+      </c>
+      <c r="G1235" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="1236" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1236">
+        <v>34</v>
+      </c>
+      <c r="B1236" t="s">
+        <v>1052</v>
+      </c>
+      <c r="C1236" t="s">
+        <v>1053</v>
+      </c>
+      <c r="D1236">
+        <v>5120</v>
+      </c>
+      <c r="E1236" t="s">
+        <v>1056</v>
+      </c>
+      <c r="F1236">
+        <v>927110</v>
+      </c>
+      <c r="G1236" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="1237" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1237">
+        <v>35</v>
+      </c>
+      <c r="B1237" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1237" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1237">
+        <v>5223</v>
+      </c>
+      <c r="E1237" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F1237">
+        <v>488111</v>
+      </c>
+      <c r="G1237" t="s">
+        <v>1065</v>
+      </c>
+    </row>
+    <row r="1238" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1238">
+        <v>35</v>
+      </c>
+      <c r="B1238" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1238" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1238">
+        <v>5223</v>
+      </c>
+      <c r="E1238" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F1238">
+        <v>488119</v>
+      </c>
+      <c r="G1238" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="1239" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1239">
+        <v>35</v>
+      </c>
+      <c r="B1239" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1239" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1239">
+        <v>5224</v>
+      </c>
+      <c r="E1239" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F1239">
+        <v>488119</v>
+      </c>
+      <c r="G1239" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="1240" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1240">
+        <v>35</v>
+      </c>
+      <c r="B1240" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1240" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1240">
+        <v>5223</v>
+      </c>
+      <c r="E1240" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F1240">
+        <v>488190</v>
+      </c>
+      <c r="G1240" t="s">
+        <v>706</v>
+      </c>
+    </row>
+    <row r="1241" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1241">
+        <v>35</v>
+      </c>
+      <c r="B1241" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1241" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1241">
+        <v>5221</v>
+      </c>
+      <c r="E1241" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F1241">
+        <v>488210</v>
+      </c>
+      <c r="G1241" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1242" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1242">
+        <v>35</v>
+      </c>
+      <c r="B1242" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1242" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1242">
+        <v>5224</v>
+      </c>
+      <c r="E1242" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F1242">
+        <v>488210</v>
+      </c>
+      <c r="G1242" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1243" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1243">
+        <v>35</v>
+      </c>
+      <c r="B1243" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1243" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1243">
+        <v>5222</v>
+      </c>
+      <c r="E1243" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F1243">
+        <v>488310</v>
+      </c>
+      <c r="G1243" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="1244" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1244">
+        <v>35</v>
+      </c>
+      <c r="B1244" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1244" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1244">
+        <v>5224</v>
+      </c>
+      <c r="E1244" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F1244">
+        <v>488320</v>
+      </c>
+      <c r="G1244" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="1245" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1245">
+        <v>35</v>
+      </c>
+      <c r="B1245" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1245" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1245">
+        <v>5222</v>
+      </c>
+      <c r="E1245" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F1245">
+        <v>488330</v>
+      </c>
+      <c r="G1245" t="s">
+        <v>1072</v>
+      </c>
+    </row>
+    <row r="1246" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1246">
+        <v>35</v>
+      </c>
+      <c r="B1246" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1246" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1246">
+        <v>5222</v>
+      </c>
+      <c r="E1246" t="s">
+        <v>1069</v>
+      </c>
+      <c r="F1246">
+        <v>488390</v>
+      </c>
+      <c r="G1246" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="1247" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1247">
+        <v>35</v>
+      </c>
+      <c r="B1247" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1247" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1247">
+        <v>5229</v>
+      </c>
+      <c r="E1247" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F1247">
+        <v>488390</v>
+      </c>
+      <c r="G1247" t="s">
+        <v>708</v>
+      </c>
+    </row>
+    <row r="1248" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1248">
+        <v>35</v>
+      </c>
+      <c r="B1248" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1248" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1248">
+        <v>5221</v>
+      </c>
+      <c r="E1248" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F1248">
+        <v>488410</v>
+      </c>
+      <c r="G1248" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="1249" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1249">
+        <v>35</v>
+      </c>
+      <c r="B1249" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1249" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1249">
+        <v>5221</v>
+      </c>
+      <c r="E1249" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F1249">
+        <v>488490</v>
+      </c>
+      <c r="G1249" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="1250" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1250">
+        <v>35</v>
+      </c>
+      <c r="B1250" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1250" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1250">
+        <v>5224</v>
+      </c>
+      <c r="E1250" t="s">
+        <v>1067</v>
+      </c>
+      <c r="F1250">
+        <v>488490</v>
+      </c>
+      <c r="G1250" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="1251" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1251">
+        <v>35</v>
+      </c>
+      <c r="B1251" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1251" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1251">
+        <v>5229</v>
+      </c>
+      <c r="E1251" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F1251">
+        <v>488490</v>
+      </c>
+      <c r="G1251" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="1252" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1252">
+        <v>35</v>
+      </c>
+      <c r="B1252" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1252" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1252">
+        <v>5229</v>
+      </c>
+      <c r="E1252" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F1252">
+        <v>488510</v>
+      </c>
+      <c r="G1252" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="1253" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1253">
+        <v>35</v>
+      </c>
+      <c r="B1253" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1253" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1253">
+        <v>5229</v>
+      </c>
+      <c r="E1253" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F1253">
+        <v>488991</v>
+      </c>
+      <c r="G1253" t="s">
+        <v>1077</v>
+      </c>
+    </row>
+    <row r="1254" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1254">
+        <v>35</v>
+      </c>
+      <c r="B1254" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1254" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1254">
+        <v>5221</v>
+      </c>
+      <c r="E1254" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F1254">
+        <v>488999</v>
+      </c>
+      <c r="G1254" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="1255" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1255">
+        <v>35</v>
+      </c>
+      <c r="B1255" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1255" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1255">
+        <v>5223</v>
+      </c>
+      <c r="E1255" t="s">
+        <v>1064</v>
+      </c>
+      <c r="F1255">
+        <v>488999</v>
+      </c>
+      <c r="G1255" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="1256" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1256">
+        <v>35</v>
+      </c>
+      <c r="B1256" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1256" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1256">
+        <v>5229</v>
+      </c>
+      <c r="E1256" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F1256">
+        <v>488999</v>
+      </c>
+      <c r="G1256" t="s">
+        <v>171</v>
+      </c>
+    </row>
+    <row r="1257" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1257">
+        <v>35</v>
+      </c>
+      <c r="B1257" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1257" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1257">
+        <v>5210</v>
+      </c>
+      <c r="E1257" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F1257">
+        <v>493110</v>
+      </c>
+      <c r="G1257" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="1258" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1258">
+        <v>35</v>
+      </c>
+      <c r="B1258" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1258" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1258">
+        <v>5210</v>
+      </c>
+      <c r="E1258" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F1258">
+        <v>493120</v>
+      </c>
+      <c r="G1258" t="s">
+        <v>1080</v>
+      </c>
+    </row>
+    <row r="1259" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1259">
+        <v>35</v>
+      </c>
+      <c r="B1259" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1259" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1259">
+        <v>5210</v>
+      </c>
+      <c r="E1259" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F1259">
+        <v>493130</v>
+      </c>
+      <c r="G1259" t="s">
+        <v>1081</v>
+      </c>
+    </row>
+    <row r="1260" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1260">
+        <v>35</v>
+      </c>
+      <c r="B1260" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1260" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1260">
+        <v>5210</v>
+      </c>
+      <c r="E1260" t="s">
+        <v>1078</v>
+      </c>
+      <c r="F1260">
+        <v>493190</v>
+      </c>
+      <c r="G1260" t="s">
+        <v>1082</v>
+      </c>
+    </row>
+    <row r="1261" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1261">
+        <v>35</v>
+      </c>
+      <c r="B1261" t="s">
+        <v>1062</v>
+      </c>
+      <c r="C1261" t="s">
+        <v>1063</v>
+      </c>
+      <c r="D1261">
+        <v>5221</v>
+      </c>
+      <c r="E1261" t="s">
+        <v>1068</v>
+      </c>
+      <c r="F1261">
+        <v>812930</v>
+      </c>
+      <c r="G1261" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="1262" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1262">
+        <v>36</v>
+      </c>
+      <c r="B1262" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C1262" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D1262">
+        <v>5310</v>
+      </c>
+      <c r="E1262" t="s">
+        <v>1086</v>
+      </c>
+      <c r="F1262">
+        <v>491110</v>
+      </c>
+      <c r="G1262" t="s">
+        <v>1087</v>
+      </c>
+    </row>
+    <row r="1263" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1263">
+        <v>36</v>
+      </c>
+      <c r="B1263" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C1263" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D1263">
+        <v>5320</v>
+      </c>
+      <c r="E1263" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F1263">
+        <v>492110</v>
+      </c>
+      <c r="G1263" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="1264" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1264">
+        <v>36</v>
+      </c>
+      <c r="B1264" t="s">
+        <v>1084</v>
+      </c>
+      <c r="C1264" t="s">
+        <v>1085</v>
+      </c>
+      <c r="D1264">
+        <v>5320</v>
+      </c>
+      <c r="E1264" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F1264">
+        <v>492210</v>
+      </c>
+      <c r="G1264" t="s">
+        <v>1090</v>
+      </c>
+    </row>
+    <row r="1265" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1265">
+        <v>37</v>
+      </c>
+      <c r="B1265" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1265" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1265">
+        <v>5510</v>
+      </c>
+      <c r="E1265" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F1265">
+        <v>721110</v>
+      </c>
+      <c r="G1265" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="1266" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1266">
+        <v>37</v>
+      </c>
+      <c r="B1266" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1266" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1266">
+        <v>5590</v>
+      </c>
+      <c r="E1266" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F1266">
+        <v>721110</v>
+      </c>
+      <c r="G1266" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="1267" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1267">
+        <v>37</v>
+      </c>
+      <c r="B1267" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1267" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1267">
+        <v>5510</v>
+      </c>
+      <c r="E1267" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F1267">
+        <v>721120</v>
+      </c>
+      <c r="G1267" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="1268" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1268">
+        <v>37</v>
+      </c>
+      <c r="B1268" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1268" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1268">
+        <v>5510</v>
+      </c>
+      <c r="E1268" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F1268">
+        <v>721191</v>
+      </c>
+      <c r="G1268" t="s">
+        <v>1097</v>
+      </c>
+    </row>
+    <row r="1269" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1269">
+        <v>37</v>
+      </c>
+      <c r="B1269" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1269" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1269">
+        <v>5510</v>
+      </c>
+      <c r="E1269" t="s">
+        <v>1093</v>
+      </c>
+      <c r="F1269">
+        <v>721199</v>
+      </c>
+      <c r="G1269" t="s">
+        <v>1098</v>
+      </c>
+    </row>
+    <row r="1270" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1270">
+        <v>37</v>
+      </c>
+      <c r="B1270" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1270" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1270">
+        <v>5520</v>
+      </c>
+      <c r="E1270" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F1270">
+        <v>721211</v>
+      </c>
+      <c r="G1270" t="s">
+        <v>1100</v>
+      </c>
+    </row>
+    <row r="1271" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1271">
+        <v>37</v>
+      </c>
+      <c r="B1271" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1271" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1271">
+        <v>5520</v>
+      </c>
+      <c r="E1271" t="s">
+        <v>1099</v>
+      </c>
+      <c r="F1271">
+        <v>721214</v>
+      </c>
+      <c r="G1271" t="s">
+        <v>1101</v>
+      </c>
+    </row>
+    <row r="1272" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1272">
+        <v>37</v>
+      </c>
+      <c r="B1272" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1272" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1272">
+        <v>5590</v>
+      </c>
+      <c r="E1272" t="s">
+        <v>1095</v>
+      </c>
+      <c r="F1272">
+        <v>721310</v>
+      </c>
+      <c r="G1272" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="1273" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1273">
+        <v>37</v>
+      </c>
+      <c r="B1273" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1273" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1273">
+        <v>5629</v>
+      </c>
+      <c r="E1273" t="s">
+        <v>1103</v>
+      </c>
+      <c r="F1273">
+        <v>722310</v>
+      </c>
+      <c r="G1273" t="s">
+        <v>1104</v>
+      </c>
+    </row>
+    <row r="1274" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1274">
+        <v>37</v>
+      </c>
+      <c r="B1274" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1274" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1274">
+        <v>5621</v>
+      </c>
+      <c r="E1274" t="s">
+        <v>1105</v>
+      </c>
+      <c r="F1274">
+        <v>722320</v>
+      </c>
+      <c r="G1274" t="s">
+        <v>1106</v>
+      </c>
+    </row>
+    <row r="1275" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1275">
+        <v>37</v>
+      </c>
+      <c r="B1275" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1275" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1275">
+        <v>5610</v>
+      </c>
+      <c r="E1275" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F1275">
+        <v>722330</v>
+      </c>
+      <c r="G1275" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="1276" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1276">
+        <v>37</v>
+      </c>
+      <c r="B1276" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1276" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1276">
+        <v>5630</v>
+      </c>
+      <c r="E1276" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F1276">
+        <v>722330</v>
+      </c>
+      <c r="G1276" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="1277" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1277">
+        <v>37</v>
+      </c>
+      <c r="B1277" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1277" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1277">
+        <v>5630</v>
+      </c>
+      <c r="E1277" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F1277">
+        <v>722410</v>
+      </c>
+      <c r="G1277" t="s">
+        <v>1110</v>
+      </c>
+    </row>
+    <row r="1278" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1278">
+        <v>37</v>
+      </c>
+      <c r="B1278" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1278" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1278">
+        <v>5610</v>
+      </c>
+      <c r="E1278" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F1278">
+        <v>722511</v>
+      </c>
+      <c r="G1278" t="s">
+        <v>1111</v>
+      </c>
+    </row>
+    <row r="1279" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1279">
+        <v>37</v>
+      </c>
+      <c r="B1279" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1279" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1279">
+        <v>5610</v>
+      </c>
+      <c r="E1279" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F1279">
+        <v>722513</v>
+      </c>
+      <c r="G1279" t="s">
+        <v>1112</v>
+      </c>
+    </row>
+    <row r="1280" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1280">
+        <v>37</v>
+      </c>
+      <c r="B1280" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1280" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1280">
+        <v>5610</v>
+      </c>
+      <c r="E1280" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F1280">
+        <v>722514</v>
+      </c>
+      <c r="G1280" t="s">
+        <v>1113</v>
+      </c>
+    </row>
+    <row r="1281" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1281">
+        <v>37</v>
+      </c>
+      <c r="B1281" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1281" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1281">
+        <v>5610</v>
+      </c>
+      <c r="E1281" t="s">
+        <v>1107</v>
+      </c>
+      <c r="F1281">
+        <v>722515</v>
+      </c>
+      <c r="G1281" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="1282" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1282">
+        <v>37</v>
+      </c>
+      <c r="B1282" t="s">
+        <v>1091</v>
+      </c>
+      <c r="C1282" t="s">
+        <v>1092</v>
+      </c>
+      <c r="D1282">
+        <v>5630</v>
+      </c>
+      <c r="E1282" t="s">
+        <v>1109</v>
+      </c>
+      <c r="F1282">
+        <v>722515</v>
+      </c>
+      <c r="G1282" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="1283" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1283">
+        <v>38</v>
+      </c>
+      <c r="B1283" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1283" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1283">
+        <v>5813</v>
+      </c>
+      <c r="E1283" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F1283">
+        <v>511110</v>
+      </c>
+      <c r="G1283" t="s">
+        <v>1118</v>
+      </c>
+    </row>
+    <row r="1284" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1284">
+        <v>38</v>
+      </c>
+      <c r="B1284" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1284" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1284">
+        <v>5813</v>
+      </c>
+      <c r="E1284" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F1284">
+        <v>511120</v>
+      </c>
+      <c r="G1284" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="1285" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1285">
+        <v>38</v>
+      </c>
+      <c r="B1285" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1285" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1285">
+        <v>5811</v>
+      </c>
+      <c r="E1285" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F1285">
+        <v>511130</v>
+      </c>
+      <c r="G1285" t="s">
+        <v>1121</v>
+      </c>
+    </row>
+    <row r="1286" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1286">
+        <v>38</v>
+      </c>
+      <c r="B1286" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1286" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1286">
+        <v>5812</v>
+      </c>
+      <c r="E1286" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F1286">
+        <v>511140</v>
+      </c>
+      <c r="G1286" t="s">
+        <v>1123</v>
+      </c>
+    </row>
+    <row r="1287" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1287">
+        <v>38</v>
+      </c>
+      <c r="B1287" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1287" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1287">
+        <v>5819</v>
+      </c>
+      <c r="E1287" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F1287">
+        <v>511191</v>
+      </c>
+      <c r="G1287" t="s">
+        <v>1125</v>
+      </c>
+    </row>
+    <row r="1288" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1288">
+        <v>38</v>
+      </c>
+      <c r="B1288" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1288" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1288">
+        <v>5811</v>
+      </c>
+      <c r="E1288" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F1288">
+        <v>511199</v>
+      </c>
+      <c r="G1288" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="1289" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1289">
+        <v>38</v>
+      </c>
+      <c r="B1289" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1289" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1289">
+        <v>5819</v>
+      </c>
+      <c r="E1289" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F1289">
+        <v>511199</v>
+      </c>
+      <c r="G1289" t="s">
+        <v>1126</v>
+      </c>
+    </row>
+    <row r="1290" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1290">
+        <v>38</v>
+      </c>
+      <c r="B1290" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1290" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1290">
+        <v>5820</v>
+      </c>
+      <c r="E1290" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F1290">
+        <v>511210</v>
+      </c>
+      <c r="G1290" t="s">
+        <v>1128</v>
+      </c>
+    </row>
+    <row r="1291" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1291">
+        <v>38</v>
+      </c>
+      <c r="B1291" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1291" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1291">
+        <v>5911</v>
+      </c>
+      <c r="E1291" t="s">
+        <v>1129</v>
+      </c>
+      <c r="F1291">
+        <v>512110</v>
+      </c>
+      <c r="G1291" t="s">
+        <v>1130</v>
+      </c>
+    </row>
+    <row r="1292" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1292">
+        <v>38</v>
+      </c>
+      <c r="B1292" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1292" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1292">
+        <v>5913</v>
+      </c>
+      <c r="E1292" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F1292">
+        <v>512120</v>
+      </c>
+      <c r="G1292" t="s">
+        <v>1132</v>
+      </c>
+    </row>
+    <row r="1293" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1293">
+        <v>38</v>
+      </c>
+      <c r="B1293" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1293" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1293">
+        <v>5914</v>
+      </c>
+      <c r="E1293" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F1293">
+        <v>512131</v>
+      </c>
+      <c r="G1293" t="s">
+        <v>1134</v>
+      </c>
+    </row>
+    <row r="1294" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1294">
+        <v>38</v>
+      </c>
+      <c r="B1294" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1294" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1294">
+        <v>5914</v>
+      </c>
+      <c r="E1294" t="s">
+        <v>1133</v>
+      </c>
+      <c r="F1294">
+        <v>512132</v>
+      </c>
+      <c r="G1294" t="s">
+        <v>1135</v>
+      </c>
+    </row>
+    <row r="1295" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1295">
+        <v>38</v>
+      </c>
+      <c r="B1295" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1295" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1295">
+        <v>5912</v>
+      </c>
+      <c r="E1295" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F1295">
+        <v>512191</v>
+      </c>
+      <c r="G1295" t="s">
+        <v>1137</v>
+      </c>
+    </row>
+    <row r="1296" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1296">
+        <v>38</v>
+      </c>
+      <c r="B1296" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1296" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1296">
+        <v>5912</v>
+      </c>
+      <c r="E1296" t="s">
+        <v>1136</v>
+      </c>
+      <c r="F1296">
+        <v>512199</v>
+      </c>
+      <c r="G1296" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="1297" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1297">
+        <v>38</v>
+      </c>
+      <c r="B1297" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1297" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1297">
+        <v>5913</v>
+      </c>
+      <c r="E1297" t="s">
+        <v>1131</v>
+      </c>
+      <c r="F1297">
+        <v>512199</v>
+      </c>
+      <c r="G1297" t="s">
+        <v>1138</v>
+      </c>
+    </row>
+    <row r="1298" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1298">
+        <v>38</v>
+      </c>
+      <c r="B1298" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1298" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1298">
+        <v>5920</v>
+      </c>
+      <c r="E1298" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F1298">
+        <v>512230</v>
+      </c>
+      <c r="G1298" t="s">
+        <v>1140</v>
+      </c>
+    </row>
+    <row r="1299" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1299">
+        <v>38</v>
+      </c>
+      <c r="B1299" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1299" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1299">
+        <v>5920</v>
+      </c>
+      <c r="E1299" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F1299">
+        <v>512240</v>
+      </c>
+      <c r="G1299" t="s">
+        <v>1141</v>
+      </c>
+    </row>
+    <row r="1300" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1300">
+        <v>38</v>
+      </c>
+      <c r="B1300" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1300" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1300">
+        <v>5920</v>
+      </c>
+      <c r="E1300" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F1300">
+        <v>512250</v>
+      </c>
+      <c r="G1300" t="s">
+        <v>1142</v>
+      </c>
+    </row>
+    <row r="1301" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1301">
+        <v>38</v>
+      </c>
+      <c r="B1301" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1301" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1301">
+        <v>5920</v>
+      </c>
+      <c r="E1301" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F1301">
+        <v>512290</v>
+      </c>
+      <c r="G1301" t="s">
+        <v>1143</v>
+      </c>
+    </row>
+    <row r="1302" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1302">
+        <v>38</v>
+      </c>
+      <c r="B1302" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1302" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1302">
+        <v>6010</v>
+      </c>
+      <c r="E1302" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F1302">
+        <v>515111</v>
+      </c>
+      <c r="G1302" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="1303" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1303">
+        <v>38</v>
+      </c>
+      <c r="B1303" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1303" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1303">
+        <v>6010</v>
+      </c>
+      <c r="E1303" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F1303">
+        <v>515112</v>
+      </c>
+      <c r="G1303" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="1304" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1304">
+        <v>38</v>
+      </c>
+      <c r="B1304" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1304" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1304">
+        <v>6020</v>
+      </c>
+      <c r="E1304" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F1304">
+        <v>515120</v>
+      </c>
+      <c r="G1304" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="1305" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1305">
+        <v>38</v>
+      </c>
+      <c r="B1305" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1305" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1305">
+        <v>6020</v>
+      </c>
+      <c r="E1305" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F1305">
+        <v>515210</v>
+      </c>
+      <c r="G1305" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="1306" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1306">
+        <v>38</v>
+      </c>
+      <c r="B1306" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1306" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1306">
+        <v>5811</v>
+      </c>
+      <c r="E1306" t="s">
+        <v>1120</v>
+      </c>
+      <c r="F1306">
+        <v>519130</v>
+      </c>
+      <c r="G1306" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="1307" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1307">
+        <v>38</v>
+      </c>
+      <c r="B1307" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1307" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1307">
+        <v>5812</v>
+      </c>
+      <c r="E1307" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F1307">
+        <v>519130</v>
+      </c>
+      <c r="G1307" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="1308" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1308">
+        <v>38</v>
+      </c>
+      <c r="B1308" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1308" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1308">
+        <v>5813</v>
+      </c>
+      <c r="E1308" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F1308">
+        <v>519130</v>
+      </c>
+      <c r="G1308" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="1309" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1309">
+        <v>38</v>
+      </c>
+      <c r="B1309" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1309" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1309">
+        <v>5819</v>
+      </c>
+      <c r="E1309" t="s">
+        <v>1124</v>
+      </c>
+      <c r="F1309">
+        <v>519130</v>
+      </c>
+      <c r="G1309" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="1310" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1310">
+        <v>38</v>
+      </c>
+      <c r="B1310" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1310" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1310">
+        <v>5920</v>
+      </c>
+      <c r="E1310" t="s">
+        <v>1139</v>
+      </c>
+      <c r="F1310">
+        <v>519130</v>
+      </c>
+      <c r="G1310" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="1311" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1311">
+        <v>38</v>
+      </c>
+      <c r="B1311" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1311" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1311">
+        <v>6010</v>
+      </c>
+      <c r="E1311" t="s">
+        <v>1144</v>
+      </c>
+      <c r="F1311">
+        <v>519130</v>
+      </c>
+      <c r="G1311" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="1312" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1312">
+        <v>38</v>
+      </c>
+      <c r="B1312" t="s">
+        <v>1115</v>
+      </c>
+      <c r="C1312" t="s">
+        <v>1116</v>
+      </c>
+      <c r="D1312">
+        <v>6020</v>
+      </c>
+      <c r="E1312" t="s">
+        <v>1147</v>
+      </c>
+      <c r="F1312">
+        <v>519130</v>
+      </c>
+      <c r="G1312" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="1313" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1313">
+        <v>39</v>
+      </c>
+      <c r="B1313" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1313" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1313">
+        <v>6120</v>
+      </c>
+      <c r="E1313" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F1313">
+        <v>515111</v>
+      </c>
+      <c r="G1313" t="s">
+        <v>1145</v>
+      </c>
+    </row>
+    <row r="1314" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1314">
+        <v>39</v>
+      </c>
+      <c r="B1314" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1314" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1314">
+        <v>6120</v>
+      </c>
+      <c r="E1314" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F1314">
+        <v>515112</v>
+      </c>
+      <c r="G1314" t="s">
+        <v>1146</v>
+      </c>
+    </row>
+    <row r="1315" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1315">
+        <v>39</v>
+      </c>
+      <c r="B1315" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1315" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1315">
+        <v>6120</v>
+      </c>
+      <c r="E1315" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F1315">
+        <v>515120</v>
+      </c>
+      <c r="G1315" t="s">
+        <v>1148</v>
+      </c>
+    </row>
+    <row r="1316" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1316">
+        <v>39</v>
+      </c>
+      <c r="B1316" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1316" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1316">
+        <v>6120</v>
+      </c>
+      <c r="E1316" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F1316">
+        <v>515210</v>
+      </c>
+      <c r="G1316" t="s">
+        <v>1149</v>
+      </c>
+    </row>
+    <row r="1317" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1317">
+        <v>39</v>
+      </c>
+      <c r="B1317" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1317" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1317">
+        <v>6110</v>
+      </c>
+      <c r="E1317" t="s">
+        <v>1154</v>
+      </c>
+      <c r="F1317">
+        <v>517311</v>
+      </c>
+      <c r="G1317" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="1318" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1318">
+        <v>39</v>
+      </c>
+      <c r="B1318" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1318" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1318">
+        <v>6130</v>
+      </c>
+      <c r="E1318" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F1318">
+        <v>517311</v>
+      </c>
+      <c r="G1318" t="s">
+        <v>1155</v>
+      </c>
+    </row>
+    <row r="1319" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1319">
+        <v>39</v>
+      </c>
+      <c r="B1319" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1319" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1319">
+        <v>6120</v>
+      </c>
+      <c r="E1319" t="s">
+        <v>1153</v>
+      </c>
+      <c r="F1319">
+        <v>517312</v>
+      </c>
+      <c r="G1319" t="s">
+        <v>1157</v>
+      </c>
+    </row>
+    <row r="1320" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1320">
+        <v>39</v>
+      </c>
+      <c r="B1320" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1320" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1320">
+        <v>6130</v>
+      </c>
+      <c r="E1320" t="s">
+        <v>1156</v>
+      </c>
+      <c r="F1320">
+        <v>517410</v>
+      </c>
+      <c r="G1320" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="1321" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1321">
+        <v>39</v>
+      </c>
+      <c r="B1321" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1321" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1321">
+        <v>6190</v>
+      </c>
+      <c r="E1321" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F1321">
+        <v>517410</v>
+      </c>
+      <c r="G1321" t="s">
+        <v>1158</v>
+      </c>
+    </row>
+    <row r="1322" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1322">
+        <v>39</v>
+      </c>
+      <c r="B1322" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1322" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1322">
+        <v>6190</v>
+      </c>
+      <c r="E1322" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F1322">
+        <v>517911</v>
+      </c>
+      <c r="G1322" t="s">
+        <v>1160</v>
+      </c>
+    </row>
+    <row r="1323" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1323">
+        <v>39</v>
+      </c>
+      <c r="B1323" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1323" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1323">
+        <v>6190</v>
+      </c>
+      <c r="E1323" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F1323">
+        <v>517919</v>
+      </c>
+      <c r="G1323" t="s">
+        <v>1161</v>
+      </c>
+    </row>
+    <row r="1324" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1324">
+        <v>39</v>
+      </c>
+      <c r="B1324" t="s">
+        <v>1151</v>
+      </c>
+      <c r="C1324" t="s">
+        <v>1152</v>
+      </c>
+      <c r="D1324">
+        <v>6190</v>
+      </c>
+      <c r="E1324" t="s">
+        <v>1159</v>
+      </c>
+      <c r="F1324">
+        <v>812990</v>
+      </c>
+      <c r="G1324" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="1325" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1325">
+        <v>40</v>
+      </c>
+      <c r="B1325" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C1325" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1325">
+        <v>6311</v>
+      </c>
+      <c r="E1325" t="s">
+        <v>1165</v>
+      </c>
+      <c r="F1325">
+        <v>518210</v>
+      </c>
+      <c r="G1325" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="1326" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1326">
+        <v>40</v>
+      </c>
+      <c r="B1326" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C1326" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1326">
+        <v>6391</v>
+      </c>
+      <c r="E1326" t="s">
+        <v>1167</v>
+      </c>
+      <c r="F1326">
+        <v>519110</v>
+      </c>
+      <c r="G1326" t="s">
+        <v>1168</v>
+      </c>
+    </row>
+    <row r="1327" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1327">
+        <v>40</v>
+      </c>
+      <c r="B1327" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C1327" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1327">
+        <v>6312</v>
+      </c>
+      <c r="E1327" t="s">
+        <v>1169</v>
+      </c>
+      <c r="F1327">
+        <v>519130</v>
+      </c>
+      <c r="G1327" t="s">
+        <v>1150</v>
+      </c>
+    </row>
+    <row r="1328" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1328">
+        <v>40</v>
+      </c>
+      <c r="B1328" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C1328" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1328">
+        <v>6399</v>
+      </c>
+      <c r="E1328" t="s">
+        <v>1170</v>
+      </c>
+      <c r="F1328">
+        <v>519190</v>
+      </c>
+      <c r="G1328" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="1329" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1329">
+        <v>40</v>
+      </c>
+      <c r="B1329" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C1329" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1329">
+        <v>6201</v>
+      </c>
+      <c r="E1329" t="s">
+        <v>1172</v>
+      </c>
+      <c r="F1329">
+        <v>541511</v>
+      </c>
+      <c r="G1329" t="s">
+        <v>1173</v>
+      </c>
+    </row>
+    <row r="1330" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1330">
+        <v>40</v>
+      </c>
+      <c r="B1330" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C1330" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1330">
+        <v>6202</v>
+      </c>
+      <c r="E1330" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F1330">
+        <v>541512</v>
+      </c>
+      <c r="G1330" t="s">
+        <v>1175</v>
+      </c>
+    </row>
+    <row r="1331" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1331">
+        <v>40</v>
+      </c>
+      <c r="B1331" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C1331" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1331">
+        <v>6202</v>
+      </c>
+      <c r="E1331" t="s">
+        <v>1174</v>
+      </c>
+      <c r="F1331">
+        <v>541513</v>
+      </c>
+      <c r="G1331" t="s">
+        <v>1176</v>
+      </c>
+    </row>
+    <row r="1332" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1332">
+        <v>40</v>
+      </c>
+      <c r="B1332" t="s">
+        <v>1163</v>
+      </c>
+      <c r="C1332" t="s">
+        <v>1164</v>
+      </c>
+      <c r="D1332">
+        <v>6209</v>
+      </c>
+      <c r="E1332" t="s">
+        <v>1177</v>
+      </c>
+      <c r="F1332">
+        <v>541519</v>
+      </c>
+      <c r="G1332" t="s">
+        <v>1178</v>
+      </c>
+    </row>
+    <row r="1333" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1333">
+        <v>41</v>
+      </c>
+      <c r="B1333" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1333" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1333">
+        <v>6411</v>
+      </c>
+      <c r="E1333" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F1333">
+        <v>521110</v>
+      </c>
+      <c r="G1333" t="s">
+        <v>1182</v>
+      </c>
+    </row>
+    <row r="1334" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1334">
+        <v>41</v>
+      </c>
+      <c r="B1334" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1334" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1334">
+        <v>6419</v>
+      </c>
+      <c r="E1334" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F1334">
+        <v>522110</v>
+      </c>
+      <c r="G1334" t="s">
+        <v>1184</v>
+      </c>
+    </row>
+    <row r="1335" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1335">
+        <v>41</v>
+      </c>
+      <c r="B1335" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1335" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1335">
+        <v>6419</v>
+      </c>
+      <c r="E1335" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F1335">
+        <v>522120</v>
+      </c>
+      <c r="G1335" t="s">
+        <v>1185</v>
+      </c>
+    </row>
+    <row r="1336" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1336">
+        <v>41</v>
+      </c>
+      <c r="B1336" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1336" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1336">
+        <v>6419</v>
+      </c>
+      <c r="E1336" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F1336">
+        <v>522130</v>
+      </c>
+      <c r="G1336" t="s">
+        <v>1186</v>
+      </c>
+    </row>
+    <row r="1337" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1337">
+        <v>41</v>
+      </c>
+      <c r="B1337" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1337" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1337">
+        <v>6419</v>
+      </c>
+      <c r="E1337" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F1337">
+        <v>522190</v>
+      </c>
+      <c r="G1337" t="s">
+        <v>1187</v>
+      </c>
+    </row>
+    <row r="1338" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1338">
+        <v>41</v>
+      </c>
+      <c r="B1338" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1338" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1338">
+        <v>6492</v>
+      </c>
+      <c r="E1338" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F1338">
+        <v>522210</v>
+      </c>
+      <c r="G1338" t="s">
+        <v>1189</v>
+      </c>
+    </row>
+    <row r="1339" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1339">
+        <v>41</v>
+      </c>
+      <c r="B1339" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1339" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1339">
+        <v>6491</v>
+      </c>
+      <c r="E1339" t="s">
+        <v>1190</v>
+      </c>
+      <c r="F1339">
+        <v>522220</v>
+      </c>
+      <c r="G1339" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="1340" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1340">
+        <v>41</v>
+      </c>
+      <c r="B1340" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1340" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1340">
+        <v>6492</v>
+      </c>
+      <c r="E1340" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F1340">
+        <v>522220</v>
+      </c>
+      <c r="G1340" t="s">
+        <v>1191</v>
+      </c>
+    </row>
+    <row r="1341" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1341">
+        <v>41</v>
+      </c>
+      <c r="B1341" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1341" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1341">
+        <v>6492</v>
+      </c>
+      <c r="E1341" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F1341">
+        <v>522291</v>
+      </c>
+      <c r="G1341" t="s">
+        <v>1192</v>
+      </c>
+    </row>
+    <row r="1342" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1342">
+        <v>41</v>
+      </c>
+      <c r="B1342" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1342" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1342">
+        <v>6492</v>
+      </c>
+      <c r="E1342" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F1342">
+        <v>522292</v>
+      </c>
+      <c r="G1342" t="s">
+        <v>1193</v>
+      </c>
+    </row>
+    <row r="1343" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1343">
+        <v>41</v>
+      </c>
+      <c r="B1343" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1343" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1343">
+        <v>6492</v>
+      </c>
+      <c r="E1343" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F1343">
+        <v>522293</v>
+      </c>
+      <c r="G1343" t="s">
+        <v>1194</v>
+      </c>
+    </row>
+    <row r="1344" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1344">
+        <v>41</v>
+      </c>
+      <c r="B1344" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1344" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1344">
+        <v>6499</v>
+      </c>
+      <c r="E1344" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F1344">
+        <v>522294</v>
+      </c>
+      <c r="G1344" t="s">
+        <v>1196</v>
+      </c>
+    </row>
+    <row r="1345" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1345">
+        <v>41</v>
+      </c>
+      <c r="B1345" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1345" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1345">
+        <v>6411</v>
+      </c>
+      <c r="E1345" t="s">
+        <v>1181</v>
+      </c>
+      <c r="F1345">
+        <v>522298</v>
+      </c>
+      <c r="G1345" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="1346" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1346">
+        <v>41</v>
+      </c>
+      <c r="B1346" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1346" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1346">
+        <v>6492</v>
+      </c>
+      <c r="E1346" t="s">
+        <v>1188</v>
+      </c>
+      <c r="F1346">
+        <v>522298</v>
+      </c>
+      <c r="G1346" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="1347" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1347">
+        <v>41</v>
+      </c>
+      <c r="B1347" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1347" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1347">
+        <v>6499</v>
+      </c>
+      <c r="E1347" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F1347">
+        <v>522298</v>
+      </c>
+      <c r="G1347" t="s">
+        <v>1197</v>
+      </c>
+    </row>
+    <row r="1348" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1348">
+        <v>41</v>
+      </c>
+      <c r="B1348" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1348" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1348">
+        <v>6619</v>
+      </c>
+      <c r="E1348" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F1348">
+        <v>522310</v>
+      </c>
+      <c r="G1348" t="s">
+        <v>1199</v>
+      </c>
+    </row>
+    <row r="1349" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1349">
+        <v>41</v>
+      </c>
+      <c r="B1349" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1349" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1349">
+        <v>6619</v>
+      </c>
+      <c r="E1349" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F1349">
+        <v>522320</v>
+      </c>
+      <c r="G1349" t="s">
+        <v>1200</v>
+      </c>
+    </row>
+    <row r="1350" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1350">
+        <v>41</v>
+      </c>
+      <c r="B1350" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1350" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1350">
+        <v>6419</v>
+      </c>
+      <c r="E1350" t="s">
+        <v>1183</v>
+      </c>
+      <c r="F1350">
+        <v>522390</v>
+      </c>
+      <c r="G1350" t="s">
+        <v>1201</v>
+      </c>
+    </row>
+    <row r="1351" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1351">
+        <v>41</v>
+      </c>
+      <c r="B1351" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1351" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1351">
+        <v>6499</v>
+      </c>
+      <c r="E1351" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F1351">
+        <v>523110</v>
+      </c>
+      <c r="G1351" t="s">
+        <v>1202</v>
+      </c>
+    </row>
+    <row r="1352" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1352">
+        <v>41</v>
+      </c>
+      <c r="B1352" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1352" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1352">
+        <v>6612</v>
+      </c>
+      <c r="E1352" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F1352">
+        <v>523120</v>
+      </c>
+      <c r="G1352" t="s">
+        <v>1204</v>
+      </c>
+    </row>
+    <row r="1353" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1353">
+        <v>41</v>
+      </c>
+      <c r="B1353" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1353" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1353">
+        <v>6499</v>
+      </c>
+      <c r="E1353" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F1353">
+        <v>523130</v>
+      </c>
+      <c r="G1353" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="1354" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1354">
+        <v>41</v>
+      </c>
+      <c r="B1354" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1354" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1354">
+        <v>6612</v>
+      </c>
+      <c r="E1354" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F1354">
+        <v>523130</v>
+      </c>
+      <c r="G1354" t="s">
+        <v>1205</v>
+      </c>
+    </row>
+    <row r="1355" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1355">
+        <v>41</v>
+      </c>
+      <c r="B1355" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1355" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1355">
+        <v>6612</v>
+      </c>
+      <c r="E1355" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F1355">
+        <v>523140</v>
+      </c>
+      <c r="G1355" t="s">
+        <v>1206</v>
+      </c>
+    </row>
+    <row r="1356" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1356">
+        <v>41</v>
+      </c>
+      <c r="B1356" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1356" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1356">
+        <v>6611</v>
+      </c>
+      <c r="E1356" t="s">
+        <v>1207</v>
+      </c>
+      <c r="F1356">
+        <v>523210</v>
+      </c>
+      <c r="G1356" t="s">
+        <v>1208</v>
+      </c>
+    </row>
+    <row r="1357" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1357">
+        <v>41</v>
+      </c>
+      <c r="B1357" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1357" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1357">
+        <v>6499</v>
+      </c>
+      <c r="E1357" t="s">
+        <v>1195</v>
+      </c>
+      <c r="F1357">
+        <v>523910</v>
+      </c>
+      <c r="G1357" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="1358" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1358">
+        <v>41</v>
+      </c>
+      <c r="B1358" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1358" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1358">
+        <v>6630</v>
+      </c>
+      <c r="E1358" t="s">
+        <v>1210</v>
+      </c>
+      <c r="F1358">
+        <v>523920</v>
+      </c>
+      <c r="G1358" t="s">
+        <v>1211</v>
+      </c>
+    </row>
+    <row r="1359" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1359">
+        <v>41</v>
+      </c>
+      <c r="B1359" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1359" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1359">
+        <v>6619</v>
+      </c>
+      <c r="E1359" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F1359">
+        <v>523930</v>
+      </c>
+      <c r="G1359" t="s">
+        <v>1212</v>
+      </c>
+    </row>
+    <row r="1360" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1360">
+        <v>41</v>
+      </c>
+      <c r="B1360" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1360" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1360">
+        <v>6619</v>
+      </c>
+      <c r="E1360" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F1360">
+        <v>523991</v>
+      </c>
+      <c r="G1360" t="s">
+        <v>1213</v>
+      </c>
+    </row>
+    <row r="1361" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1361">
+        <v>41</v>
+      </c>
+      <c r="B1361" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1361" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1361">
+        <v>6612</v>
+      </c>
+      <c r="E1361" t="s">
+        <v>1203</v>
+      </c>
+      <c r="F1361">
+        <v>523999</v>
+      </c>
+      <c r="G1361" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="1362" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1362">
+        <v>41</v>
+      </c>
+      <c r="B1362" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1362" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1362">
+        <v>6619</v>
+      </c>
+      <c r="E1362" t="s">
+        <v>1198</v>
+      </c>
+      <c r="F1362">
+        <v>523999</v>
+      </c>
+      <c r="G1362" t="s">
+        <v>1214</v>
+      </c>
+    </row>
+    <row r="1363" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1363">
+        <v>41</v>
+      </c>
+      <c r="B1363" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1363" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1363">
+        <v>6511</v>
+      </c>
+      <c r="E1363" t="s">
+        <v>1215</v>
+      </c>
+      <c r="F1363">
+        <v>524113</v>
+      </c>
+      <c r="G1363" t="s">
+        <v>1216</v>
+      </c>
+    </row>
+    <row r="1364" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1364">
+        <v>41</v>
+      </c>
+      <c r="B1364" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1364" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1364">
+        <v>6512</v>
+      </c>
+      <c r="E1364" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F1364">
+        <v>524114</v>
+      </c>
+      <c r="G1364" t="s">
+        <v>1218</v>
+      </c>
+    </row>
+    <row r="1365" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1365">
+        <v>41</v>
+      </c>
+      <c r="B1365" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1365" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1365">
+        <v>6512</v>
+      </c>
+      <c r="E1365" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F1365">
+        <v>524126</v>
+      </c>
+      <c r="G1365" t="s">
+        <v>1219</v>
+      </c>
+    </row>
+    <row r="1366" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1366">
+        <v>41</v>
+      </c>
+      <c r="B1366" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1366" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1366">
+        <v>6512</v>
+      </c>
+      <c r="E1366" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F1366">
+        <v>524127</v>
+      </c>
+      <c r="G1366" t="s">
+        <v>1220</v>
+      </c>
+    </row>
+    <row r="1367" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1367">
+        <v>41</v>
+      </c>
+      <c r="B1367" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1367" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1367">
+        <v>6512</v>
+      </c>
+      <c r="E1367" t="s">
+        <v>1217</v>
+      </c>
+      <c r="F1367">
+        <v>524128</v>
+      </c>
+      <c r="G1367" t="s">
+        <v>1221</v>
+      </c>
+    </row>
+    <row r="1368" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1368">
+        <v>41</v>
+      </c>
+      <c r="B1368" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1368" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1368">
+        <v>6520</v>
+      </c>
+      <c r="E1368" t="s">
+        <v>1222</v>
+      </c>
+      <c r="F1368">
+        <v>524130</v>
+      </c>
+      <c r="G1368" t="s">
+        <v>1223</v>
+      </c>
+    </row>
+    <row r="1369" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1369">
+        <v>41</v>
+      </c>
+      <c r="B1369" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1369" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1369">
+        <v>6622</v>
+      </c>
+      <c r="E1369" t="s">
+        <v>1224</v>
+      </c>
+      <c r="F1369">
+        <v>524210</v>
+      </c>
+      <c r="G1369" t="s">
+        <v>1225</v>
+      </c>
+    </row>
+    <row r="1370" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1370">
+        <v>41</v>
+      </c>
+      <c r="B1370" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1370" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1370">
+        <v>6621</v>
+      </c>
+      <c r="E1370" t="s">
+        <v>1226</v>
+      </c>
+      <c r="F1370">
+        <v>524291</v>
+      </c>
+      <c r="G1370" t="s">
+        <v>1227</v>
+      </c>
+    </row>
+    <row r="1371" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1371">
+        <v>41</v>
+      </c>
+      <c r="B1371" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1371" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1371">
+        <v>6629</v>
+      </c>
+      <c r="E1371" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F1371">
+        <v>524292</v>
+      </c>
+      <c r="G1371" t="s">
+        <v>1229</v>
+      </c>
+    </row>
+    <row r="1372" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1372">
+        <v>41</v>
+      </c>
+      <c r="B1372" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1372" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1372">
+        <v>6629</v>
+      </c>
+      <c r="E1372" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F1372">
+        <v>524298</v>
+      </c>
+      <c r="G1372" t="s">
+        <v>1230</v>
+      </c>
+    </row>
+    <row r="1373" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1373">
+        <v>41</v>
+      </c>
+      <c r="B1373" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1373" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1373">
+        <v>6530</v>
+      </c>
+      <c r="E1373" t="s">
+        <v>1231</v>
+      </c>
+      <c r="F1373">
+        <v>525110</v>
+      </c>
+      <c r="G1373" t="s">
+        <v>1232</v>
+      </c>
+    </row>
+    <row r="1374" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1374">
+        <v>41</v>
+      </c>
+      <c r="B1374" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1374" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1374">
+        <v>6430</v>
+      </c>
+      <c r="E1374" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F1374">
+        <v>525120</v>
+      </c>
+      <c r="G1374" t="s">
+        <v>1234</v>
+      </c>
+    </row>
+    <row r="1375" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1375">
+        <v>41</v>
+      </c>
+      <c r="B1375" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1375" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1375">
+        <v>6430</v>
+      </c>
+      <c r="E1375" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F1375">
+        <v>525190</v>
+      </c>
+      <c r="G1375" t="s">
+        <v>1235</v>
+      </c>
+    </row>
+    <row r="1376" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1376">
+        <v>41</v>
+      </c>
+      <c r="B1376" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1376" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1376">
+        <v>6430</v>
+      </c>
+      <c r="E1376" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F1376">
+        <v>525910</v>
+      </c>
+      <c r="G1376" t="s">
+        <v>1236</v>
+      </c>
+    </row>
+    <row r="1377" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1377">
+        <v>41</v>
+      </c>
+      <c r="B1377" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1377" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1377">
+        <v>6430</v>
+      </c>
+      <c r="E1377" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F1377">
+        <v>525920</v>
+      </c>
+      <c r="G1377" t="s">
+        <v>1237</v>
+      </c>
+    </row>
+    <row r="1378" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1378">
+        <v>41</v>
+      </c>
+      <c r="B1378" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1378" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1378">
+        <v>6430</v>
+      </c>
+      <c r="E1378" t="s">
+        <v>1233</v>
+      </c>
+      <c r="F1378">
+        <v>525990</v>
+      </c>
+      <c r="G1378" t="s">
+        <v>1238</v>
+      </c>
+    </row>
+    <row r="1379" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1379">
+        <v>41</v>
+      </c>
+      <c r="B1379" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1379" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1379">
+        <v>6629</v>
+      </c>
+      <c r="E1379" t="s">
+        <v>1228</v>
+      </c>
+      <c r="F1379">
+        <v>541612</v>
+      </c>
+      <c r="G1379" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="1380" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1380">
+        <v>41</v>
+      </c>
+      <c r="B1380" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1380" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1380">
+        <v>6420</v>
+      </c>
+      <c r="E1380" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F1380">
+        <v>551111</v>
+      </c>
+      <c r="G1380" t="s">
+        <v>1241</v>
+      </c>
+    </row>
+    <row r="1381" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1381">
+        <v>41</v>
+      </c>
+      <c r="B1381" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C1381" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D1381">
+        <v>6420</v>
+      </c>
+      <c r="E1381" t="s">
+        <v>1240</v>
+      </c>
+      <c r="F1381">
+        <v>551112</v>
+      </c>
+      <c r="G1381" t="s">
+        <v>1242</v>
+      </c>
+    </row>
+    <row r="1382" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1382">
         <v>42</v>
       </c>
-      <c r="B1080" t="s">
-[...5 lines deleted...]
-      <c r="D1080">
+      <c r="B1382" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1382" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1382">
+        <v>6810</v>
+      </c>
+      <c r="E1382" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F1382">
         <v>523910</v>
       </c>
-      <c r="E1080" t="s">
-[...4 lines deleted...]
-      <c r="A1081">
+      <c r="G1382" t="s">
+        <v>1209</v>
+      </c>
+    </row>
+    <row r="1383" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1383">
         <v>42</v>
       </c>
-      <c r="B1081" t="s">
-[...5 lines deleted...]
-      <c r="D1081">
+      <c r="B1383" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1383" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1383">
+        <v>6810</v>
+      </c>
+      <c r="E1383" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F1383">
         <v>531110</v>
       </c>
-      <c r="E1081" t="s">
-[...4 lines deleted...]
-      <c r="A1082">
+      <c r="G1383" t="s">
+        <v>1246</v>
+      </c>
+    </row>
+    <row r="1384" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1384">
         <v>42</v>
       </c>
-      <c r="B1082" t="s">
-[...5 lines deleted...]
-      <c r="D1082">
+      <c r="B1384" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1384" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1384">
+        <v>6810</v>
+      </c>
+      <c r="E1384" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F1384">
         <v>531120</v>
       </c>
-      <c r="E1082" t="s">
-[...4 lines deleted...]
-      <c r="A1083">
+      <c r="G1384" t="s">
+        <v>1247</v>
+      </c>
+    </row>
+    <row r="1385" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1385">
         <v>42</v>
       </c>
-      <c r="B1083" t="s">
-[...5 lines deleted...]
-      <c r="D1083">
+      <c r="B1385" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1385" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1385">
+        <v>6810</v>
+      </c>
+      <c r="E1385" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F1385">
         <v>531130</v>
       </c>
-      <c r="E1083" t="s">
-[...4 lines deleted...]
-      <c r="A1084">
+      <c r="G1385" t="s">
+        <v>1248</v>
+      </c>
+    </row>
+    <row r="1386" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1386">
         <v>42</v>
       </c>
-      <c r="B1084" t="s">
-[...5 lines deleted...]
-      <c r="D1084">
+      <c r="B1386" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1386" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1386">
+        <v>6810</v>
+      </c>
+      <c r="E1386" t="s">
+        <v>1245</v>
+      </c>
+      <c r="F1386">
         <v>531190</v>
       </c>
-      <c r="E1084" t="s">
-[...4 lines deleted...]
-      <c r="A1085">
+      <c r="G1386" t="s">
+        <v>1249</v>
+      </c>
+    </row>
+    <row r="1387" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1387">
         <v>42</v>
       </c>
-      <c r="B1085" t="s">
-[...5 lines deleted...]
-      <c r="D1085">
+      <c r="B1387" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1387" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1387">
+        <v>6820</v>
+      </c>
+      <c r="E1387" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F1387">
         <v>531210</v>
       </c>
-      <c r="E1085" t="s">
-[...4 lines deleted...]
-      <c r="A1086">
+      <c r="G1387" t="s">
+        <v>1251</v>
+      </c>
+    </row>
+    <row r="1388" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1388">
         <v>42</v>
       </c>
-      <c r="B1086" t="s">
-[...5 lines deleted...]
-      <c r="D1086">
+      <c r="B1388" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1388" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1388">
+        <v>6820</v>
+      </c>
+      <c r="E1388" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F1388">
         <v>531311</v>
       </c>
-      <c r="E1086" t="s">
-[...4 lines deleted...]
-      <c r="A1087">
+      <c r="G1388" t="s">
+        <v>1252</v>
+      </c>
+    </row>
+    <row r="1389" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1389">
         <v>42</v>
       </c>
-      <c r="B1087" t="s">
-[...5 lines deleted...]
-      <c r="D1087">
+      <c r="B1389" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1389" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1389">
+        <v>6820</v>
+      </c>
+      <c r="E1389" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F1389">
         <v>531312</v>
       </c>
-      <c r="E1087" t="s">
-[...4 lines deleted...]
-      <c r="A1088">
+      <c r="G1389" t="s">
+        <v>1253</v>
+      </c>
+    </row>
+    <row r="1390" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1390">
         <v>42</v>
       </c>
-      <c r="B1088" t="s">
-[...5 lines deleted...]
-      <c r="D1088">
+      <c r="B1390" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1390" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1390">
+        <v>6820</v>
+      </c>
+      <c r="E1390" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F1390">
         <v>531320</v>
       </c>
-      <c r="E1088" t="s">
-[...4 lines deleted...]
-      <c r="A1089">
+      <c r="G1390" t="s">
+        <v>1254</v>
+      </c>
+    </row>
+    <row r="1391" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1391">
         <v>42</v>
       </c>
-      <c r="B1089" t="s">
-[...5 lines deleted...]
-      <c r="D1089">
+      <c r="B1391" t="s">
+        <v>1243</v>
+      </c>
+      <c r="C1391" t="s">
+        <v>1244</v>
+      </c>
+      <c r="D1391">
+        <v>6820</v>
+      </c>
+      <c r="E1391" t="s">
+        <v>1250</v>
+      </c>
+      <c r="F1391">
         <v>531390</v>
       </c>
-      <c r="E1089" t="s">
-[...4 lines deleted...]
-      <c r="A1090">
+      <c r="G1391" t="s">
+        <v>1255</v>
+      </c>
+    </row>
+    <row r="1392" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1392">
         <v>43</v>
       </c>
-      <c r="B1090" t="s">
-[...5 lines deleted...]
-      <c r="D1090">
+      <c r="B1392" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1392" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1392">
+        <v>7500</v>
+      </c>
+      <c r="E1392" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F1392">
         <v>115210</v>
       </c>
-      <c r="E1090" t="s">
-[...4 lines deleted...]
-      <c r="A1091">
+      <c r="G1392" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="1393" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1393">
         <v>43</v>
       </c>
-      <c r="B1091" t="s">
-[...5 lines deleted...]
-      <c r="D1091">
+      <c r="B1393" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1393" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1393">
+        <v>7420</v>
+      </c>
+      <c r="E1393" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F1393">
         <v>518210</v>
       </c>
-      <c r="E1091" t="s">
-[...4 lines deleted...]
-      <c r="A1092">
+      <c r="G1393" t="s">
+        <v>1166</v>
+      </c>
+    </row>
+    <row r="1394" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1394">
         <v>43</v>
       </c>
-      <c r="B1092" t="s">
-[...5 lines deleted...]
-      <c r="D1092">
+      <c r="B1394" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1394" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1394">
+        <v>6910</v>
+      </c>
+      <c r="E1394" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F1394">
         <v>541110</v>
       </c>
-      <c r="E1092" t="s">
-[...4 lines deleted...]
-      <c r="A1093">
+      <c r="G1394" t="s">
+        <v>1261</v>
+      </c>
+    </row>
+    <row r="1395" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1395">
         <v>43</v>
       </c>
-      <c r="B1093" t="s">
-[...5 lines deleted...]
-      <c r="D1093">
+      <c r="B1395" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1395" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1395">
+        <v>6910</v>
+      </c>
+      <c r="E1395" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F1395">
+        <v>541120</v>
+      </c>
+      <c r="G1395" t="s">
+        <v>1262</v>
+      </c>
+    </row>
+    <row r="1396" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1396">
+        <v>43</v>
+      </c>
+      <c r="B1396" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1396" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1396">
+        <v>6910</v>
+      </c>
+      <c r="E1396" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F1396">
         <v>541191</v>
       </c>
-      <c r="E1093" t="s">
-[...4 lines deleted...]
-      <c r="A1094">
+      <c r="G1396" t="s">
+        <v>1263</v>
+      </c>
+    </row>
+    <row r="1397" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1397">
         <v>43</v>
       </c>
-      <c r="B1094" t="s">
-[...5 lines deleted...]
-      <c r="D1094">
+      <c r="B1397" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1397" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1397">
+        <v>6910</v>
+      </c>
+      <c r="E1397" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F1397">
         <v>541199</v>
       </c>
-      <c r="E1094" t="s">
-[...4 lines deleted...]
-      <c r="A1095">
+      <c r="G1397" t="s">
+        <v>1264</v>
+      </c>
+    </row>
+    <row r="1398" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1398">
         <v>43</v>
       </c>
-      <c r="B1095" t="s">
-[...5 lines deleted...]
-      <c r="D1095">
+      <c r="B1398" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1398" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1398">
+        <v>6920</v>
+      </c>
+      <c r="E1398" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F1398">
         <v>541211</v>
       </c>
-      <c r="E1095" t="s">
-[...4 lines deleted...]
-      <c r="A1096">
+      <c r="G1398" t="s">
+        <v>1266</v>
+      </c>
+    </row>
+    <row r="1399" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1399">
         <v>43</v>
       </c>
-      <c r="B1096" t="s">
-[...5 lines deleted...]
-      <c r="D1096">
+      <c r="B1399" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1399" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1399">
+        <v>6920</v>
+      </c>
+      <c r="E1399" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F1399">
         <v>541213</v>
       </c>
-      <c r="E1096" t="s">
-[...4 lines deleted...]
-      <c r="A1097">
+      <c r="G1399" t="s">
+        <v>1267</v>
+      </c>
+    </row>
+    <row r="1400" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1400">
         <v>43</v>
       </c>
-      <c r="B1097" t="s">
-[...5 lines deleted...]
-      <c r="D1097">
+      <c r="B1400" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1400" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1400">
+        <v>6920</v>
+      </c>
+      <c r="E1400" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F1400">
         <v>541214</v>
       </c>
-      <c r="E1097" t="s">
-[...4 lines deleted...]
-      <c r="A1098">
+      <c r="G1400" t="s">
+        <v>1268</v>
+      </c>
+    </row>
+    <row r="1401" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1401">
         <v>43</v>
       </c>
-      <c r="B1098" t="s">
-[...5 lines deleted...]
-      <c r="D1098">
+      <c r="B1401" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1401" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1401">
+        <v>6920</v>
+      </c>
+      <c r="E1401" t="s">
+        <v>1265</v>
+      </c>
+      <c r="F1401">
         <v>541219</v>
       </c>
-      <c r="E1098" t="s">
-[...4 lines deleted...]
-      <c r="A1099">
+      <c r="G1401" t="s">
+        <v>1269</v>
+      </c>
+    </row>
+    <row r="1402" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1402">
         <v>43</v>
       </c>
-      <c r="B1099" t="s">
-[...5 lines deleted...]
-      <c r="D1099">
+      <c r="B1402" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1402" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1402">
+        <v>7110</v>
+      </c>
+      <c r="E1402" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F1402">
         <v>541310</v>
       </c>
-      <c r="E1099" t="s">
-[...4 lines deleted...]
-      <c r="A1100">
+      <c r="G1402" t="s">
+        <v>1271</v>
+      </c>
+    </row>
+    <row r="1403" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1403">
         <v>43</v>
       </c>
-      <c r="B1100" t="s">
-[...5 lines deleted...]
-      <c r="D1100">
+      <c r="B1403" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1403" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1403">
+        <v>7110</v>
+      </c>
+      <c r="E1403" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F1403">
         <v>541320</v>
       </c>
-      <c r="E1100" t="s">
-[...4 lines deleted...]
-      <c r="A1101">
+      <c r="G1403" t="s">
+        <v>1272</v>
+      </c>
+    </row>
+    <row r="1404" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1404">
         <v>43</v>
       </c>
-      <c r="B1101" t="s">
-[...5 lines deleted...]
-      <c r="D1101">
+      <c r="B1404" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1404" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1404">
+        <v>7110</v>
+      </c>
+      <c r="E1404" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F1404">
         <v>541330</v>
       </c>
-      <c r="E1101" t="s">
-[...4 lines deleted...]
-      <c r="A1102">
+      <c r="G1404" t="s">
+        <v>1273</v>
+      </c>
+    </row>
+    <row r="1405" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1405">
         <v>43</v>
       </c>
-      <c r="B1102" t="s">
-[...5 lines deleted...]
-      <c r="D1102">
+      <c r="B1405" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1405" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1405">
+        <v>7110</v>
+      </c>
+      <c r="E1405" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F1405">
         <v>541340</v>
       </c>
-      <c r="E1102" t="s">
-[...4 lines deleted...]
-      <c r="A1103">
+      <c r="G1405" t="s">
+        <v>1274</v>
+      </c>
+    </row>
+    <row r="1406" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1406">
         <v>43</v>
       </c>
-      <c r="B1103" t="s">
-[...5 lines deleted...]
-      <c r="D1103">
+      <c r="B1406" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1406" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1406">
+        <v>7110</v>
+      </c>
+      <c r="E1406" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F1406">
         <v>541350</v>
       </c>
-      <c r="E1103" t="s">
-[...4 lines deleted...]
-      <c r="A1104">
+      <c r="G1406" t="s">
+        <v>1275</v>
+      </c>
+    </row>
+    <row r="1407" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1407">
         <v>43</v>
       </c>
-      <c r="B1104" t="s">
-[...5 lines deleted...]
-      <c r="D1104">
+      <c r="B1407" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1407" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1407">
+        <v>7110</v>
+      </c>
+      <c r="E1407" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F1407">
         <v>541360</v>
       </c>
-      <c r="E1104" t="s">
-[...4 lines deleted...]
-      <c r="A1105">
+      <c r="G1407" t="s">
+        <v>1276</v>
+      </c>
+    </row>
+    <row r="1408" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1408">
         <v>43</v>
       </c>
-      <c r="B1105" t="s">
-[...5 lines deleted...]
-      <c r="D1105">
+      <c r="B1408" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1408" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1408">
+        <v>7110</v>
+      </c>
+      <c r="E1408" t="s">
+        <v>1270</v>
+      </c>
+      <c r="F1408">
         <v>541370</v>
       </c>
-      <c r="E1105" t="s">
-[...4 lines deleted...]
-      <c r="A1106">
+      <c r="G1408" t="s">
+        <v>1277</v>
+      </c>
+    </row>
+    <row r="1409" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1409">
         <v>43</v>
       </c>
-      <c r="B1106" t="s">
-[...5 lines deleted...]
-      <c r="D1106">
+      <c r="B1409" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1409" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1409">
+        <v>7120</v>
+      </c>
+      <c r="E1409" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F1409">
         <v>541380</v>
       </c>
-      <c r="E1106" t="s">
-[...4 lines deleted...]
-      <c r="A1107">
+      <c r="G1409" t="s">
+        <v>1279</v>
+      </c>
+    </row>
+    <row r="1410" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1410">
         <v>43</v>
       </c>
-      <c r="B1107" t="s">
-[...5 lines deleted...]
-      <c r="D1107">
+      <c r="B1410" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1410" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1410">
+        <v>7410</v>
+      </c>
+      <c r="E1410" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F1410">
         <v>541410</v>
       </c>
-      <c r="E1107" t="s">
-[...4 lines deleted...]
-      <c r="A1108">
+      <c r="G1410" t="s">
+        <v>1281</v>
+      </c>
+    </row>
+    <row r="1411" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1411">
         <v>43</v>
       </c>
-      <c r="B1108" t="s">
-[...5 lines deleted...]
-      <c r="D1108">
+      <c r="B1411" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1411" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1411">
+        <v>7410</v>
+      </c>
+      <c r="E1411" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F1411">
         <v>541420</v>
       </c>
-      <c r="E1108" t="s">
-[...4 lines deleted...]
-      <c r="A1109">
+      <c r="G1411" t="s">
+        <v>1282</v>
+      </c>
+    </row>
+    <row r="1412" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1412">
         <v>43</v>
       </c>
-      <c r="B1109" t="s">
-[...5 lines deleted...]
-      <c r="D1109">
+      <c r="B1412" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1412" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1412">
+        <v>7410</v>
+      </c>
+      <c r="E1412" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F1412">
         <v>541430</v>
       </c>
-      <c r="E1109" t="s">
-[...4 lines deleted...]
-      <c r="A1110">
+      <c r="G1412" t="s">
+        <v>1283</v>
+      </c>
+    </row>
+    <row r="1413" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1413">
         <v>43</v>
       </c>
-      <c r="B1110" t="s">
-[...5 lines deleted...]
-      <c r="D1110">
+      <c r="B1413" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1413" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1413">
+        <v>7410</v>
+      </c>
+      <c r="E1413" t="s">
+        <v>1280</v>
+      </c>
+      <c r="F1413">
         <v>541490</v>
       </c>
-      <c r="E1110" t="s">
-[...4 lines deleted...]
-      <c r="A1111">
+      <c r="G1413" t="s">
+        <v>1284</v>
+      </c>
+    </row>
+    <row r="1414" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1414">
         <v>43</v>
       </c>
-      <c r="B1111" t="s">
-[...5 lines deleted...]
-      <c r="D1111">
+      <c r="B1414" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1414" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1414">
+        <v>7020</v>
+      </c>
+      <c r="E1414" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F1414">
         <v>541611</v>
       </c>
-      <c r="E1111" t="s">
-[...4 lines deleted...]
-      <c r="A1112">
+      <c r="G1414" t="s">
+        <v>1286</v>
+      </c>
+    </row>
+    <row r="1415" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1415">
         <v>43</v>
       </c>
-      <c r="B1112" t="s">
-[...5 lines deleted...]
-      <c r="D1112">
+      <c r="B1415" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1415" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1415">
+        <v>7020</v>
+      </c>
+      <c r="E1415" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F1415">
         <v>541612</v>
       </c>
-      <c r="E1112" t="s">
-[...4 lines deleted...]
-      <c r="A1113">
+      <c r="G1415" t="s">
+        <v>1239</v>
+      </c>
+    </row>
+    <row r="1416" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1416">
         <v>43</v>
       </c>
-      <c r="B1113" t="s">
-[...5 lines deleted...]
-      <c r="D1113">
+      <c r="B1416" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1416" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1416">
+        <v>7020</v>
+      </c>
+      <c r="E1416" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F1416">
         <v>541613</v>
       </c>
-      <c r="E1113" t="s">
-[...4 lines deleted...]
-      <c r="A1114">
+      <c r="G1416" t="s">
+        <v>1287</v>
+      </c>
+    </row>
+    <row r="1417" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1417">
         <v>43</v>
       </c>
-      <c r="B1114" t="s">
-[...5 lines deleted...]
-      <c r="D1114">
+      <c r="B1417" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1417" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1417">
+        <v>7020</v>
+      </c>
+      <c r="E1417" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F1417">
         <v>541614</v>
       </c>
-      <c r="E1114" t="s">
-[...4 lines deleted...]
-      <c r="A1115">
+      <c r="G1417" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="1418" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1418">
         <v>43</v>
       </c>
-      <c r="B1115" t="s">
-[...5 lines deleted...]
-      <c r="D1115">
+      <c r="B1418" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1418" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1418">
+        <v>7490</v>
+      </c>
+      <c r="E1418" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F1418">
+        <v>541614</v>
+      </c>
+      <c r="G1418" t="s">
+        <v>1288</v>
+      </c>
+    </row>
+    <row r="1419" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1419">
+        <v>43</v>
+      </c>
+      <c r="B1419" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1419" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1419">
+        <v>7490</v>
+      </c>
+      <c r="E1419" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F1419">
         <v>541618</v>
       </c>
-      <c r="E1115" t="s">
-[...4 lines deleted...]
-      <c r="A1116">
+      <c r="G1419" t="s">
+        <v>1290</v>
+      </c>
+    </row>
+    <row r="1420" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1420">
         <v>43</v>
       </c>
-      <c r="B1116" t="s">
-[...5 lines deleted...]
-      <c r="D1116">
+      <c r="B1420" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1420" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1420">
+        <v>7490</v>
+      </c>
+      <c r="E1420" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F1420">
         <v>541620</v>
       </c>
-      <c r="E1116" t="s">
-[...4 lines deleted...]
-      <c r="A1117">
+      <c r="G1420" t="s">
+        <v>1291</v>
+      </c>
+    </row>
+    <row r="1421" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1421">
         <v>43</v>
       </c>
-      <c r="B1117" t="s">
-[...5 lines deleted...]
-      <c r="D1117">
+      <c r="B1421" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1421" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1421">
+        <v>7490</v>
+      </c>
+      <c r="E1421" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F1421">
         <v>541690</v>
       </c>
-      <c r="E1117" t="s">
-[...4 lines deleted...]
-      <c r="A1118">
+      <c r="G1421" t="s">
+        <v>1292</v>
+      </c>
+    </row>
+    <row r="1422" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1422">
         <v>43</v>
       </c>
-      <c r="B1118" t="s">
-[...5 lines deleted...]
-      <c r="D1118">
+      <c r="B1422" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1422" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1422">
+        <v>7210</v>
+      </c>
+      <c r="E1422" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F1422">
         <v>541713</v>
       </c>
-      <c r="E1118" t="s">
-[...4 lines deleted...]
-      <c r="A1119">
+      <c r="G1422" t="s">
+        <v>1294</v>
+      </c>
+    </row>
+    <row r="1423" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1423">
         <v>43</v>
       </c>
-      <c r="B1119" t="s">
-[...5 lines deleted...]
-      <c r="D1119">
+      <c r="B1423" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1423" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1423">
+        <v>7210</v>
+      </c>
+      <c r="E1423" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F1423">
         <v>541714</v>
       </c>
-      <c r="E1119" t="s">
-[...4 lines deleted...]
-      <c r="A1120">
+      <c r="G1423" t="s">
+        <v>1295</v>
+      </c>
+    </row>
+    <row r="1424" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1424">
         <v>43</v>
       </c>
-      <c r="B1120" t="s">
-[...5 lines deleted...]
-      <c r="D1120">
+      <c r="B1424" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1424" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1424">
+        <v>7210</v>
+      </c>
+      <c r="E1424" t="s">
+        <v>1293</v>
+      </c>
+      <c r="F1424">
         <v>541715</v>
       </c>
-      <c r="E1120" t="s">
-[...4 lines deleted...]
-      <c r="A1121">
+      <c r="G1424" t="s">
+        <v>1296</v>
+      </c>
+    </row>
+    <row r="1425" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1425">
         <v>43</v>
       </c>
-      <c r="B1121" t="s">
-[...5 lines deleted...]
-      <c r="D1121">
+      <c r="B1425" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1425" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1425">
+        <v>7220</v>
+      </c>
+      <c r="E1425" t="s">
+        <v>1297</v>
+      </c>
+      <c r="F1425">
         <v>541720</v>
       </c>
-      <c r="E1121" t="s">
-[...4 lines deleted...]
-      <c r="A1122">
+      <c r="G1425" t="s">
+        <v>1298</v>
+      </c>
+    </row>
+    <row r="1426" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1426">
         <v>43</v>
       </c>
-      <c r="B1122" t="s">
-[...5 lines deleted...]
-      <c r="D1122">
+      <c r="B1426" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1426" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1426">
+        <v>7310</v>
+      </c>
+      <c r="E1426" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F1426">
         <v>541810</v>
       </c>
-      <c r="E1122" t="s">
-[...4 lines deleted...]
-      <c r="A1123">
+      <c r="G1426" t="s">
+        <v>1300</v>
+      </c>
+    </row>
+    <row r="1427" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1427">
         <v>43</v>
       </c>
-      <c r="B1123" t="s">
-[...5 lines deleted...]
-      <c r="D1123">
+      <c r="B1427" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1427" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1427">
+        <v>7020</v>
+      </c>
+      <c r="E1427" t="s">
+        <v>1285</v>
+      </c>
+      <c r="F1427">
         <v>541820</v>
       </c>
-      <c r="E1123" t="s">
-[...4 lines deleted...]
-      <c r="A1124">
+      <c r="G1427" t="s">
+        <v>1301</v>
+      </c>
+    </row>
+    <row r="1428" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1428">
         <v>43</v>
       </c>
-      <c r="B1124" t="s">
-[...5 lines deleted...]
-      <c r="D1124">
+      <c r="B1428" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1428" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1428">
+        <v>7310</v>
+      </c>
+      <c r="E1428" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F1428">
         <v>541830</v>
       </c>
-      <c r="E1124" t="s">
-[...4 lines deleted...]
-      <c r="A1125">
+      <c r="G1428" t="s">
+        <v>1302</v>
+      </c>
+    </row>
+    <row r="1429" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1429">
         <v>43</v>
       </c>
-      <c r="B1125" t="s">
-[...5 lines deleted...]
-      <c r="D1125">
+      <c r="B1429" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1429" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1429">
+        <v>7310</v>
+      </c>
+      <c r="E1429" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F1429">
         <v>541840</v>
       </c>
-      <c r="E1125" t="s">
-[...4 lines deleted...]
-      <c r="A1126">
+      <c r="G1429" t="s">
+        <v>1303</v>
+      </c>
+    </row>
+    <row r="1430" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1430">
         <v>43</v>
       </c>
-      <c r="B1126" t="s">
-[...5 lines deleted...]
-      <c r="D1126">
+      <c r="B1430" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1430" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1430">
+        <v>7310</v>
+      </c>
+      <c r="E1430" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F1430">
         <v>541850</v>
       </c>
-      <c r="E1126" t="s">
-[...4 lines deleted...]
-      <c r="A1127">
+      <c r="G1430" t="s">
+        <v>1304</v>
+      </c>
+    </row>
+    <row r="1431" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1431">
         <v>43</v>
       </c>
-      <c r="B1127" t="s">
-[...5 lines deleted...]
-      <c r="D1127">
+      <c r="B1431" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1431" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1431">
+        <v>7310</v>
+      </c>
+      <c r="E1431" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F1431">
         <v>541860</v>
       </c>
-      <c r="E1127" t="s">
-[...4 lines deleted...]
-      <c r="A1128">
+      <c r="G1431" t="s">
+        <v>1305</v>
+      </c>
+    </row>
+    <row r="1432" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1432">
         <v>43</v>
       </c>
-      <c r="B1128" t="s">
-[...5 lines deleted...]
-      <c r="D1128">
+      <c r="B1432" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1432" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1432">
+        <v>7310</v>
+      </c>
+      <c r="E1432" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F1432">
         <v>541870</v>
       </c>
-      <c r="E1128" t="s">
-[...4 lines deleted...]
-      <c r="A1129">
+      <c r="G1432" t="s">
+        <v>1306</v>
+      </c>
+    </row>
+    <row r="1433" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1433">
         <v>43</v>
       </c>
-      <c r="B1129" t="s">
-[...5 lines deleted...]
-      <c r="D1129">
+      <c r="B1433" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1433" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1433">
+        <v>7310</v>
+      </c>
+      <c r="E1433" t="s">
+        <v>1299</v>
+      </c>
+      <c r="F1433">
         <v>541890</v>
       </c>
-      <c r="E1129" t="s">
+      <c r="G1433" t="s">
+        <v>1307</v>
+      </c>
+    </row>
+    <row r="1434" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1434">
+        <v>43</v>
+      </c>
+      <c r="B1434" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1434" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1434">
+        <v>7320</v>
+      </c>
+      <c r="E1434" t="s">
+        <v>1308</v>
+      </c>
+      <c r="F1434">
+        <v>541910</v>
+      </c>
+      <c r="G1434" t="s">
+        <v>1309</v>
+      </c>
+    </row>
+    <row r="1435" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1435">
+        <v>43</v>
+      </c>
+      <c r="B1435" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1435" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1435">
+        <v>7420</v>
+      </c>
+      <c r="E1435" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F1435">
+        <v>541921</v>
+      </c>
+      <c r="G1435" t="s">
+        <v>1310</v>
+      </c>
+    </row>
+    <row r="1436" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1436">
+        <v>43</v>
+      </c>
+      <c r="B1436" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1436" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1436">
+        <v>7420</v>
+      </c>
+      <c r="E1436" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F1436">
+        <v>541922</v>
+      </c>
+      <c r="G1436" t="s">
+        <v>1311</v>
+      </c>
+    </row>
+    <row r="1437" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1437">
+        <v>43</v>
+      </c>
+      <c r="B1437" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1437" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1437">
+        <v>7490</v>
+      </c>
+      <c r="E1437" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F1437">
+        <v>541930</v>
+      </c>
+      <c r="G1437" t="s">
+        <v>1312</v>
+      </c>
+    </row>
+    <row r="1438" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1438">
+        <v>43</v>
+      </c>
+      <c r="B1438" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1438" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1438">
+        <v>7500</v>
+      </c>
+      <c r="E1438" t="s">
+        <v>1258</v>
+      </c>
+      <c r="F1438">
+        <v>541940</v>
+      </c>
+      <c r="G1438" t="s">
+        <v>1313</v>
+      </c>
+    </row>
+    <row r="1439" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1439">
+        <v>43</v>
+      </c>
+      <c r="B1439" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1439" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1439">
+        <v>6910</v>
+      </c>
+      <c r="E1439" t="s">
+        <v>1260</v>
+      </c>
+      <c r="F1439">
+        <v>541990</v>
+      </c>
+      <c r="G1439" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="1440" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1440">
+        <v>43</v>
+      </c>
+      <c r="B1440" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1440" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1440">
+        <v>7490</v>
+      </c>
+      <c r="E1440" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F1440">
+        <v>541990</v>
+      </c>
+      <c r="G1440" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="1441" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1441">
+        <v>43</v>
+      </c>
+      <c r="B1441" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1441" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1441">
+        <v>7010</v>
+      </c>
+      <c r="E1441" t="s">
+        <v>1315</v>
+      </c>
+      <c r="F1441">
+        <v>551114</v>
+      </c>
+      <c r="G1441" t="s">
+        <v>1316</v>
+      </c>
+    </row>
+    <row r="1442" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1442">
+        <v>43</v>
+      </c>
+      <c r="B1442" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1442" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1442">
+        <v>7490</v>
+      </c>
+      <c r="E1442" t="s">
+        <v>1289</v>
+      </c>
+      <c r="F1442">
+        <v>711410</v>
+      </c>
+      <c r="G1442" t="s">
+        <v>1317</v>
+      </c>
+    </row>
+    <row r="1443" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1443">
+        <v>43</v>
+      </c>
+      <c r="B1443" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1443" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1443">
+        <v>7420</v>
+      </c>
+      <c r="E1443" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F1443">
+        <v>711510</v>
+      </c>
+      <c r="G1443" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1444" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1444">
+        <v>43</v>
+      </c>
+      <c r="B1444" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1444" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1444">
+        <v>7120</v>
+      </c>
+      <c r="E1444" t="s">
+        <v>1278</v>
+      </c>
+      <c r="F1444">
+        <v>811198</v>
+      </c>
+      <c r="G1444" t="s">
+        <v>1318</v>
+      </c>
+    </row>
+    <row r="1445" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1445">
+        <v>43</v>
+      </c>
+      <c r="B1445" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1445" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1445">
+        <v>7420</v>
+      </c>
+      <c r="E1445" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F1445">
+        <v>812921</v>
+      </c>
+      <c r="G1445" t="s">
+        <v>1319</v>
+      </c>
+    </row>
+    <row r="1446" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1446">
+        <v>43</v>
+      </c>
+      <c r="B1446" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C1446" t="s">
+        <v>1257</v>
+      </c>
+      <c r="D1446">
+        <v>7420</v>
+      </c>
+      <c r="E1446" t="s">
+        <v>1259</v>
+      </c>
+      <c r="F1446">
+        <v>812922</v>
+      </c>
+      <c r="G1446" t="s">
+        <v>1320</v>
+      </c>
+    </row>
+    <row r="1447" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1447">
+        <v>44</v>
+      </c>
+      <c r="B1447" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1447" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1447">
+        <v>8129</v>
+      </c>
+      <c r="E1447" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F1447">
+        <v>238220</v>
+      </c>
+      <c r="G1447" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="1448" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1448">
+        <v>44</v>
+      </c>
+      <c r="B1448" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1448" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1448">
+        <v>8219</v>
+      </c>
+      <c r="E1448" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F1448">
+        <v>323111</v>
+      </c>
+      <c r="G1448" t="s">
+        <v>327</v>
+      </c>
+    </row>
+    <row r="1449" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1449">
+        <v>44</v>
+      </c>
+      <c r="B1449" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1449" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1449">
+        <v>8292</v>
+      </c>
+      <c r="E1449" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F1449">
+        <v>325998</v>
+      </c>
+      <c r="G1449" t="s">
+        <v>376</v>
+      </c>
+    </row>
+    <row r="1450" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1450">
+        <v>44</v>
+      </c>
+      <c r="B1450" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1450" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1450">
+        <v>8129</v>
+      </c>
+      <c r="E1450" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F1450">
+        <v>488119</v>
+      </c>
+      <c r="G1450" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="1451" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1451">
+        <v>44</v>
+      </c>
+      <c r="B1451" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1451" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1451">
+        <v>8129</v>
+      </c>
+      <c r="E1451" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F1451">
+        <v>488210</v>
+      </c>
+      <c r="G1451" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="1452" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1452">
+        <v>44</v>
+      </c>
+      <c r="B1452" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1452" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1452">
+        <v>8129</v>
+      </c>
+      <c r="E1452" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F1452">
+        <v>488320</v>
+      </c>
+      <c r="G1452" t="s">
+        <v>1071</v>
+      </c>
+    </row>
+    <row r="1453" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1453">
+        <v>44</v>
+      </c>
+      <c r="B1453" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1453" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1453">
+        <v>8129</v>
+      </c>
+      <c r="E1453" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F1453">
+        <v>488490</v>
+      </c>
+      <c r="G1453" t="s">
+        <v>1075</v>
+      </c>
+    </row>
+    <row r="1454" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1454">
+        <v>44</v>
+      </c>
+      <c r="B1454" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1454" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1454">
+        <v>7710</v>
+      </c>
+      <c r="E1454" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F1454">
+        <v>532111</v>
+      </c>
+      <c r="G1454" t="s">
+        <v>1327</v>
+      </c>
+    </row>
+    <row r="1455" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1455">
+        <v>44</v>
+      </c>
+      <c r="B1455" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1455" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1455">
+        <v>7710</v>
+      </c>
+      <c r="E1455" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F1455">
+        <v>532112</v>
+      </c>
+      <c r="G1455" t="s">
+        <v>1328</v>
+      </c>
+    </row>
+    <row r="1456" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1456">
+        <v>44</v>
+      </c>
+      <c r="B1456" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1456" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1456">
+        <v>7710</v>
+      </c>
+      <c r="E1456" t="s">
+        <v>1326</v>
+      </c>
+      <c r="F1456">
+        <v>532120</v>
+      </c>
+      <c r="G1456" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="1457" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1457">
+        <v>44</v>
+      </c>
+      <c r="B1457" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1457" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1457">
+        <v>7730</v>
+      </c>
+      <c r="E1457" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F1457">
+        <v>532120</v>
+      </c>
+      <c r="G1457" t="s">
+        <v>1329</v>
+      </c>
+    </row>
+    <row r="1458" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1458">
+        <v>44</v>
+      </c>
+      <c r="B1458" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1458" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1458">
+        <v>7729</v>
+      </c>
+      <c r="E1458" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F1458">
+        <v>532210</v>
+      </c>
+      <c r="G1458" t="s">
+        <v>1332</v>
+      </c>
+    </row>
+    <row r="1459" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1459">
+        <v>44</v>
+      </c>
+      <c r="B1459" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1459" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1459">
+        <v>7729</v>
+      </c>
+      <c r="E1459" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F1459">
+        <v>532281</v>
+      </c>
+      <c r="G1459" t="s">
+        <v>1333</v>
+      </c>
+    </row>
+    <row r="1460" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1460">
+        <v>44</v>
+      </c>
+      <c r="B1460" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1460" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1460">
+        <v>7722</v>
+      </c>
+      <c r="E1460" t="s">
+        <v>1334</v>
+      </c>
+      <c r="F1460">
+        <v>532282</v>
+      </c>
+      <c r="G1460" t="s">
+        <v>1335</v>
+      </c>
+    </row>
+    <row r="1461" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1461">
+        <v>44</v>
+      </c>
+      <c r="B1461" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1461" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1461">
+        <v>7729</v>
+      </c>
+      <c r="E1461" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F1461">
+        <v>532283</v>
+      </c>
+      <c r="G1461" t="s">
+        <v>1336</v>
+      </c>
+    </row>
+    <row r="1462" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1462">
+        <v>44</v>
+      </c>
+      <c r="B1462" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1462" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1462">
+        <v>7721</v>
+      </c>
+      <c r="E1462" t="s">
+        <v>1337</v>
+      </c>
+      <c r="F1462">
+        <v>532284</v>
+      </c>
+      <c r="G1462" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="1463" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1463">
+        <v>44</v>
+      </c>
+      <c r="B1463" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1463" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1463">
+        <v>7730</v>
+      </c>
+      <c r="E1463" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F1463">
+        <v>532284</v>
+      </c>
+      <c r="G1463" t="s">
+        <v>1338</v>
+      </c>
+    </row>
+    <row r="1464" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1464">
+        <v>44</v>
+      </c>
+      <c r="B1464" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1464" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1464">
+        <v>7729</v>
+      </c>
+      <c r="E1464" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F1464">
+        <v>532289</v>
+      </c>
+      <c r="G1464" t="s">
+        <v>1339</v>
+      </c>
+    </row>
+    <row r="1465" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1465">
+        <v>44</v>
+      </c>
+      <c r="B1465" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1465" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1465">
+        <v>7729</v>
+      </c>
+      <c r="E1465" t="s">
+        <v>1331</v>
+      </c>
+      <c r="F1465">
+        <v>532310</v>
+      </c>
+      <c r="G1465" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="1466" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1466">
+        <v>44</v>
+      </c>
+      <c r="B1466" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1466" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1466">
+        <v>7730</v>
+      </c>
+      <c r="E1466" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F1466">
+        <v>532310</v>
+      </c>
+      <c r="G1466" t="s">
+        <v>1340</v>
+      </c>
+    </row>
+    <row r="1467" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1467">
+        <v>44</v>
+      </c>
+      <c r="B1467" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1467" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1467">
+        <v>7730</v>
+      </c>
+      <c r="E1467" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F1467">
+        <v>532411</v>
+      </c>
+      <c r="G1467" t="s">
+        <v>1341</v>
+      </c>
+    </row>
+    <row r="1468" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1468">
+        <v>44</v>
+      </c>
+      <c r="B1468" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1468" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1468">
+        <v>7730</v>
+      </c>
+      <c r="E1468" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F1468">
+        <v>532412</v>
+      </c>
+      <c r="G1468" t="s">
+        <v>1342</v>
+      </c>
+    </row>
+    <row r="1469" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1469">
+        <v>44</v>
+      </c>
+      <c r="B1469" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1469" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1469">
+        <v>7730</v>
+      </c>
+      <c r="E1469" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F1469">
+        <v>532420</v>
+      </c>
+      <c r="G1469" t="s">
+        <v>1343</v>
+      </c>
+    </row>
+    <row r="1470" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1470">
+        <v>44</v>
+      </c>
+      <c r="B1470" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1470" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1470">
+        <v>7730</v>
+      </c>
+      <c r="E1470" t="s">
+        <v>1330</v>
+      </c>
+      <c r="F1470">
+        <v>532490</v>
+      </c>
+      <c r="G1470" t="s">
+        <v>1344</v>
+      </c>
+    </row>
+    <row r="1471" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1471">
+        <v>44</v>
+      </c>
+      <c r="B1471" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1471" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1471">
+        <v>7740</v>
+      </c>
+      <c r="E1471" t="s">
+        <v>1345</v>
+      </c>
+      <c r="F1471">
+        <v>533110</v>
+      </c>
+      <c r="G1471" t="s">
+        <v>1346</v>
+      </c>
+    </row>
+    <row r="1472" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1472">
+        <v>44</v>
+      </c>
+      <c r="B1472" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1472" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1472">
+        <v>8030</v>
+      </c>
+      <c r="E1472" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F1472">
+        <v>541990</v>
+      </c>
+      <c r="G1472" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="1473" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1473">
+        <v>44</v>
+      </c>
+      <c r="B1473" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1473" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1473">
+        <v>8211</v>
+      </c>
+      <c r="E1473" t="s">
+        <v>1348</v>
+      </c>
+      <c r="F1473">
+        <v>561110</v>
+      </c>
+      <c r="G1473" t="s">
+        <v>1349</v>
+      </c>
+    </row>
+    <row r="1474" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1474">
+        <v>44</v>
+      </c>
+      <c r="B1474" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1474" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1474">
+        <v>8110</v>
+      </c>
+      <c r="E1474" t="s">
+        <v>1350</v>
+      </c>
+      <c r="F1474">
+        <v>561210</v>
+      </c>
+      <c r="G1474" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="1475" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1475">
+        <v>44</v>
+      </c>
+      <c r="B1475" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1475" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1475">
+        <v>7810</v>
+      </c>
+      <c r="E1475" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F1475">
+        <v>561311</v>
+      </c>
+      <c r="G1475" t="s">
+        <v>1353</v>
+      </c>
+    </row>
+    <row r="1476" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1476">
+        <v>44</v>
+      </c>
+      <c r="B1476" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1476" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1476">
+        <v>7810</v>
+      </c>
+      <c r="E1476" t="s">
+        <v>1352</v>
+      </c>
+      <c r="F1476">
+        <v>561312</v>
+      </c>
+      <c r="G1476" t="s">
+        <v>1354</v>
+      </c>
+    </row>
+    <row r="1477" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1477">
+        <v>44</v>
+      </c>
+      <c r="B1477" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1477" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1477">
+        <v>7820</v>
+      </c>
+      <c r="E1477" t="s">
+        <v>1355</v>
+      </c>
+      <c r="F1477">
+        <v>561320</v>
+      </c>
+      <c r="G1477" t="s">
+        <v>1356</v>
+      </c>
+    </row>
+    <row r="1478" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1478">
+        <v>44</v>
+      </c>
+      <c r="B1478" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1478" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1478">
+        <v>7830</v>
+      </c>
+      <c r="E1478" t="s">
+        <v>1357</v>
+      </c>
+      <c r="F1478">
+        <v>561330</v>
+      </c>
+      <c r="G1478" t="s">
+        <v>1358</v>
+      </c>
+    </row>
+    <row r="1479" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1479">
+        <v>44</v>
+      </c>
+      <c r="B1479" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1479" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1479">
+        <v>8219</v>
+      </c>
+      <c r="E1479" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F1479">
+        <v>561410</v>
+      </c>
+      <c r="G1479" t="s">
+        <v>1359</v>
+      </c>
+    </row>
+    <row r="1480" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1480">
+        <v>44</v>
+      </c>
+      <c r="B1480" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1480" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1480">
+        <v>8220</v>
+      </c>
+      <c r="E1480" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F1480">
+        <v>561421</v>
+      </c>
+      <c r="G1480" t="s">
+        <v>1361</v>
+      </c>
+    </row>
+    <row r="1481" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1481">
+        <v>44</v>
+      </c>
+      <c r="B1481" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1481" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1481">
+        <v>8220</v>
+      </c>
+      <c r="E1481" t="s">
+        <v>1360</v>
+      </c>
+      <c r="F1481">
+        <v>561422</v>
+      </c>
+      <c r="G1481" t="s">
+        <v>1362</v>
+      </c>
+    </row>
+    <row r="1482" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1482">
+        <v>44</v>
+      </c>
+      <c r="B1482" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1482" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1482">
+        <v>8219</v>
+      </c>
+      <c r="E1482" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F1482">
+        <v>561431</v>
+      </c>
+      <c r="G1482" t="s">
+        <v>1363</v>
+      </c>
+    </row>
+    <row r="1483" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1483">
+        <v>44</v>
+      </c>
+      <c r="B1483" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1483" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1483">
+        <v>8219</v>
+      </c>
+      <c r="E1483" t="s">
+        <v>1324</v>
+      </c>
+      <c r="F1483">
+        <v>561439</v>
+      </c>
+      <c r="G1483" t="s">
+        <v>1364</v>
+      </c>
+    </row>
+    <row r="1484" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1484">
+        <v>44</v>
+      </c>
+      <c r="B1484" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1484" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1484">
+        <v>8291</v>
+      </c>
+      <c r="E1484" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F1484">
+        <v>561440</v>
+      </c>
+      <c r="G1484" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="1485" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1485">
+        <v>44</v>
+      </c>
+      <c r="B1485" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1485" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1485">
+        <v>8291</v>
+      </c>
+      <c r="E1485" t="s">
+        <v>1365</v>
+      </c>
+      <c r="F1485">
+        <v>561450</v>
+      </c>
+      <c r="G1485" t="s">
+        <v>1367</v>
+      </c>
+    </row>
+    <row r="1486" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1486">
+        <v>44</v>
+      </c>
+      <c r="B1486" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1486" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1486">
+        <v>8299</v>
+      </c>
+      <c r="E1486" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F1486">
+        <v>561491</v>
+      </c>
+      <c r="G1486" t="s">
+        <v>1369</v>
+      </c>
+    </row>
+    <row r="1487" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1487">
+        <v>44</v>
+      </c>
+      <c r="B1487" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1487" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1487">
+        <v>8299</v>
+      </c>
+      <c r="E1487" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F1487">
+        <v>561492</v>
+      </c>
+      <c r="G1487" t="s">
+        <v>1370</v>
+      </c>
+    </row>
+    <row r="1488" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1488">
+        <v>44</v>
+      </c>
+      <c r="B1488" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1488" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1488">
+        <v>8292</v>
+      </c>
+      <c r="E1488" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F1488">
+        <v>561499</v>
+      </c>
+      <c r="G1488" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="1489" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1489">
+        <v>44</v>
+      </c>
+      <c r="B1489" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1489" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1489">
+        <v>8299</v>
+      </c>
+      <c r="E1489" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F1489">
+        <v>561499</v>
+      </c>
+      <c r="G1489" t="s">
+        <v>1371</v>
+      </c>
+    </row>
+    <row r="1490" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1490">
+        <v>44</v>
+      </c>
+      <c r="B1490" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1490" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1490">
+        <v>7911</v>
+      </c>
+      <c r="E1490" t="s">
+        <v>1372</v>
+      </c>
+      <c r="F1490">
+        <v>561510</v>
+      </c>
+      <c r="G1490" t="s">
+        <v>1373</v>
+      </c>
+    </row>
+    <row r="1491" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1491">
+        <v>44</v>
+      </c>
+      <c r="B1491" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1491" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1491">
+        <v>7912</v>
+      </c>
+      <c r="E1491" t="s">
+        <v>1374</v>
+      </c>
+      <c r="F1491">
+        <v>561520</v>
+      </c>
+      <c r="G1491" t="s">
+        <v>1375</v>
+      </c>
+    </row>
+    <row r="1492" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1492">
+        <v>44</v>
+      </c>
+      <c r="B1492" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1492" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1492">
+        <v>7990</v>
+      </c>
+      <c r="E1492" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F1492">
+        <v>561591</v>
+      </c>
+      <c r="G1492" t="s">
+        <v>1377</v>
+      </c>
+    </row>
+    <row r="1493" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1493">
+        <v>44</v>
+      </c>
+      <c r="B1493" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1493" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1493">
+        <v>7990</v>
+      </c>
+      <c r="E1493" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F1493">
+        <v>561599</v>
+      </c>
+      <c r="G1493" t="s">
+        <v>1378</v>
+      </c>
+    </row>
+    <row r="1494" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1494">
+        <v>44</v>
+      </c>
+      <c r="B1494" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1494" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1494">
+        <v>8010</v>
+      </c>
+      <c r="E1494" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F1494">
+        <v>561611</v>
+      </c>
+      <c r="G1494" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="1495" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1495">
+        <v>44</v>
+      </c>
+      <c r="B1495" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1495" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1495">
+        <v>8030</v>
+      </c>
+      <c r="E1495" t="s">
+        <v>1347</v>
+      </c>
+      <c r="F1495">
+        <v>561611</v>
+      </c>
+      <c r="G1495" t="s">
+        <v>1380</v>
+      </c>
+    </row>
+    <row r="1496" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1496">
+        <v>44</v>
+      </c>
+      <c r="B1496" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1496" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1496">
+        <v>8010</v>
+      </c>
+      <c r="E1496" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F1496">
+        <v>561612</v>
+      </c>
+      <c r="G1496" t="s">
+        <v>1381</v>
+      </c>
+    </row>
+    <row r="1497" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1497">
+        <v>44</v>
+      </c>
+      <c r="B1497" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1497" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1497">
+        <v>8010</v>
+      </c>
+      <c r="E1497" t="s">
+        <v>1379</v>
+      </c>
+      <c r="F1497">
+        <v>561613</v>
+      </c>
+      <c r="G1497" t="s">
+        <v>1382</v>
+      </c>
+    </row>
+    <row r="1498" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1498">
+        <v>44</v>
+      </c>
+      <c r="B1498" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1498" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1498">
+        <v>8020</v>
+      </c>
+      <c r="E1498" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F1498">
+        <v>561621</v>
+      </c>
+      <c r="G1498" t="s">
+        <v>1384</v>
+      </c>
+    </row>
+    <row r="1499" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1499">
+        <v>44</v>
+      </c>
+      <c r="B1499" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1499" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1499">
+        <v>8020</v>
+      </c>
+      <c r="E1499" t="s">
+        <v>1383</v>
+      </c>
+      <c r="F1499">
+        <v>561622</v>
+      </c>
+      <c r="G1499" t="s">
+        <v>1385</v>
+      </c>
+    </row>
+    <row r="1500" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1500">
+        <v>44</v>
+      </c>
+      <c r="B1500" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1500" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1500">
+        <v>8129</v>
+      </c>
+      <c r="E1500" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F1500">
+        <v>561710</v>
+      </c>
+      <c r="G1500" t="s">
+        <v>1386</v>
+      </c>
+    </row>
+    <row r="1501" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1501">
+        <v>44</v>
+      </c>
+      <c r="B1501" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1501" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1501">
+        <v>8121</v>
+      </c>
+      <c r="E1501" t="s">
+        <v>1387</v>
+      </c>
+      <c r="F1501">
+        <v>561720</v>
+      </c>
+      <c r="G1501" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="1502" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1502">
+        <v>44</v>
+      </c>
+      <c r="B1502" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1502" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1502">
+        <v>8129</v>
+      </c>
+      <c r="E1502" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F1502">
+        <v>561720</v>
+      </c>
+      <c r="G1502" t="s">
+        <v>1388</v>
+      </c>
+    </row>
+    <row r="1503" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1503">
+        <v>44</v>
+      </c>
+      <c r="B1503" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1503" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1503">
+        <v>8130</v>
+      </c>
+      <c r="E1503" t="s">
+        <v>1389</v>
+      </c>
+      <c r="F1503">
+        <v>561730</v>
+      </c>
+      <c r="G1503" t="s">
+        <v>1390</v>
+      </c>
+    </row>
+    <row r="1504" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1504">
+        <v>44</v>
+      </c>
+      <c r="B1504" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1504" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1504">
+        <v>8129</v>
+      </c>
+      <c r="E1504" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F1504">
+        <v>561790</v>
+      </c>
+      <c r="G1504" t="s">
+        <v>805</v>
+      </c>
+    </row>
+    <row r="1505" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1505">
+        <v>44</v>
+      </c>
+      <c r="B1505" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1505" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1505">
+        <v>8292</v>
+      </c>
+      <c r="E1505" t="s">
+        <v>1325</v>
+      </c>
+      <c r="F1505">
+        <v>561910</v>
+      </c>
+      <c r="G1505" t="s">
+        <v>1391</v>
+      </c>
+    </row>
+    <row r="1506" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1506">
+        <v>44</v>
+      </c>
+      <c r="B1506" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1506" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1506">
+        <v>8230</v>
+      </c>
+      <c r="E1506" t="s">
+        <v>1392</v>
+      </c>
+      <c r="F1506">
+        <v>561920</v>
+      </c>
+      <c r="G1506" t="s">
+        <v>1393</v>
+      </c>
+    </row>
+    <row r="1507" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1507">
+        <v>44</v>
+      </c>
+      <c r="B1507" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1507" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1507">
+        <v>8299</v>
+      </c>
+      <c r="E1507" t="s">
+        <v>1368</v>
+      </c>
+      <c r="F1507">
+        <v>561990</v>
+      </c>
+      <c r="G1507" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="1508" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1508">
+        <v>44</v>
+      </c>
+      <c r="B1508" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1508" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1508">
+        <v>7990</v>
+      </c>
+      <c r="E1508" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F1508">
+        <v>713990</v>
+      </c>
+      <c r="G1508" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="1509" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1509">
+        <v>44</v>
+      </c>
+      <c r="B1509" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1509" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1509">
+        <v>8129</v>
+      </c>
+      <c r="E1509" t="s">
+        <v>1323</v>
+      </c>
+      <c r="F1509">
+        <v>811310</v>
+      </c>
+      <c r="G1509" t="s">
+        <v>717</v>
+      </c>
+    </row>
+    <row r="1510" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1510">
+        <v>44</v>
+      </c>
+      <c r="B1510" t="s">
+        <v>1321</v>
+      </c>
+      <c r="C1510" t="s">
+        <v>1322</v>
+      </c>
+      <c r="D1510">
+        <v>7990</v>
+      </c>
+      <c r="E1510" t="s">
+        <v>1376</v>
+      </c>
+      <c r="F1510">
+        <v>926110</v>
+      </c>
+      <c r="G1510" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="1511" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1511">
+        <v>45</v>
+      </c>
+      <c r="B1511" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1511" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1511">
+        <v>8423</v>
+      </c>
+      <c r="E1511" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1511">
+        <v>561210</v>
+      </c>
+      <c r="G1511" t="s">
+        <v>1351</v>
+      </c>
+    </row>
+    <row r="1512" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1512">
+        <v>45</v>
+      </c>
+      <c r="B1512" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1512" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1512">
+        <v>8411</v>
+      </c>
+      <c r="E1512" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1512">
+        <v>561440</v>
+      </c>
+      <c r="G1512" t="s">
+        <v>1366</v>
+      </c>
+    </row>
+    <row r="1513" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1513">
+        <v>45</v>
+      </c>
+      <c r="B1513" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1513" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1513">
+        <v>8413</v>
+      </c>
+      <c r="E1513" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F1513">
+        <v>561990</v>
+      </c>
+      <c r="G1513" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="1514" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1514">
+        <v>45</v>
+      </c>
+      <c r="B1514" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1514" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1514">
+        <v>8423</v>
+      </c>
+      <c r="E1514" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1514">
+        <v>561990</v>
+      </c>
+      <c r="G1514" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="1515" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1515">
+        <v>45</v>
+      </c>
+      <c r="B1515" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1515" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1515">
+        <v>8411</v>
+      </c>
+      <c r="E1515" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1515">
+        <v>921110</v>
+      </c>
+      <c r="G1515" t="s">
+        <v>1401</v>
+      </c>
+    </row>
+    <row r="1516" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1516">
+        <v>45</v>
+      </c>
+      <c r="B1516" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1516" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1516">
+        <v>8411</v>
+      </c>
+      <c r="E1516" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1516">
+        <v>921120</v>
+      </c>
+      <c r="G1516" t="s">
+        <v>1402</v>
+      </c>
+    </row>
+    <row r="1517" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1517">
+        <v>45</v>
+      </c>
+      <c r="B1517" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1517" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1517">
+        <v>8411</v>
+      </c>
+      <c r="E1517" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1517">
+        <v>921130</v>
+      </c>
+      <c r="G1517" t="s">
+        <v>1403</v>
+      </c>
+    </row>
+    <row r="1518" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1518">
+        <v>45</v>
+      </c>
+      <c r="B1518" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1518" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1518">
+        <v>8411</v>
+      </c>
+      <c r="E1518" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1518">
+        <v>921140</v>
+      </c>
+      <c r="G1518" t="s">
+        <v>1404</v>
+      </c>
+    </row>
+    <row r="1519" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1519">
+        <v>45</v>
+      </c>
+      <c r="B1519" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1519" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1519">
+        <v>8411</v>
+      </c>
+      <c r="E1519" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1519">
+        <v>921150</v>
+      </c>
+      <c r="G1519" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="1520" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1520">
+        <v>45</v>
+      </c>
+      <c r="B1520" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1520" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1520">
+        <v>8423</v>
+      </c>
+      <c r="E1520" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1520">
+        <v>921150</v>
+      </c>
+      <c r="G1520" t="s">
+        <v>1405</v>
+      </c>
+    </row>
+    <row r="1521" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1521">
+        <v>45</v>
+      </c>
+      <c r="B1521" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1521" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1521">
+        <v>8411</v>
+      </c>
+      <c r="E1521" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1521">
+        <v>921190</v>
+      </c>
+      <c r="G1521" t="s">
+        <v>1406</v>
+      </c>
+    </row>
+    <row r="1522" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1522">
+        <v>45</v>
+      </c>
+      <c r="B1522" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1522" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1522">
+        <v>8423</v>
+      </c>
+      <c r="E1522" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1522">
+        <v>922110</v>
+      </c>
+      <c r="G1522" t="s">
+        <v>1407</v>
+      </c>
+    </row>
+    <row r="1523" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1523">
+        <v>45</v>
+      </c>
+      <c r="B1523" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1523" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1523">
+        <v>8423</v>
+      </c>
+      <c r="E1523" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1523">
+        <v>922120</v>
+      </c>
+      <c r="G1523" t="s">
+        <v>1408</v>
+      </c>
+    </row>
+    <row r="1524" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1524">
+        <v>45</v>
+      </c>
+      <c r="B1524" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1524" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1524">
+        <v>8423</v>
+      </c>
+      <c r="E1524" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1524">
+        <v>922130</v>
+      </c>
+      <c r="G1524" t="s">
+        <v>1409</v>
+      </c>
+    </row>
+    <row r="1525" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1525">
+        <v>45</v>
+      </c>
+      <c r="B1525" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1525" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1525">
+        <v>8423</v>
+      </c>
+      <c r="E1525" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1525">
+        <v>922140</v>
+      </c>
+      <c r="G1525" t="s">
+        <v>1410</v>
+      </c>
+    </row>
+    <row r="1526" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1526">
+        <v>45</v>
+      </c>
+      <c r="B1526" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1526" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1526">
+        <v>8423</v>
+      </c>
+      <c r="E1526" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1526">
+        <v>922150</v>
+      </c>
+      <c r="G1526" t="s">
+        <v>1411</v>
+      </c>
+    </row>
+    <row r="1527" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1527">
+        <v>45</v>
+      </c>
+      <c r="B1527" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1527" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1527">
+        <v>8423</v>
+      </c>
+      <c r="E1527" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1527">
+        <v>922160</v>
+      </c>
+      <c r="G1527" t="s">
+        <v>1412</v>
+      </c>
+    </row>
+    <row r="1528" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1528">
+        <v>45</v>
+      </c>
+      <c r="B1528" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1528" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1528">
+        <v>8411</v>
+      </c>
+      <c r="E1528" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1528">
+        <v>922190</v>
+      </c>
+      <c r="G1528" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="1529" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1529">
+        <v>45</v>
+      </c>
+      <c r="B1529" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1529" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1529">
+        <v>8422</v>
+      </c>
+      <c r="E1529" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F1529">
+        <v>922190</v>
+      </c>
+      <c r="G1529" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="1530" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1530">
+        <v>45</v>
+      </c>
+      <c r="B1530" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1530" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1530">
+        <v>8423</v>
+      </c>
+      <c r="E1530" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1530">
+        <v>922190</v>
+      </c>
+      <c r="G1530" t="s">
+        <v>1413</v>
+      </c>
+    </row>
+    <row r="1531" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1531">
+        <v>45</v>
+      </c>
+      <c r="B1531" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1531" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1531">
+        <v>8411</v>
+      </c>
+      <c r="E1531" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1531">
+        <v>923110</v>
+      </c>
+      <c r="G1531" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="1532" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1532">
+        <v>45</v>
+      </c>
+      <c r="B1532" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1532" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1532">
+        <v>8412</v>
+      </c>
+      <c r="E1532" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F1532">
+        <v>923110</v>
+      </c>
+      <c r="G1532" t="s">
+        <v>1415</v>
+      </c>
+    </row>
+    <row r="1533" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1533">
+        <v>45</v>
+      </c>
+      <c r="B1533" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1533" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1533">
+        <v>8411</v>
+      </c>
+      <c r="E1533" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1533">
+        <v>923120</v>
+      </c>
+      <c r="G1533" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="1534" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1534">
+        <v>45</v>
+      </c>
+      <c r="B1534" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1534" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1534">
+        <v>8412</v>
+      </c>
+      <c r="E1534" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F1534">
+        <v>923120</v>
+      </c>
+      <c r="G1534" t="s">
+        <v>1417</v>
+      </c>
+    </row>
+    <row r="1535" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1535">
+        <v>45</v>
+      </c>
+      <c r="B1535" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1535" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1535">
+        <v>8412</v>
+      </c>
+      <c r="E1535" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F1535">
+        <v>923130</v>
+      </c>
+      <c r="G1535" t="s">
+        <v>1418</v>
+      </c>
+    </row>
+    <row r="1536" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1536">
+        <v>45</v>
+      </c>
+      <c r="B1536" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1536" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1536">
+        <v>8430</v>
+      </c>
+      <c r="E1536" t="s">
+        <v>1419</v>
+      </c>
+      <c r="F1536">
+        <v>923130</v>
+      </c>
+      <c r="G1536" t="s">
+        <v>1420</v>
+      </c>
+    </row>
+    <row r="1537" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1537">
+        <v>45</v>
+      </c>
+      <c r="B1537" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1537" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1537">
+        <v>8412</v>
+      </c>
+      <c r="E1537" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F1537">
+        <v>923140</v>
+      </c>
+      <c r="G1537" t="s">
+        <v>1421</v>
+      </c>
+    </row>
+    <row r="1538" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1538">
+        <v>45</v>
+      </c>
+      <c r="B1538" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1538" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1538">
+        <v>8412</v>
+      </c>
+      <c r="E1538" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F1538">
+        <v>924110</v>
+      </c>
+      <c r="G1538" t="s">
+        <v>1422</v>
+      </c>
+    </row>
+    <row r="1539" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1539">
+        <v>45</v>
+      </c>
+      <c r="B1539" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1539" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1539">
+        <v>8412</v>
+      </c>
+      <c r="E1539" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F1539">
+        <v>924120</v>
+      </c>
+      <c r="G1539" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="1540" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1540">
+        <v>45</v>
+      </c>
+      <c r="B1540" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1540" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1540">
+        <v>8413</v>
+      </c>
+      <c r="E1540" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F1540">
+        <v>924120</v>
+      </c>
+      <c r="G1540" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="1541" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1541">
+        <v>45</v>
+      </c>
+      <c r="B1541" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1541" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1541">
+        <v>8423</v>
+      </c>
+      <c r="E1541" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1541">
+        <v>924120</v>
+      </c>
+      <c r="G1541" t="s">
+        <v>1423</v>
+      </c>
+    </row>
+    <row r="1542" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1542">
+        <v>45</v>
+      </c>
+      <c r="B1542" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1542" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1542">
+        <v>8412</v>
+      </c>
+      <c r="E1542" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F1542">
+        <v>925110</v>
+      </c>
+      <c r="G1542" t="s">
+        <v>1424</v>
+      </c>
+    </row>
+    <row r="1543" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1543">
+        <v>45</v>
+      </c>
+      <c r="B1543" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1543" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1543">
+        <v>8413</v>
+      </c>
+      <c r="E1543" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F1543">
+        <v>925120</v>
+      </c>
+      <c r="G1543" t="s">
+        <v>1425</v>
+      </c>
+    </row>
+    <row r="1544" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1544">
+        <v>45</v>
+      </c>
+      <c r="B1544" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1544" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1544">
+        <v>8411</v>
+      </c>
+      <c r="E1544" t="s">
+        <v>1399</v>
+      </c>
+      <c r="F1544">
+        <v>926110</v>
+      </c>
+      <c r="G1544" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="1545" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1545">
+        <v>45</v>
+      </c>
+      <c r="B1545" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1545" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1545">
+        <v>8412</v>
+      </c>
+      <c r="E1545" t="s">
+        <v>1416</v>
+      </c>
+      <c r="F1545">
+        <v>926110</v>
+      </c>
+      <c r="G1545" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="1546" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1546">
+        <v>45</v>
+      </c>
+      <c r="B1546" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1546" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1546">
+        <v>8413</v>
+      </c>
+      <c r="E1546" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F1546">
+        <v>926110</v>
+      </c>
+      <c r="G1546" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="1547" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1547">
+        <v>45</v>
+      </c>
+      <c r="B1547" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1547" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1547">
+        <v>8421</v>
+      </c>
+      <c r="E1547" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F1547">
+        <v>926110</v>
+      </c>
+      <c r="G1547" t="s">
+        <v>1395</v>
+      </c>
+    </row>
+    <row r="1548" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1548">
+        <v>45</v>
+      </c>
+      <c r="B1548" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1548" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1548">
+        <v>8413</v>
+      </c>
+      <c r="E1548" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F1548">
+        <v>926120</v>
+      </c>
+      <c r="G1548" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="1549" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1549">
+        <v>45</v>
+      </c>
+      <c r="B1549" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1549" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1549">
+        <v>8423</v>
+      </c>
+      <c r="E1549" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1549">
+        <v>926120</v>
+      </c>
+      <c r="G1549" t="s">
+        <v>1427</v>
+      </c>
+    </row>
+    <row r="1550" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1550">
+        <v>45</v>
+      </c>
+      <c r="B1550" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1550" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1550">
+        <v>8413</v>
+      </c>
+      <c r="E1550" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F1550">
+        <v>926130</v>
+      </c>
+      <c r="G1550" t="s">
+        <v>1428</v>
+      </c>
+    </row>
+    <row r="1551" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1551">
+        <v>45</v>
+      </c>
+      <c r="B1551" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1551" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1551">
+        <v>8413</v>
+      </c>
+      <c r="E1551" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F1551">
+        <v>926140</v>
+      </c>
+      <c r="G1551" t="s">
+        <v>1429</v>
+      </c>
+    </row>
+    <row r="1552" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1552">
+        <v>45</v>
+      </c>
+      <c r="B1552" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1552" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1552">
+        <v>8413</v>
+      </c>
+      <c r="E1552" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F1552">
+        <v>926150</v>
+      </c>
+      <c r="G1552" t="s">
+        <v>1430</v>
+      </c>
+    </row>
+    <row r="1553" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1553">
+        <v>45</v>
+      </c>
+      <c r="B1553" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1553" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1553">
+        <v>8413</v>
+      </c>
+      <c r="E1553" t="s">
+        <v>1400</v>
+      </c>
+      <c r="F1553">
+        <v>927110</v>
+      </c>
+      <c r="G1553" t="s">
+        <v>1061</v>
+      </c>
+    </row>
+    <row r="1554" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1554">
+        <v>45</v>
+      </c>
+      <c r="B1554" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1554" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1554">
+        <v>8421</v>
+      </c>
+      <c r="E1554" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F1554">
+        <v>928110</v>
+      </c>
+      <c r="G1554" t="s">
+        <v>1431</v>
+      </c>
+    </row>
+    <row r="1555" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1555">
+        <v>45</v>
+      </c>
+      <c r="B1555" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1555" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1555">
+        <v>8422</v>
+      </c>
+      <c r="E1555" t="s">
+        <v>1414</v>
+      </c>
+      <c r="F1555">
+        <v>928110</v>
+      </c>
+      <c r="G1555" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="1556" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1556">
+        <v>45</v>
+      </c>
+      <c r="B1556" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1556" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1556">
+        <v>8423</v>
+      </c>
+      <c r="E1556" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1556">
+        <v>928110</v>
+      </c>
+      <c r="G1556" t="s">
+        <v>1432</v>
+      </c>
+    </row>
+    <row r="1557" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1557">
+        <v>45</v>
+      </c>
+      <c r="B1557" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1557" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1557">
+        <v>8421</v>
+      </c>
+      <c r="E1557" t="s">
+        <v>1426</v>
+      </c>
+      <c r="F1557">
+        <v>928120</v>
+      </c>
+      <c r="G1557" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1558" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1558">
+        <v>45</v>
+      </c>
+      <c r="B1558" t="s">
+        <v>1396</v>
+      </c>
+      <c r="C1558" t="s">
+        <v>1397</v>
+      </c>
+      <c r="D1558">
+        <v>8423</v>
+      </c>
+      <c r="E1558" t="s">
+        <v>1398</v>
+      </c>
+      <c r="F1558">
+        <v>928120</v>
+      </c>
+      <c r="G1558" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="1559" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1559">
+        <v>46</v>
+      </c>
+      <c r="B1559" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1559" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1559">
+        <v>8510</v>
+      </c>
+      <c r="E1559" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F1559">
+        <v>611110</v>
+      </c>
+      <c r="G1559" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="1560" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1560">
+        <v>46</v>
+      </c>
+      <c r="B1560" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1560" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1560">
+        <v>8521</v>
+      </c>
+      <c r="E1560" t="s">
+        <v>1437</v>
+      </c>
+      <c r="F1560">
+        <v>611110</v>
+      </c>
+      <c r="G1560" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="1561" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1561">
+        <v>46</v>
+      </c>
+      <c r="B1561" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1561" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1561">
+        <v>8522</v>
+      </c>
+      <c r="E1561" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F1561">
+        <v>611110</v>
+      </c>
+      <c r="G1561" t="s">
+        <v>1436</v>
+      </c>
+    </row>
+    <row r="1562" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1562">
+        <v>46</v>
+      </c>
+      <c r="B1562" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1562" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1562">
+        <v>8530</v>
+      </c>
+      <c r="E1562" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F1562">
+        <v>611210</v>
+      </c>
+      <c r="G1562" t="s">
+        <v>1440</v>
+      </c>
+    </row>
+    <row r="1563" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1563">
+        <v>46</v>
+      </c>
+      <c r="B1563" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1563" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1563">
+        <v>8530</v>
+      </c>
+      <c r="E1563" t="s">
+        <v>1439</v>
+      </c>
+      <c r="F1563">
+        <v>611310</v>
+      </c>
+      <c r="G1563" t="s">
+        <v>1441</v>
+      </c>
+    </row>
+    <row r="1564" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1564">
+        <v>46</v>
+      </c>
+      <c r="B1564" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1564" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1564">
+        <v>8522</v>
+      </c>
+      <c r="E1564" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F1564">
+        <v>611410</v>
+      </c>
+      <c r="G1564" t="s">
+        <v>1442</v>
+      </c>
+    </row>
+    <row r="1565" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1565">
+        <v>46</v>
+      </c>
+      <c r="B1565" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1565" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1565">
+        <v>8549</v>
+      </c>
+      <c r="E1565" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F1565">
+        <v>611420</v>
+      </c>
+      <c r="G1565" t="s">
+        <v>1444</v>
+      </c>
+    </row>
+    <row r="1566" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1566">
+        <v>46</v>
+      </c>
+      <c r="B1566" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1566" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1566">
+        <v>8549</v>
+      </c>
+      <c r="E1566" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F1566">
+        <v>611430</v>
+      </c>
+      <c r="G1566" t="s">
+        <v>1445</v>
+      </c>
+    </row>
+    <row r="1567" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1567">
+        <v>46</v>
+      </c>
+      <c r="B1567" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1567" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1567">
+        <v>8522</v>
+      </c>
+      <c r="E1567" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F1567">
+        <v>611511</v>
+      </c>
+      <c r="G1567" t="s">
+        <v>1446</v>
+      </c>
+    </row>
+    <row r="1568" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1568">
+        <v>46</v>
+      </c>
+      <c r="B1568" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1568" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1568">
+        <v>8522</v>
+      </c>
+      <c r="E1568" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F1568">
+        <v>611512</v>
+      </c>
+      <c r="G1568" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="1569" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1569">
+        <v>46</v>
+      </c>
+      <c r="B1569" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1569" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1569">
+        <v>8549</v>
+      </c>
+      <c r="E1569" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F1569">
+        <v>611512</v>
+      </c>
+      <c r="G1569" t="s">
+        <v>1447</v>
+      </c>
+    </row>
+    <row r="1570" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1570">
+        <v>46</v>
+      </c>
+      <c r="B1570" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1570" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1570">
+        <v>8522</v>
+      </c>
+      <c r="E1570" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F1570">
+        <v>611513</v>
+      </c>
+      <c r="G1570" t="s">
+        <v>1448</v>
+      </c>
+    </row>
+    <row r="1571" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1571">
+        <v>46</v>
+      </c>
+      <c r="B1571" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1571" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1571">
+        <v>8522</v>
+      </c>
+      <c r="E1571" t="s">
+        <v>1438</v>
+      </c>
+      <c r="F1571">
+        <v>611519</v>
+      </c>
+      <c r="G1571" t="s">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="1572" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1572">
+        <v>46</v>
+      </c>
+      <c r="B1572" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1572" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1572">
+        <v>8542</v>
+      </c>
+      <c r="E1572" t="s">
+        <v>1450</v>
+      </c>
+      <c r="F1572">
+        <v>611610</v>
+      </c>
+      <c r="G1572" t="s">
+        <v>1451</v>
+      </c>
+    </row>
+    <row r="1573" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1573">
+        <v>46</v>
+      </c>
+      <c r="B1573" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1573" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1573">
+        <v>8541</v>
+      </c>
+      <c r="E1573" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F1573">
+        <v>611620</v>
+      </c>
+      <c r="G1573" t="s">
+        <v>1453</v>
+      </c>
+    </row>
+    <row r="1574" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1574">
+        <v>46</v>
+      </c>
+      <c r="B1574" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1574" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1574">
+        <v>8549</v>
+      </c>
+      <c r="E1574" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F1574">
+        <v>611630</v>
+      </c>
+      <c r="G1574" t="s">
+        <v>1454</v>
+      </c>
+    </row>
+    <row r="1575" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1575">
+        <v>46</v>
+      </c>
+      <c r="B1575" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1575" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1575">
+        <v>8510</v>
+      </c>
+      <c r="E1575" t="s">
+        <v>1435</v>
+      </c>
+      <c r="F1575">
+        <v>611691</v>
+      </c>
+      <c r="G1575" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="1576" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1576">
+        <v>46</v>
+      </c>
+      <c r="B1576" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1576" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1576">
+        <v>8549</v>
+      </c>
+      <c r="E1576" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F1576">
+        <v>611691</v>
+      </c>
+      <c r="G1576" t="s">
+        <v>1455</v>
+      </c>
+    </row>
+    <row r="1577" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1577">
+        <v>46</v>
+      </c>
+      <c r="B1577" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1577" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1577">
+        <v>8549</v>
+      </c>
+      <c r="E1577" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F1577">
+        <v>611692</v>
+      </c>
+      <c r="G1577" t="s">
+        <v>1456</v>
+      </c>
+    </row>
+    <row r="1578" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1578">
+        <v>46</v>
+      </c>
+      <c r="B1578" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1578" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1578">
+        <v>8541</v>
+      </c>
+      <c r="E1578" t="s">
+        <v>1452</v>
+      </c>
+      <c r="F1578">
+        <v>611699</v>
+      </c>
+      <c r="G1578" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="1579" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1579">
+        <v>46</v>
+      </c>
+      <c r="B1579" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1579" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1579">
+        <v>8549</v>
+      </c>
+      <c r="E1579" t="s">
+        <v>1443</v>
+      </c>
+      <c r="F1579">
+        <v>611699</v>
+      </c>
+      <c r="G1579" t="s">
+        <v>1457</v>
+      </c>
+    </row>
+    <row r="1580" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1580">
+        <v>46</v>
+      </c>
+      <c r="B1580" t="s">
+        <v>1433</v>
+      </c>
+      <c r="C1580" t="s">
+        <v>1434</v>
+      </c>
+      <c r="D1580">
+        <v>8550</v>
+      </c>
+      <c r="E1580" t="s">
+        <v>1458</v>
+      </c>
+      <c r="F1580">
+        <v>611710</v>
+      </c>
+      <c r="G1580" t="s">
+        <v>1459</v>
+      </c>
+    </row>
+    <row r="1581" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1581">
+        <v>47</v>
+      </c>
+      <c r="B1581" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1581" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1581">
+        <v>8890</v>
+      </c>
+      <c r="E1581" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F1581">
+        <v>541990</v>
+      </c>
+      <c r="G1581" t="s">
+        <v>1314</v>
+      </c>
+    </row>
+    <row r="1582" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1582">
+        <v>47</v>
+      </c>
+      <c r="B1582" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1582" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1582">
+        <v>8620</v>
+      </c>
+      <c r="E1582" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F1582">
+        <v>621111</v>
+      </c>
+      <c r="G1582" t="s">
+        <v>1464</v>
+      </c>
+    </row>
+    <row r="1583" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1583">
+        <v>47</v>
+      </c>
+      <c r="B1583" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1583" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1583">
+        <v>8620</v>
+      </c>
+      <c r="E1583" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F1583">
+        <v>621112</v>
+      </c>
+      <c r="G1583" t="s">
+        <v>1465</v>
+      </c>
+    </row>
+    <row r="1584" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1584">
+        <v>47</v>
+      </c>
+      <c r="B1584" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1584" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1584">
+        <v>8620</v>
+      </c>
+      <c r="E1584" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F1584">
+        <v>621210</v>
+      </c>
+      <c r="G1584" t="s">
+        <v>1466</v>
+      </c>
+    </row>
+    <row r="1585" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1585">
+        <v>47</v>
+      </c>
+      <c r="B1585" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1585" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1585">
+        <v>8690</v>
+      </c>
+      <c r="E1585" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1585">
+        <v>621310</v>
+      </c>
+      <c r="G1585" t="s">
+        <v>1468</v>
+      </c>
+    </row>
+    <row r="1586" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1586">
+        <v>47</v>
+      </c>
+      <c r="B1586" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1586" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1586">
+        <v>8690</v>
+      </c>
+      <c r="E1586" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1586">
+        <v>621320</v>
+      </c>
+      <c r="G1586" t="s">
+        <v>1469</v>
+      </c>
+    </row>
+    <row r="1587" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1587">
+        <v>47</v>
+      </c>
+      <c r="B1587" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1587" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1587">
+        <v>8690</v>
+      </c>
+      <c r="E1587" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1587">
+        <v>621330</v>
+      </c>
+      <c r="G1587" t="s">
+        <v>1470</v>
+      </c>
+    </row>
+    <row r="1588" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1588">
+        <v>47</v>
+      </c>
+      <c r="B1588" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1588" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1588">
+        <v>8690</v>
+      </c>
+      <c r="E1588" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1588">
+        <v>621340</v>
+      </c>
+      <c r="G1588" t="s">
+        <v>1471</v>
+      </c>
+    </row>
+    <row r="1589" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1589">
+        <v>47</v>
+      </c>
+      <c r="B1589" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1589" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1589">
+        <v>8690</v>
+      </c>
+      <c r="E1589" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1589">
+        <v>621391</v>
+      </c>
+      <c r="G1589" t="s">
+        <v>1472</v>
+      </c>
+    </row>
+    <row r="1590" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1590">
+        <v>47</v>
+      </c>
+      <c r="B1590" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1590" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1590">
+        <v>8690</v>
+      </c>
+      <c r="E1590" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1590">
+        <v>621399</v>
+      </c>
+      <c r="G1590" t="s">
+        <v>1473</v>
+      </c>
+    </row>
+    <row r="1591" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1591">
+        <v>47</v>
+      </c>
+      <c r="B1591" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1591" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1591">
+        <v>8620</v>
+      </c>
+      <c r="E1591" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F1591">
+        <v>621410</v>
+      </c>
+      <c r="G1591" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="1592" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1592">
+        <v>47</v>
+      </c>
+      <c r="B1592" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1592" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1592">
+        <v>8690</v>
+      </c>
+      <c r="E1592" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1592">
+        <v>621410</v>
+      </c>
+      <c r="G1592" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="1593" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1593">
+        <v>47</v>
+      </c>
+      <c r="B1593" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1593" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1593">
+        <v>8890</v>
+      </c>
+      <c r="E1593" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F1593">
+        <v>621410</v>
+      </c>
+      <c r="G1593" t="s">
+        <v>1474</v>
+      </c>
+    </row>
+    <row r="1594" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1594">
+        <v>47</v>
+      </c>
+      <c r="B1594" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1594" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1594">
+        <v>8620</v>
+      </c>
+      <c r="E1594" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F1594">
+        <v>621420</v>
+      </c>
+      <c r="G1594" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="1595" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1595">
+        <v>47</v>
+      </c>
+      <c r="B1595" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1595" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1595">
+        <v>8690</v>
+      </c>
+      <c r="E1595" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1595">
+        <v>621420</v>
+      </c>
+      <c r="G1595" t="s">
+        <v>1475</v>
+      </c>
+    </row>
+    <row r="1596" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1596">
+        <v>47</v>
+      </c>
+      <c r="B1596" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1596" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1596">
+        <v>8620</v>
+      </c>
+      <c r="E1596" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F1596">
+        <v>621491</v>
+      </c>
+      <c r="G1596" t="s">
+        <v>1476</v>
+      </c>
+    </row>
+    <row r="1597" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1597">
+        <v>47</v>
+      </c>
+      <c r="B1597" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1597" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1597">
+        <v>8690</v>
+      </c>
+      <c r="E1597" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1597">
+        <v>621492</v>
+      </c>
+      <c r="G1597" t="s">
+        <v>1477</v>
+      </c>
+    </row>
+    <row r="1598" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1598">
+        <v>47</v>
+      </c>
+      <c r="B1598" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1598" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1598">
+        <v>8620</v>
+      </c>
+      <c r="E1598" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F1598">
+        <v>621493</v>
+      </c>
+      <c r="G1598" t="s">
+        <v>1478</v>
+      </c>
+    </row>
+    <row r="1599" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1599">
+        <v>47</v>
+      </c>
+      <c r="B1599" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1599" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1599">
+        <v>8620</v>
+      </c>
+      <c r="E1599" t="s">
+        <v>1463</v>
+      </c>
+      <c r="F1599">
+        <v>621498</v>
+      </c>
+      <c r="G1599" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="1600" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1600">
+        <v>47</v>
+      </c>
+      <c r="B1600" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1600" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1600">
+        <v>8690</v>
+      </c>
+      <c r="E1600" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1600">
+        <v>621498</v>
+      </c>
+      <c r="G1600" t="s">
+        <v>1479</v>
+      </c>
+    </row>
+    <row r="1601" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1601">
+        <v>47</v>
+      </c>
+      <c r="B1601" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1601" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1601">
+        <v>8690</v>
+      </c>
+      <c r="E1601" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1601">
+        <v>621511</v>
+      </c>
+      <c r="G1601" t="s">
+        <v>1480</v>
+      </c>
+    </row>
+    <row r="1602" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1602">
+        <v>47</v>
+      </c>
+      <c r="B1602" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1602" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1602">
+        <v>8690</v>
+      </c>
+      <c r="E1602" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1602">
+        <v>621512</v>
+      </c>
+      <c r="G1602" t="s">
+        <v>1481</v>
+      </c>
+    </row>
+    <row r="1603" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1603">
+        <v>47</v>
+      </c>
+      <c r="B1603" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1603" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1603">
+        <v>8690</v>
+      </c>
+      <c r="E1603" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1603">
+        <v>621610</v>
+      </c>
+      <c r="G1603" t="s">
+        <v>1482</v>
+      </c>
+    </row>
+    <row r="1604" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1604">
+        <v>47</v>
+      </c>
+      <c r="B1604" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1604" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1604">
+        <v>8690</v>
+      </c>
+      <c r="E1604" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1604">
+        <v>621910</v>
+      </c>
+      <c r="G1604" t="s">
+        <v>1483</v>
+      </c>
+    </row>
+    <row r="1605" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1605">
+        <v>47</v>
+      </c>
+      <c r="B1605" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1605" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1605">
+        <v>8690</v>
+      </c>
+      <c r="E1605" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1605">
+        <v>621991</v>
+      </c>
+      <c r="G1605" t="s">
+        <v>1484</v>
+      </c>
+    </row>
+    <row r="1606" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1606">
+        <v>47</v>
+      </c>
+      <c r="B1606" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1606" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1606">
+        <v>8690</v>
+      </c>
+      <c r="E1606" t="s">
+        <v>1467</v>
+      </c>
+      <c r="F1606">
+        <v>621999</v>
+      </c>
+      <c r="G1606" t="s">
+        <v>1485</v>
+      </c>
+    </row>
+    <row r="1607" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1607">
+        <v>47</v>
+      </c>
+      <c r="B1607" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1607" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1607">
+        <v>8610</v>
+      </c>
+      <c r="E1607" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F1607">
+        <v>622110</v>
+      </c>
+      <c r="G1607" t="s">
+        <v>1487</v>
+      </c>
+    </row>
+    <row r="1608" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1608">
+        <v>47</v>
+      </c>
+      <c r="B1608" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1608" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1608">
+        <v>8610</v>
+      </c>
+      <c r="E1608" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F1608">
+        <v>622210</v>
+      </c>
+      <c r="G1608" t="s">
+        <v>1488</v>
+      </c>
+    </row>
+    <row r="1609" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1609">
+        <v>47</v>
+      </c>
+      <c r="B1609" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1609" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1609">
+        <v>8610</v>
+      </c>
+      <c r="E1609" t="s">
+        <v>1486</v>
+      </c>
+      <c r="F1609">
+        <v>622310</v>
+      </c>
+      <c r="G1609" t="s">
+        <v>1489</v>
+      </c>
+    </row>
+    <row r="1610" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1610">
+        <v>47</v>
+      </c>
+      <c r="B1610" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1610" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1610">
+        <v>8710</v>
+      </c>
+      <c r="E1610" t="s">
+        <v>1490</v>
+      </c>
+      <c r="F1610">
+        <v>623110</v>
+      </c>
+      <c r="G1610" t="s">
+        <v>1491</v>
+      </c>
+    </row>
+    <row r="1611" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1611">
+        <v>47</v>
+      </c>
+      <c r="B1611" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1611" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1611">
+        <v>8720</v>
+      </c>
+      <c r="E1611" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F1611">
+        <v>623210</v>
+      </c>
+      <c r="G1611" t="s">
+        <v>1493</v>
+      </c>
+    </row>
+    <row r="1612" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1612">
+        <v>47</v>
+      </c>
+      <c r="B1612" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1612" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1612">
+        <v>8720</v>
+      </c>
+      <c r="E1612" t="s">
+        <v>1492</v>
+      </c>
+      <c r="F1612">
+        <v>623220</v>
+      </c>
+      <c r="G1612" t="s">
+        <v>1494</v>
+      </c>
+    </row>
+    <row r="1613" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1613">
+        <v>47</v>
+      </c>
+      <c r="B1613" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1613" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1613">
+        <v>8730</v>
+      </c>
+      <c r="E1613" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F1613">
+        <v>623311</v>
+      </c>
+      <c r="G1613" t="s">
+        <v>1496</v>
+      </c>
+    </row>
+    <row r="1614" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1614">
+        <v>47</v>
+      </c>
+      <c r="B1614" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1614" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1614">
+        <v>8730</v>
+      </c>
+      <c r="E1614" t="s">
+        <v>1495</v>
+      </c>
+      <c r="F1614">
+        <v>623312</v>
+      </c>
+      <c r="G1614" t="s">
+        <v>1497</v>
+      </c>
+    </row>
+    <row r="1615" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1615">
+        <v>47</v>
+      </c>
+      <c r="B1615" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1615" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1615">
+        <v>8790</v>
+      </c>
+      <c r="E1615" t="s">
+        <v>1498</v>
+      </c>
+      <c r="F1615">
+        <v>623990</v>
+      </c>
+      <c r="G1615" t="s">
+        <v>1499</v>
+      </c>
+    </row>
+    <row r="1616" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1616">
+        <v>47</v>
+      </c>
+      <c r="B1616" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1616" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1616">
+        <v>8890</v>
+      </c>
+      <c r="E1616" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F1616">
+        <v>624110</v>
+      </c>
+      <c r="G1616" t="s">
+        <v>1500</v>
+      </c>
+    </row>
+    <row r="1617" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1617">
+        <v>47</v>
+      </c>
+      <c r="B1617" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1617" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1617">
+        <v>8810</v>
+      </c>
+      <c r="E1617" t="s">
+        <v>1501</v>
+      </c>
+      <c r="F1617">
+        <v>624120</v>
+      </c>
+      <c r="G1617" t="s">
+        <v>1502</v>
+      </c>
+    </row>
+    <row r="1618" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1618">
+        <v>47</v>
+      </c>
+      <c r="B1618" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1618" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1618">
+        <v>8890</v>
+      </c>
+      <c r="E1618" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F1618">
+        <v>624190</v>
+      </c>
+      <c r="G1618" t="s">
+        <v>1503</v>
+      </c>
+    </row>
+    <row r="1619" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1619">
+        <v>47</v>
+      </c>
+      <c r="B1619" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1619" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1619">
+        <v>8890</v>
+      </c>
+      <c r="E1619" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F1619">
+        <v>624210</v>
+      </c>
+      <c r="G1619" t="s">
+        <v>1504</v>
+      </c>
+    </row>
+    <row r="1620" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1620">
+        <v>47</v>
+      </c>
+      <c r="B1620" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1620" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1620">
+        <v>8890</v>
+      </c>
+      <c r="E1620" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F1620">
+        <v>624221</v>
+      </c>
+      <c r="G1620" t="s">
+        <v>1505</v>
+      </c>
+    </row>
+    <row r="1621" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1621">
+        <v>47</v>
+      </c>
+      <c r="B1621" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1621" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1621">
+        <v>8890</v>
+      </c>
+      <c r="E1621" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F1621">
+        <v>624229</v>
+      </c>
+      <c r="G1621" t="s">
+        <v>1506</v>
+      </c>
+    </row>
+    <row r="1622" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1622">
+        <v>47</v>
+      </c>
+      <c r="B1622" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1622" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1622">
+        <v>8890</v>
+      </c>
+      <c r="E1622" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F1622">
+        <v>624230</v>
+      </c>
+      <c r="G1622" t="s">
+        <v>1507</v>
+      </c>
+    </row>
+    <row r="1623" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1623">
+        <v>47</v>
+      </c>
+      <c r="B1623" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1623" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1623">
+        <v>8890</v>
+      </c>
+      <c r="E1623" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F1623">
+        <v>624310</v>
+      </c>
+      <c r="G1623" t="s">
+        <v>1508</v>
+      </c>
+    </row>
+    <row r="1624" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1624">
+        <v>47</v>
+      </c>
+      <c r="B1624" t="s">
+        <v>1460</v>
+      </c>
+      <c r="C1624" t="s">
+        <v>1461</v>
+      </c>
+      <c r="D1624">
+        <v>8890</v>
+      </c>
+      <c r="E1624" t="s">
+        <v>1462</v>
+      </c>
+      <c r="F1624">
+        <v>624410</v>
+      </c>
+      <c r="G1624" t="s">
+        <v>1509</v>
+      </c>
+    </row>
+    <row r="1625" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1625">
+        <v>48</v>
+      </c>
+      <c r="B1625" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1625" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1625">
+        <v>9101</v>
+      </c>
+      <c r="E1625" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F1625">
+        <v>519120</v>
+      </c>
+      <c r="G1625" t="s">
+        <v>1513</v>
+      </c>
+    </row>
+    <row r="1626" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1626">
+        <v>48</v>
+      </c>
+      <c r="B1626" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1626" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1626">
+        <v>9101</v>
+      </c>
+      <c r="E1626" t="s">
+        <v>1512</v>
+      </c>
+      <c r="F1626">
+        <v>519190</v>
+      </c>
+      <c r="G1626" t="s">
+        <v>1171</v>
+      </c>
+    </row>
+    <row r="1627" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1627">
+        <v>48</v>
+      </c>
+      <c r="B1627" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1627" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1627">
+        <v>9000</v>
+      </c>
+      <c r="E1627" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F1627">
+        <v>711110</v>
+      </c>
+      <c r="G1627" t="s">
+        <v>1515</v>
+      </c>
+    </row>
+    <row r="1628" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1628">
+        <v>48</v>
+      </c>
+      <c r="B1628" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1628" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1628">
+        <v>9000</v>
+      </c>
+      <c r="E1628" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F1628">
+        <v>711120</v>
+      </c>
+      <c r="G1628" t="s">
+        <v>1516</v>
+      </c>
+    </row>
+    <row r="1629" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1629">
+        <v>48</v>
+      </c>
+      <c r="B1629" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1629" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1629">
+        <v>9000</v>
+      </c>
+      <c r="E1629" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F1629">
+        <v>711130</v>
+      </c>
+      <c r="G1629" t="s">
+        <v>1517</v>
+      </c>
+    </row>
+    <row r="1630" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1630">
+        <v>48</v>
+      </c>
+      <c r="B1630" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1630" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1630">
+        <v>9000</v>
+      </c>
+      <c r="E1630" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F1630">
+        <v>711190</v>
+      </c>
+      <c r="G1630" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="1631" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1631">
+        <v>48</v>
+      </c>
+      <c r="B1631" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1631" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1631">
+        <v>9329</v>
+      </c>
+      <c r="E1631" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F1631">
+        <v>711190</v>
+      </c>
+      <c r="G1631" t="s">
+        <v>1518</v>
+      </c>
+    </row>
+    <row r="1632" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1632">
+        <v>48</v>
+      </c>
+      <c r="B1632" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1632" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1632">
+        <v>9312</v>
+      </c>
+      <c r="E1632" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F1632">
+        <v>711211</v>
+      </c>
+      <c r="G1632" t="s">
+        <v>1521</v>
+      </c>
+    </row>
+    <row r="1633" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1633">
+        <v>48</v>
+      </c>
+      <c r="B1633" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1633" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1633">
+        <v>9311</v>
+      </c>
+      <c r="E1633" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F1633">
+        <v>711212</v>
+      </c>
+      <c r="G1633" t="s">
+        <v>1523</v>
+      </c>
+    </row>
+    <row r="1634" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1634">
+        <v>48</v>
+      </c>
+      <c r="B1634" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1634" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1634">
+        <v>9319</v>
+      </c>
+      <c r="E1634" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F1634">
+        <v>711219</v>
+      </c>
+      <c r="G1634" t="s">
+        <v>1525</v>
+      </c>
+    </row>
+    <row r="1635" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1635">
+        <v>48</v>
+      </c>
+      <c r="B1635" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1635" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1635">
+        <v>9000</v>
+      </c>
+      <c r="E1635" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F1635">
+        <v>711310</v>
+      </c>
+      <c r="G1635" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="1636" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1636">
+        <v>48</v>
+      </c>
+      <c r="B1636" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1636" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1636">
+        <v>9311</v>
+      </c>
+      <c r="E1636" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F1636">
+        <v>711310</v>
+      </c>
+      <c r="G1636" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="1637" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1637">
+        <v>48</v>
+      </c>
+      <c r="B1637" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1637" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1637">
+        <v>9319</v>
+      </c>
+      <c r="E1637" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F1637">
+        <v>711310</v>
+      </c>
+      <c r="G1637" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="1638" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1638">
+        <v>48</v>
+      </c>
+      <c r="B1638" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1638" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1638">
+        <v>9329</v>
+      </c>
+      <c r="E1638" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F1638">
+        <v>711310</v>
+      </c>
+      <c r="G1638" t="s">
+        <v>1526</v>
+      </c>
+    </row>
+    <row r="1639" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1639">
+        <v>48</v>
+      </c>
+      <c r="B1639" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1639" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1639">
+        <v>9000</v>
+      </c>
+      <c r="E1639" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F1639">
+        <v>711320</v>
+      </c>
+      <c r="G1639" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="1640" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1640">
+        <v>48</v>
+      </c>
+      <c r="B1640" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1640" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1640">
+        <v>9319</v>
+      </c>
+      <c r="E1640" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F1640">
+        <v>711320</v>
+      </c>
+      <c r="G1640" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="1641" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1641">
+        <v>48</v>
+      </c>
+      <c r="B1641" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1641" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1641">
+        <v>9329</v>
+      </c>
+      <c r="E1641" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F1641">
+        <v>711320</v>
+      </c>
+      <c r="G1641" t="s">
+        <v>1527</v>
+      </c>
+    </row>
+    <row r="1642" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1642">
+        <v>48</v>
+      </c>
+      <c r="B1642" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1642" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1642">
+        <v>9000</v>
+      </c>
+      <c r="E1642" t="s">
+        <v>1514</v>
+      </c>
+      <c r="F1642">
+        <v>711510</v>
+      </c>
+      <c r="G1642" t="s">
+        <v>709</v>
+      </c>
+    </row>
+    <row r="1643" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1643">
+        <v>48</v>
+      </c>
+      <c r="B1643" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1643" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1643">
+        <v>9102</v>
+      </c>
+      <c r="E1643" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F1643">
+        <v>712110</v>
+      </c>
+      <c r="G1643" t="s">
+        <v>1529</v>
+      </c>
+    </row>
+    <row r="1644" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1644">
+        <v>48</v>
+      </c>
+      <c r="B1644" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1644" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1644">
+        <v>9102</v>
+      </c>
+      <c r="E1644" t="s">
+        <v>1528</v>
+      </c>
+      <c r="F1644">
+        <v>712120</v>
+      </c>
+      <c r="G1644" t="s">
+        <v>1530</v>
+      </c>
+    </row>
+    <row r="1645" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1645">
+        <v>48</v>
+      </c>
+      <c r="B1645" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1645" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1645">
+        <v>9103</v>
+      </c>
+      <c r="E1645" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F1645">
+        <v>712130</v>
+      </c>
+      <c r="G1645" t="s">
+        <v>1532</v>
+      </c>
+    </row>
+    <row r="1646" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1646">
+        <v>48</v>
+      </c>
+      <c r="B1646" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1646" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1646">
+        <v>9103</v>
+      </c>
+      <c r="E1646" t="s">
+        <v>1531</v>
+      </c>
+      <c r="F1646">
+        <v>712190</v>
+      </c>
+      <c r="G1646" t="s">
+        <v>1533</v>
+      </c>
+    </row>
+    <row r="1647" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1647">
+        <v>48</v>
+      </c>
+      <c r="B1647" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1647" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1647">
+        <v>9321</v>
+      </c>
+      <c r="E1647" t="s">
+        <v>1534</v>
+      </c>
+      <c r="F1647">
+        <v>713110</v>
+      </c>
+      <c r="G1647" t="s">
+        <v>1535</v>
+      </c>
+    </row>
+    <row r="1648" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1648">
+        <v>48</v>
+      </c>
+      <c r="B1648" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1648" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1648">
+        <v>9329</v>
+      </c>
+      <c r="E1648" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F1648">
+        <v>713120</v>
+      </c>
+      <c r="G1648" t="s">
+        <v>1536</v>
+      </c>
+    </row>
+    <row r="1649" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1649">
+        <v>48</v>
+      </c>
+      <c r="B1649" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1649" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1649">
+        <v>9200</v>
+      </c>
+      <c r="E1649" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F1649">
+        <v>713210</v>
+      </c>
+      <c r="G1649" t="s">
+        <v>1538</v>
+      </c>
+    </row>
+    <row r="1650" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1650">
+        <v>48</v>
+      </c>
+      <c r="B1650" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1650" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1650">
+        <v>9200</v>
+      </c>
+      <c r="E1650" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F1650">
+        <v>713290</v>
+      </c>
+      <c r="G1650" t="s">
+        <v>1539</v>
+      </c>
+    </row>
+    <row r="1651" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1651">
+        <v>48</v>
+      </c>
+      <c r="B1651" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1651" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1651">
+        <v>9311</v>
+      </c>
+      <c r="E1651" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F1651">
+        <v>713910</v>
+      </c>
+      <c r="G1651" t="s">
+        <v>1540</v>
+      </c>
+    </row>
+    <row r="1652" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1652">
+        <v>48</v>
+      </c>
+      <c r="B1652" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1652" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1652">
+        <v>9329</v>
+      </c>
+      <c r="E1652" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F1652">
+        <v>713920</v>
+      </c>
+      <c r="G1652" t="s">
+        <v>1038</v>
+      </c>
+    </row>
+    <row r="1653" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1653">
+        <v>48</v>
+      </c>
+      <c r="B1653" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1653" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1653">
+        <v>9329</v>
+      </c>
+      <c r="E1653" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F1653">
+        <v>713930</v>
+      </c>
+      <c r="G1653" t="s">
+        <v>1541</v>
+      </c>
+    </row>
+    <row r="1654" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1654">
+        <v>48</v>
+      </c>
+      <c r="B1654" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1654" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1654">
+        <v>9311</v>
+      </c>
+      <c r="E1654" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F1654">
+        <v>713940</v>
+      </c>
+      <c r="G1654" t="s">
+        <v>1542</v>
+      </c>
+    </row>
+    <row r="1655" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1655">
+        <v>48</v>
+      </c>
+      <c r="B1655" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1655" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1655">
+        <v>9311</v>
+      </c>
+      <c r="E1655" t="s">
+        <v>1522</v>
+      </c>
+      <c r="F1655">
+        <v>713950</v>
+      </c>
+      <c r="G1655" t="s">
+        <v>1543</v>
+      </c>
+    </row>
+    <row r="1656" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1656">
+        <v>48</v>
+      </c>
+      <c r="B1656" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1656" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1656">
+        <v>9312</v>
+      </c>
+      <c r="E1656" t="s">
+        <v>1520</v>
+      </c>
+      <c r="F1656">
+        <v>713990</v>
+      </c>
+      <c r="G1656" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="1657" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1657">
+        <v>48</v>
+      </c>
+      <c r="B1657" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1657" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1657">
+        <v>9319</v>
+      </c>
+      <c r="E1657" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F1657">
+        <v>713990</v>
+      </c>
+      <c r="G1657" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="1658" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1658">
+        <v>48</v>
+      </c>
+      <c r="B1658" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1658" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1658">
+        <v>9329</v>
+      </c>
+      <c r="E1658" t="s">
+        <v>1519</v>
+      </c>
+      <c r="F1658">
+        <v>713990</v>
+      </c>
+      <c r="G1658" t="s">
+        <v>1394</v>
+      </c>
+    </row>
+    <row r="1659" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1659">
+        <v>48</v>
+      </c>
+      <c r="B1659" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1659" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1659">
+        <v>9200</v>
+      </c>
+      <c r="E1659" t="s">
+        <v>1537</v>
+      </c>
+      <c r="F1659">
+        <v>721120</v>
+      </c>
+      <c r="G1659" t="s">
+        <v>1096</v>
+      </c>
+    </row>
+    <row r="1660" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1660">
+        <v>48</v>
+      </c>
+      <c r="B1660" t="s">
+        <v>1510</v>
+      </c>
+      <c r="C1660" t="s">
+        <v>1511</v>
+      </c>
+      <c r="D1660">
+        <v>9319</v>
+      </c>
+      <c r="E1660" t="s">
+        <v>1524</v>
+      </c>
+      <c r="F1660">
+        <v>813990</v>
+      </c>
+      <c r="G1660" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="1661" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1661">
+        <v>49</v>
+      </c>
+      <c r="B1661" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1661" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1661">
+        <v>9524</v>
+      </c>
+      <c r="E1661" t="s">
+        <v>1547</v>
+      </c>
+      <c r="F1661">
+        <v>442291</v>
+      </c>
+      <c r="G1661" t="s">
+        <v>1548</v>
+      </c>
+    </row>
+    <row r="1662" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1662">
+        <v>49</v>
+      </c>
+      <c r="B1662" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1662" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1662">
+        <v>9522</v>
+      </c>
+      <c r="E1662" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F1662">
+        <v>443141</v>
+      </c>
+      <c r="G1662" t="s">
         <v>922</v>
       </c>
     </row>
-    <row r="1130" spans="1:5" x14ac:dyDescent="0.25">
-[...131 lines deleted...]
-      <c r="E1137" t="s">
+    <row r="1663" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1663">
+        <v>49</v>
+      </c>
+      <c r="B1663" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1663" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1663">
+        <v>9521</v>
+      </c>
+      <c r="E1663" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F1663">
+        <v>443142</v>
+      </c>
+      <c r="G1663" t="s">
+        <v>705</v>
+      </c>
+    </row>
+    <row r="1664" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1664">
+        <v>49</v>
+      </c>
+      <c r="B1664" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1664" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1664">
+        <v>9522</v>
+      </c>
+      <c r="E1664" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F1664">
+        <v>444210</v>
+      </c>
+      <c r="G1664" t="s">
         <v>930</v>
       </c>
     </row>
-    <row r="1138" spans="1:5" x14ac:dyDescent="0.25">
-[...658 lines deleted...]
-      <c r="E1176" t="s">
+    <row r="1665" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1665">
+        <v>49</v>
+      </c>
+      <c r="B1665" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1665" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1665">
+        <v>9529</v>
+      </c>
+      <c r="E1665" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F1665">
+        <v>448310</v>
+      </c>
+      <c r="G1665" t="s">
         <v>963</v>
       </c>
     </row>
-    <row r="1177" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E1177" t="s">
+    <row r="1666" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1666">
+        <v>49</v>
+      </c>
+      <c r="B1666" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1666" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1666">
+        <v>9523</v>
+      </c>
+      <c r="E1666" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F1666">
+        <v>448320</v>
+      </c>
+      <c r="G1666" t="s">
         <v>964</v>
       </c>
     </row>
-    <row r="1178" spans="1:5" x14ac:dyDescent="0.25">
-[...12 lines deleted...]
-      <c r="E1178" t="s">
+    <row r="1667" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1667">
+        <v>49</v>
+      </c>
+      <c r="B1667" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1667" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1667">
+        <v>9529</v>
+      </c>
+      <c r="E1667" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F1667">
+        <v>451110</v>
+      </c>
+      <c r="G1667" t="s">
         <v>965</v>
       </c>
     </row>
-    <row r="1179" spans="1:5" x14ac:dyDescent="0.25">
-[...80 lines deleted...]
-      <c r="E1183" t="s">
+    <row r="1668" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1668">
+        <v>49</v>
+      </c>
+      <c r="B1668" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1668" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1668">
+        <v>9529</v>
+      </c>
+      <c r="E1668" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F1668">
+        <v>451140</v>
+      </c>
+      <c r="G1668" t="s">
         <v>970</v>
       </c>
     </row>
-    <row r="1184" spans="1:5" x14ac:dyDescent="0.25">
-[...1726 lines deleted...]
-      <c r="D1285">
+    <row r="1669" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1669">
+        <v>49</v>
+      </c>
+      <c r="B1669" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1669" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1669">
+        <v>9601</v>
+      </c>
+      <c r="E1669" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F1669">
+        <v>561740</v>
+      </c>
+      <c r="G1669" t="s">
+        <v>1554</v>
+      </c>
+    </row>
+    <row r="1670" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1670">
+        <v>49</v>
+      </c>
+      <c r="B1670" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1670" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1670">
+        <v>9512</v>
+      </c>
+      <c r="E1670" t="s">
+        <v>1555</v>
+      </c>
+      <c r="F1670">
+        <v>811211</v>
+      </c>
+      <c r="G1670" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="1671" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1671">
+        <v>49</v>
+      </c>
+      <c r="B1671" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1671" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1671">
+        <v>9521</v>
+      </c>
+      <c r="E1671" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F1671">
+        <v>811211</v>
+      </c>
+      <c r="G1671" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="1672" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1672">
+        <v>49</v>
+      </c>
+      <c r="B1672" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1672" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1672">
+        <v>9511</v>
+      </c>
+      <c r="E1672" t="s">
+        <v>1556</v>
+      </c>
+      <c r="F1672">
+        <v>811212</v>
+      </c>
+      <c r="G1672" t="s">
+        <v>713</v>
+      </c>
+    </row>
+    <row r="1673" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1673">
+        <v>49</v>
+      </c>
+      <c r="B1673" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1673" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1673">
+        <v>9512</v>
+      </c>
+      <c r="E1673" t="s">
+        <v>1555</v>
+      </c>
+      <c r="F1673">
+        <v>811213</v>
+      </c>
+      <c r="G1673" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="1674" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1674">
+        <v>49</v>
+      </c>
+      <c r="B1674" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1674" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1674">
+        <v>9521</v>
+      </c>
+      <c r="E1674" t="s">
+        <v>1550</v>
+      </c>
+      <c r="F1674">
+        <v>811213</v>
+      </c>
+      <c r="G1674" t="s">
+        <v>714</v>
+      </c>
+    </row>
+    <row r="1675" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1675">
+        <v>49</v>
+      </c>
+      <c r="B1675" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1675" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1675">
+        <v>9522</v>
+      </c>
+      <c r="E1675" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F1675">
+        <v>811411</v>
+      </c>
+      <c r="G1675" t="s">
+        <v>1557</v>
+      </c>
+    </row>
+    <row r="1676" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1676">
+        <v>49</v>
+      </c>
+      <c r="B1676" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1676" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1676">
+        <v>9522</v>
+      </c>
+      <c r="E1676" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F1676">
+        <v>811412</v>
+      </c>
+      <c r="G1676" t="s">
+        <v>1558</v>
+      </c>
+    </row>
+    <row r="1677" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1677">
+        <v>49</v>
+      </c>
+      <c r="B1677" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1677" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1677">
+        <v>9524</v>
+      </c>
+      <c r="E1677" t="s">
+        <v>1547</v>
+      </c>
+      <c r="F1677">
+        <v>811420</v>
+      </c>
+      <c r="G1677" t="s">
+        <v>1559</v>
+      </c>
+    </row>
+    <row r="1678" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1678">
+        <v>49</v>
+      </c>
+      <c r="B1678" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1678" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1678">
+        <v>9523</v>
+      </c>
+      <c r="E1678" t="s">
+        <v>1552</v>
+      </c>
+      <c r="F1678">
+        <v>811430</v>
+      </c>
+      <c r="G1678" t="s">
+        <v>1560</v>
+      </c>
+    </row>
+    <row r="1679" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1679">
+        <v>49</v>
+      </c>
+      <c r="B1679" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1679" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1679">
+        <v>9522</v>
+      </c>
+      <c r="E1679" t="s">
+        <v>1549</v>
+      </c>
+      <c r="F1679">
+        <v>811490</v>
+      </c>
+      <c r="G1679" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="1680" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1680">
+        <v>49</v>
+      </c>
+      <c r="B1680" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1680" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1680">
+        <v>9529</v>
+      </c>
+      <c r="E1680" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F1680">
+        <v>811490</v>
+      </c>
+      <c r="G1680" t="s">
+        <v>720</v>
+      </c>
+    </row>
+    <row r="1681" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1681">
+        <v>49</v>
+      </c>
+      <c r="B1681" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1681" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1681">
+        <v>9602</v>
+      </c>
+      <c r="E1681" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F1681">
+        <v>812111</v>
+      </c>
+      <c r="G1681" t="s">
+        <v>1562</v>
+      </c>
+    </row>
+    <row r="1682" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1682">
+        <v>49</v>
+      </c>
+      <c r="B1682" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1682" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1682">
+        <v>9602</v>
+      </c>
+      <c r="E1682" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F1682">
+        <v>812112</v>
+      </c>
+      <c r="G1682" t="s">
+        <v>1563</v>
+      </c>
+    </row>
+    <row r="1683" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1683">
+        <v>49</v>
+      </c>
+      <c r="B1683" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1683" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1683">
+        <v>9602</v>
+      </c>
+      <c r="E1683" t="s">
+        <v>1561</v>
+      </c>
+      <c r="F1683">
+        <v>812113</v>
+      </c>
+      <c r="G1683" t="s">
+        <v>1564</v>
+      </c>
+    </row>
+    <row r="1684" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1684">
+        <v>49</v>
+      </c>
+      <c r="B1684" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1684" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1684">
+        <v>9609</v>
+      </c>
+      <c r="E1684" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F1684">
+        <v>812191</v>
+      </c>
+      <c r="G1684" t="s">
+        <v>1566</v>
+      </c>
+    </row>
+    <row r="1685" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1685">
+        <v>49</v>
+      </c>
+      <c r="B1685" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1685" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1685">
+        <v>9609</v>
+      </c>
+      <c r="E1685" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F1685">
+        <v>812199</v>
+      </c>
+      <c r="G1685" t="s">
+        <v>1567</v>
+      </c>
+    </row>
+    <row r="1686" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1686">
+        <v>49</v>
+      </c>
+      <c r="B1686" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1686" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1686">
+        <v>9603</v>
+      </c>
+      <c r="E1686" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F1686">
+        <v>812210</v>
+      </c>
+      <c r="G1686" t="s">
+        <v>1569</v>
+      </c>
+    </row>
+    <row r="1687" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1687">
+        <v>49</v>
+      </c>
+      <c r="B1687" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1687" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1687">
+        <v>9603</v>
+      </c>
+      <c r="E1687" t="s">
+        <v>1568</v>
+      </c>
+      <c r="F1687">
+        <v>812220</v>
+      </c>
+      <c r="G1687" t="s">
+        <v>1570</v>
+      </c>
+    </row>
+    <row r="1688" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1688">
+        <v>49</v>
+      </c>
+      <c r="B1688" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1688" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1688">
+        <v>9601</v>
+      </c>
+      <c r="E1688" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F1688">
+        <v>812310</v>
+      </c>
+      <c r="G1688" t="s">
+        <v>1571</v>
+      </c>
+    </row>
+    <row r="1689" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1689">
+        <v>49</v>
+      </c>
+      <c r="B1689" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1689" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1689">
+        <v>9601</v>
+      </c>
+      <c r="E1689" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F1689">
+        <v>812320</v>
+      </c>
+      <c r="G1689" t="s">
+        <v>1572</v>
+      </c>
+    </row>
+    <row r="1690" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1690">
+        <v>49</v>
+      </c>
+      <c r="B1690" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1690" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1690">
+        <v>9601</v>
+      </c>
+      <c r="E1690" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F1690">
+        <v>812331</v>
+      </c>
+      <c r="G1690" t="s">
+        <v>1573</v>
+      </c>
+    </row>
+    <row r="1691" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1691">
+        <v>49</v>
+      </c>
+      <c r="B1691" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1691" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1691">
+        <v>9601</v>
+      </c>
+      <c r="E1691" t="s">
+        <v>1553</v>
+      </c>
+      <c r="F1691">
+        <v>812332</v>
+      </c>
+      <c r="G1691" t="s">
+        <v>1574</v>
+      </c>
+    </row>
+    <row r="1692" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1692">
+        <v>49</v>
+      </c>
+      <c r="B1692" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1692" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1692">
+        <v>9609</v>
+      </c>
+      <c r="E1692" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F1692">
+        <v>812910</v>
+      </c>
+      <c r="G1692" t="s">
+        <v>1575</v>
+      </c>
+    </row>
+    <row r="1693" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1693">
+        <v>49</v>
+      </c>
+      <c r="B1693" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1693" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1693">
+        <v>9609</v>
+      </c>
+      <c r="E1693" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F1693">
+        <v>812930</v>
+      </c>
+      <c r="G1693" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="1694" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1694">
+        <v>49</v>
+      </c>
+      <c r="B1694" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1694" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1694">
+        <v>9529</v>
+      </c>
+      <c r="E1694" t="s">
+        <v>1551</v>
+      </c>
+      <c r="F1694">
+        <v>812990</v>
+      </c>
+      <c r="G1694" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="1695" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1695">
+        <v>49</v>
+      </c>
+      <c r="B1695" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1695" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1695">
+        <v>9609</v>
+      </c>
+      <c r="E1695" t="s">
+        <v>1565</v>
+      </c>
+      <c r="F1695">
+        <v>812990</v>
+      </c>
+      <c r="G1695" t="s">
+        <v>1162</v>
+      </c>
+    </row>
+    <row r="1696" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1696">
+        <v>49</v>
+      </c>
+      <c r="B1696" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1696" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1696">
+        <v>9491</v>
+      </c>
+      <c r="E1696" t="s">
+        <v>1576</v>
+      </c>
+      <c r="F1696">
+        <v>813110</v>
+      </c>
+      <c r="G1696" t="s">
+        <v>1577</v>
+      </c>
+    </row>
+    <row r="1697" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1697">
+        <v>49</v>
+      </c>
+      <c r="B1697" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1697" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1697">
+        <v>9499</v>
+      </c>
+      <c r="E1697" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F1697">
+        <v>813211</v>
+      </c>
+      <c r="G1697" t="s">
+        <v>1579</v>
+      </c>
+    </row>
+    <row r="1698" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1698">
+        <v>49</v>
+      </c>
+      <c r="B1698" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1698" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1698">
+        <v>9499</v>
+      </c>
+      <c r="E1698" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F1698">
+        <v>813212</v>
+      </c>
+      <c r="G1698" t="s">
+        <v>1580</v>
+      </c>
+    </row>
+    <row r="1699" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1699">
+        <v>49</v>
+      </c>
+      <c r="B1699" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1699" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1699">
+        <v>9499</v>
+      </c>
+      <c r="E1699" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F1699">
+        <v>813219</v>
+      </c>
+      <c r="G1699" t="s">
+        <v>1581</v>
+      </c>
+    </row>
+    <row r="1700" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1700">
+        <v>49</v>
+      </c>
+      <c r="B1700" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1700" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1700">
+        <v>9499</v>
+      </c>
+      <c r="E1700" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F1700">
+        <v>813311</v>
+      </c>
+      <c r="G1700" t="s">
+        <v>1582</v>
+      </c>
+    </row>
+    <row r="1701" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1701">
+        <v>49</v>
+      </c>
+      <c r="B1701" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1701" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1701">
+        <v>9499</v>
+      </c>
+      <c r="E1701" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F1701">
+        <v>813312</v>
+      </c>
+      <c r="G1701" t="s">
+        <v>1583</v>
+      </c>
+    </row>
+    <row r="1702" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1702">
+        <v>49</v>
+      </c>
+      <c r="B1702" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1702" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1702">
+        <v>9499</v>
+      </c>
+      <c r="E1702" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F1702">
+        <v>813319</v>
+      </c>
+      <c r="G1702" t="s">
+        <v>1584</v>
+      </c>
+    </row>
+    <row r="1703" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1703">
+        <v>49</v>
+      </c>
+      <c r="B1703" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1703" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1703">
+        <v>9499</v>
+      </c>
+      <c r="E1703" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F1703">
+        <v>813410</v>
+      </c>
+      <c r="G1703" t="s">
+        <v>1585</v>
+      </c>
+    </row>
+    <row r="1704" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1704">
+        <v>49</v>
+      </c>
+      <c r="B1704" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1704" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1704">
+        <v>9411</v>
+      </c>
+      <c r="E1704" t="s">
+        <v>1586</v>
+      </c>
+      <c r="F1704">
+        <v>813910</v>
+      </c>
+      <c r="G1704" t="s">
+        <v>1587</v>
+      </c>
+    </row>
+    <row r="1705" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1705">
+        <v>49</v>
+      </c>
+      <c r="B1705" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1705" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1705">
+        <v>9412</v>
+      </c>
+      <c r="E1705" t="s">
+        <v>1588</v>
+      </c>
+      <c r="F1705">
+        <v>813920</v>
+      </c>
+      <c r="G1705" t="s">
+        <v>1589</v>
+      </c>
+    </row>
+    <row r="1706" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1706">
+        <v>49</v>
+      </c>
+      <c r="B1706" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1706" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1706">
+        <v>9420</v>
+      </c>
+      <c r="E1706" t="s">
+        <v>1590</v>
+      </c>
+      <c r="F1706">
+        <v>813930</v>
+      </c>
+      <c r="G1706" t="s">
+        <v>1591</v>
+      </c>
+    </row>
+    <row r="1707" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1707">
+        <v>49</v>
+      </c>
+      <c r="B1707" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1707" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1707">
+        <v>9492</v>
+      </c>
+      <c r="E1707" t="s">
+        <v>1592</v>
+      </c>
+      <c r="F1707">
+        <v>813940</v>
+      </c>
+      <c r="G1707" t="s">
+        <v>1593</v>
+      </c>
+    </row>
+    <row r="1708" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1708">
+        <v>49</v>
+      </c>
+      <c r="B1708" t="s">
+        <v>1545</v>
+      </c>
+      <c r="C1708" t="s">
+        <v>1546</v>
+      </c>
+      <c r="D1708">
+        <v>9499</v>
+      </c>
+      <c r="E1708" t="s">
+        <v>1578</v>
+      </c>
+      <c r="F1708">
         <v>813990</v>
       </c>
-      <c r="E1285" t="s">
-[...752 lines deleted...]
-      <c r="A1330">
+      <c r="G1708" t="s">
+        <v>1544</v>
+      </c>
+    </row>
+    <row r="1709" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1709">
         <v>50</v>
       </c>
-      <c r="B1330" t="s">
-[...5 lines deleted...]
-      <c r="D1330">
+      <c r="B1709" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C1709" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D1709">
+        <v>9810</v>
+      </c>
+      <c r="E1709" t="s">
+        <v>1596</v>
+      </c>
+      <c r="F1709">
+        <v>0</v>
+      </c>
+      <c r="G1709" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="1710" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1710">
+        <v>50</v>
+      </c>
+      <c r="B1710" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C1710" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D1710">
+        <v>9820</v>
+      </c>
+      <c r="E1710" t="s">
+        <v>1598</v>
+      </c>
+      <c r="F1710">
+        <v>0</v>
+      </c>
+      <c r="G1710" t="s">
+        <v>1597</v>
+      </c>
+    </row>
+    <row r="1711" spans="1:7" x14ac:dyDescent="0.25">
+      <c r="A1711">
+        <v>50</v>
+      </c>
+      <c r="B1711" t="s">
+        <v>1594</v>
+      </c>
+      <c r="C1711" t="s">
+        <v>1595</v>
+      </c>
+      <c r="D1711">
+        <v>9700</v>
+      </c>
+      <c r="E1711" t="s">
+        <v>1599</v>
+      </c>
+      <c r="F1711">
         <v>814110</v>
       </c>
-      <c r="E1330" t="s">
-        <v>1103</v>
+      <c r="G1711" t="s">
+        <v>1600</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>