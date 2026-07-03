--- v0 (2026-06-13)
+++ v1 (2026-07-03)
@@ -1,88 +1,318 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
+  <Override PartName="/xl/worksheets/sheet5.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="G:\My Drive\Downloads\INTL 51\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F9E146AF-EF95-4C8D-8D96-0A9B57D59456}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{F50B8081-E072-4ECE-BA37-38BE64DFFA3F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="15270" yWindow="2580" windowWidth="29010" windowHeight="15345" xr2:uid="{82C3DAE7-BA1F-4826-8574-C88692C1545D}"/>
+    <workbookView xWindow="735" yWindow="735" windowWidth="21885" windowHeight="15375" xr2:uid="{82C3DAE7-BA1F-4826-8574-C88692C1545D}"/>
   </bookViews>
   <sheets>
-    <sheet name="2022 Commodities" sheetId="8" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="Commodities" sheetId="9" r:id="rId3"/>
+    <sheet name="2021 Commodities" sheetId="10" r:id="rId1"/>
+    <sheet name="2021 Industry" sheetId="11" r:id="rId2"/>
+    <sheet name="2022 Commodities" sheetId="8" r:id="rId3"/>
+    <sheet name="2022 Industry" sheetId="7" r:id="rId4"/>
+    <sheet name="Commodities" sheetId="9" r:id="rId5"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
-  <c r="B114" i="8" l="1"/>
+  <c r="D114" i="10" l="1"/>
+  <c r="B114" i="10"/>
+  <c r="D113" i="10"/>
+  <c r="B113" i="10"/>
+  <c r="D112" i="10"/>
+  <c r="B112" i="10"/>
+  <c r="D111" i="10"/>
+  <c r="B111" i="10"/>
+  <c r="D110" i="10"/>
+  <c r="B110" i="10"/>
+  <c r="D109" i="10"/>
+  <c r="B109" i="10"/>
+  <c r="D108" i="10"/>
+  <c r="B108" i="10"/>
+  <c r="D107" i="10"/>
+  <c r="B107" i="10"/>
+  <c r="D106" i="10"/>
+  <c r="B106" i="10"/>
+  <c r="D105" i="10"/>
+  <c r="B105" i="10"/>
+  <c r="D104" i="10"/>
+  <c r="B104" i="10"/>
+  <c r="D103" i="10"/>
+  <c r="B103" i="10"/>
+  <c r="D102" i="10"/>
+  <c r="B102" i="10"/>
+  <c r="D101" i="10"/>
+  <c r="B101" i="10"/>
+  <c r="D100" i="10"/>
+  <c r="B100" i="10"/>
+  <c r="D99" i="10"/>
+  <c r="B99" i="10"/>
+  <c r="D98" i="10"/>
+  <c r="B98" i="10"/>
+  <c r="D97" i="10"/>
+  <c r="B97" i="10"/>
+  <c r="D96" i="10"/>
+  <c r="B96" i="10"/>
+  <c r="D95" i="10"/>
+  <c r="B95" i="10"/>
+  <c r="D94" i="10"/>
+  <c r="B94" i="10"/>
+  <c r="D93" i="10"/>
+  <c r="B93" i="10"/>
+  <c r="D92" i="10"/>
+  <c r="B92" i="10"/>
+  <c r="D91" i="10"/>
+  <c r="B91" i="10"/>
+  <c r="D90" i="10"/>
+  <c r="B90" i="10"/>
+  <c r="D89" i="10"/>
+  <c r="B89" i="10"/>
+  <c r="D88" i="10"/>
+  <c r="B88" i="10"/>
+  <c r="D87" i="10"/>
+  <c r="B87" i="10"/>
+  <c r="D86" i="10"/>
+  <c r="B86" i="10"/>
+  <c r="D85" i="10"/>
+  <c r="B85" i="10"/>
+  <c r="D84" i="10"/>
+  <c r="B84" i="10"/>
+  <c r="D83" i="10"/>
+  <c r="B83" i="10"/>
+  <c r="D82" i="10"/>
+  <c r="B82" i="10"/>
+  <c r="D81" i="10"/>
+  <c r="B81" i="10"/>
+  <c r="D80" i="10"/>
+  <c r="B80" i="10"/>
+  <c r="D79" i="10"/>
+  <c r="B79" i="10"/>
+  <c r="D78" i="10"/>
+  <c r="B78" i="10"/>
+  <c r="D77" i="10"/>
+  <c r="B77" i="10"/>
+  <c r="D76" i="10"/>
+  <c r="B76" i="10"/>
+  <c r="D75" i="10"/>
+  <c r="B75" i="10"/>
+  <c r="D74" i="10"/>
+  <c r="B74" i="10"/>
+  <c r="D73" i="10"/>
+  <c r="B73" i="10"/>
+  <c r="D72" i="10"/>
+  <c r="B72" i="10"/>
+  <c r="D71" i="10"/>
+  <c r="B71" i="10"/>
+  <c r="D70" i="10"/>
+  <c r="B70" i="10"/>
+  <c r="D69" i="10"/>
+  <c r="B69" i="10"/>
+  <c r="D68" i="10"/>
+  <c r="B68" i="10"/>
+  <c r="D67" i="10"/>
+  <c r="B67" i="10"/>
+  <c r="D66" i="10"/>
+  <c r="B66" i="10"/>
+  <c r="D65" i="10"/>
+  <c r="B65" i="10"/>
+  <c r="D64" i="10"/>
+  <c r="B64" i="10"/>
+  <c r="D63" i="10"/>
+  <c r="B63" i="10"/>
+  <c r="D62" i="10"/>
+  <c r="B62" i="10"/>
+  <c r="D61" i="10"/>
+  <c r="B61" i="10"/>
+  <c r="D60" i="10"/>
+  <c r="B60" i="10"/>
+  <c r="D59" i="10"/>
+  <c r="B59" i="10"/>
+  <c r="D58" i="10"/>
+  <c r="B58" i="10"/>
+  <c r="D57" i="10"/>
+  <c r="B57" i="10"/>
+  <c r="D56" i="10"/>
+  <c r="B56" i="10"/>
+  <c r="D55" i="10"/>
+  <c r="B55" i="10"/>
+  <c r="D54" i="10"/>
+  <c r="B54" i="10"/>
+  <c r="D53" i="10"/>
+  <c r="B53" i="10"/>
+  <c r="D52" i="10"/>
+  <c r="B52" i="10"/>
+  <c r="D51" i="10"/>
+  <c r="B51" i="10"/>
+  <c r="D50" i="10"/>
+  <c r="B50" i="10"/>
+  <c r="D49" i="10"/>
+  <c r="B49" i="10"/>
+  <c r="D48" i="10"/>
+  <c r="B48" i="10"/>
+  <c r="D47" i="10"/>
+  <c r="B47" i="10"/>
+  <c r="D46" i="10"/>
+  <c r="B46" i="10"/>
+  <c r="D45" i="10"/>
+  <c r="B45" i="10"/>
+  <c r="D44" i="10"/>
+  <c r="B44" i="10"/>
+  <c r="D43" i="10"/>
+  <c r="B43" i="10"/>
+  <c r="D42" i="10"/>
+  <c r="B42" i="10"/>
+  <c r="D41" i="10"/>
+  <c r="B41" i="10"/>
+  <c r="D40" i="10"/>
+  <c r="B40" i="10"/>
+  <c r="D39" i="10"/>
+  <c r="B39" i="10"/>
+  <c r="D38" i="10"/>
+  <c r="B38" i="10"/>
+  <c r="D37" i="10"/>
+  <c r="B37" i="10"/>
+  <c r="D36" i="10"/>
+  <c r="B36" i="10"/>
+  <c r="D35" i="10"/>
+  <c r="B35" i="10"/>
+  <c r="D34" i="10"/>
+  <c r="B34" i="10"/>
+  <c r="D33" i="10"/>
+  <c r="B33" i="10"/>
+  <c r="D32" i="10"/>
+  <c r="B32" i="10"/>
+  <c r="D31" i="10"/>
+  <c r="B31" i="10"/>
+  <c r="D30" i="10"/>
+  <c r="B30" i="10"/>
+  <c r="D29" i="10"/>
+  <c r="B29" i="10"/>
+  <c r="D28" i="10"/>
+  <c r="B28" i="10"/>
+  <c r="D27" i="10"/>
+  <c r="B27" i="10"/>
+  <c r="D26" i="10"/>
+  <c r="B26" i="10"/>
+  <c r="D25" i="10"/>
+  <c r="B25" i="10"/>
+  <c r="D24" i="10"/>
+  <c r="B24" i="10"/>
+  <c r="D23" i="10"/>
+  <c r="B23" i="10"/>
+  <c r="D22" i="10"/>
+  <c r="B22" i="10"/>
+  <c r="D21" i="10"/>
+  <c r="B21" i="10"/>
+  <c r="D20" i="10"/>
+  <c r="B20" i="10"/>
+  <c r="D19" i="10"/>
+  <c r="B19" i="10"/>
+  <c r="D18" i="10"/>
+  <c r="B18" i="10"/>
+  <c r="D17" i="10"/>
+  <c r="B17" i="10"/>
+  <c r="D16" i="10"/>
+  <c r="B16" i="10"/>
+  <c r="D15" i="10"/>
+  <c r="B15" i="10"/>
+  <c r="D14" i="10"/>
+  <c r="B14" i="10"/>
+  <c r="D13" i="10"/>
+  <c r="B13" i="10"/>
+  <c r="D12" i="10"/>
+  <c r="B12" i="10"/>
+  <c r="D11" i="10"/>
+  <c r="B11" i="10"/>
+  <c r="D10" i="10"/>
+  <c r="B10" i="10"/>
+  <c r="D9" i="10"/>
+  <c r="B9" i="10"/>
+  <c r="D8" i="10"/>
+  <c r="B8" i="10"/>
+  <c r="D7" i="10"/>
+  <c r="B7" i="10"/>
+  <c r="D6" i="10"/>
+  <c r="B6" i="10"/>
+  <c r="D5" i="10"/>
+  <c r="B5" i="10"/>
+  <c r="D4" i="10"/>
+  <c r="B4" i="10"/>
+  <c r="D3" i="10"/>
+  <c r="B3" i="10"/>
+  <c r="D2" i="10"/>
+  <c r="B2" i="10"/>
+  <c r="B114" i="8"/>
   <c r="B113" i="8"/>
   <c r="B112" i="8"/>
   <c r="B111" i="8"/>
   <c r="B110" i="8"/>
   <c r="B109" i="8"/>
   <c r="B108" i="8"/>
   <c r="B107" i="8"/>
   <c r="B106" i="8"/>
   <c r="B105" i="8"/>
   <c r="B104" i="8"/>
   <c r="B103" i="8"/>
   <c r="B102" i="8"/>
   <c r="B101" i="8"/>
   <c r="B100" i="8"/>
   <c r="B99" i="8"/>
   <c r="B98" i="8"/>
   <c r="B97" i="8"/>
   <c r="B96" i="8"/>
   <c r="B95" i="8"/>
   <c r="B94" i="8"/>
   <c r="B93" i="8"/>
   <c r="B92" i="8"/>
   <c r="B91" i="8"/>
   <c r="B90" i="8"/>
   <c r="B89" i="8"/>
@@ -268,51 +498,51 @@
   <c r="D21" i="8"/>
   <c r="D20" i="8"/>
   <c r="D19" i="8"/>
   <c r="D18" i="8"/>
   <c r="D17" i="8"/>
   <c r="D16" i="8"/>
   <c r="D15" i="8"/>
   <c r="D14" i="8"/>
   <c r="D13" i="8"/>
   <c r="D12" i="8"/>
   <c r="D11" i="8"/>
   <c r="D10" i="8"/>
   <c r="D9" i="8"/>
   <c r="D8" i="8"/>
   <c r="D7" i="8"/>
   <c r="D6" i="8"/>
   <c r="D5" i="8"/>
   <c r="D4" i="8"/>
   <c r="D3" i="8"/>
   <c r="D2" i="8"/>
   <c r="B2" i="8"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="65" uniqueCount="62">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="77" uniqueCount="62">
   <si>
     <t>Commodity</t>
   </si>
   <si>
     <t>Commodity Name</t>
   </si>
   <si>
     <t>Margined Commodity</t>
   </si>
   <si>
     <t>Margined Commodity Name</t>
   </si>
   <si>
     <t>Margin Value</t>
   </si>
   <si>
     <t>Industry</t>
   </si>
   <si>
     <t>Industry Name</t>
   </si>
   <si>
     <t>Margined Industry</t>
   </si>
   <si>
@@ -584,89 +814,86 @@
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="13">
+  <cellXfs count="10">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="4" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="2" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="10" fontId="2" fillId="2" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyBorder="1"/>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1"/>
     <xf numFmtId="10" fontId="2" fillId="2" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1"/>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="11" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
     <cellStyle name="Percent" xfId="1" builtinId="5"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <mruColors>
       <color rgb="FF068391"/>
     </mruColors>
   </colors>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet5.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Theme">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -921,2738 +1148,4981 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EEA68243-1F7C-4849-8F8B-59DC7284B414}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B34EE6A5-308D-42D8-ABE4-44B0BDC586EE}">
   <dimension ref="A1:E114"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="D119" sqref="D119"/>
+    <sheetView tabSelected="1" topLeftCell="A106" workbookViewId="0">
+      <selection activeCell="D130" sqref="D130"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="21.5703125" customWidth="1"/>
     <col min="2" max="2" width="65.7109375" customWidth="1"/>
     <col min="3" max="3" width="24.140625" customWidth="1"/>
     <col min="4" max="4" width="69.5703125" customWidth="1"/>
     <col min="5" max="5" width="18.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="5" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A2" s="8">
+      <c r="A2">
         <v>3001</v>
       </c>
       <c r="B2" t="str">
         <f>VLOOKUP(A2,Commodities!$A:$B,2, FALSE)</f>
         <v>Agriculture and hunting</v>
       </c>
-      <c r="C2" s="9">
+      <c r="C2">
         <v>3001</v>
       </c>
-      <c r="D2" s="9" t="str">
+      <c r="D2" t="str">
         <f>VLOOKUP(C2,Commodities!$A:$B,2, FALSE)</f>
         <v>Agriculture and hunting</v>
       </c>
-      <c r="E2" s="11">
+      <c r="E2">
         <v>0.75065824273190895</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A3" s="8">
+      <c r="A3">
         <v>3001</v>
       </c>
-      <c r="B3" s="9" t="str">
+      <c r="B3" t="str">
         <f>VLOOKUP(A3,Commodities!$A:$B,2, FALSE)</f>
         <v>Agriculture and hunting</v>
       </c>
-      <c r="C3" s="9">
+      <c r="C3">
         <v>3031</v>
       </c>
-      <c r="D3" s="9" t="str">
+      <c r="D3" t="str">
         <f>VLOOKUP(C3,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E3" s="11">
+      <c r="E3">
         <v>0.20469624061400099</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A4" s="8">
+      <c r="A4">
         <v>3001</v>
       </c>
-      <c r="B4" s="9" t="str">
+      <c r="B4" t="str">
         <f>VLOOKUP(A4,Commodities!$A:$B,2, FALSE)</f>
         <v>Agriculture and hunting</v>
       </c>
-      <c r="C4" s="9">
+      <c r="C4">
         <v>3032</v>
       </c>
-      <c r="D4" s="9" t="str">
+      <c r="D4" t="str">
         <f>VLOOKUP(C4,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E4" s="11">
+      <c r="E4">
         <v>3.5252884881902799E-2</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A5" s="8">
+      <c r="A5">
         <v>3001</v>
       </c>
-      <c r="B5" s="9" t="str">
+      <c r="B5" t="str">
         <f>VLOOKUP(A5,Commodities!$A:$B,2, FALSE)</f>
         <v>Agriculture and hunting</v>
       </c>
-      <c r="C5" s="9">
+      <c r="C5">
         <v>3033</v>
       </c>
-      <c r="D5" s="9" t="str">
+      <c r="D5" t="str">
         <f>VLOOKUP(C5,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E5" s="11">
+      <c r="E5">
         <v>6.8913965732279999E-3</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A6" s="8">
+      <c r="A6">
         <v>3001</v>
       </c>
-      <c r="B6" s="9" t="str">
+      <c r="B6" t="str">
         <f>VLOOKUP(A6,Commodities!$A:$B,2, FALSE)</f>
         <v>Agriculture and hunting</v>
       </c>
-      <c r="C6" s="9">
+      <c r="C6">
         <v>3034</v>
       </c>
-      <c r="D6" s="9" t="str">
+      <c r="D6" t="str">
         <f>VLOOKUP(C6,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E6" s="11">
+      <c r="E6">
         <v>2.5012351989590099E-3</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A7" s="8">
+      <c r="A7">
         <v>3003</v>
       </c>
-      <c r="B7" s="9" t="str">
+      <c r="B7" t="str">
         <f>VLOOKUP(A7,Commodities!$A:$B,2, FALSE)</f>
         <v>Fishing and aquaculture</v>
       </c>
-      <c r="C7" s="9">
+      <c r="C7">
         <v>3003</v>
       </c>
-      <c r="D7" s="9" t="str">
+      <c r="D7" t="str">
         <f>VLOOKUP(C7,Commodities!$A:$B,2, FALSE)</f>
         <v>Fishing and aquaculture</v>
       </c>
-      <c r="E7" s="11">
+      <c r="E7">
         <v>0.88173028510252105</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A8" s="8">
+      <c r="A8">
         <v>3003</v>
       </c>
-      <c r="B8" s="9" t="str">
+      <c r="B8" t="str">
         <f>VLOOKUP(A8,Commodities!$A:$B,2, FALSE)</f>
         <v>Fishing and aquaculture</v>
       </c>
-      <c r="C8" s="9">
+      <c r="C8">
         <v>3031</v>
       </c>
-      <c r="D8" s="9" t="str">
+      <c r="D8" t="str">
         <f>VLOOKUP(C8,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E8" s="11">
+      <c r="E8">
         <v>9.9039534910920199E-2</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A9" s="8">
+      <c r="A9">
         <v>3003</v>
       </c>
-      <c r="B9" s="9" t="str">
+      <c r="B9" t="str">
         <f>VLOOKUP(A9,Commodities!$A:$B,2, FALSE)</f>
         <v>Fishing and aquaculture</v>
       </c>
-      <c r="C9" s="9">
+      <c r="C9">
         <v>3032</v>
       </c>
-      <c r="D9" s="9" t="str">
+      <c r="D9" t="str">
         <f>VLOOKUP(C9,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E9" s="11">
+      <c r="E9">
         <v>1.73627405427773E-2</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A10" s="8">
+      <c r="A10">
         <v>3003</v>
       </c>
-      <c r="B10" s="9" t="str">
+      <c r="B10" t="str">
         <f>VLOOKUP(A10,Commodities!$A:$B,2, FALSE)</f>
         <v>Fishing and aquaculture</v>
       </c>
-      <c r="C10" s="9">
+      <c r="C10">
         <v>3033</v>
       </c>
-      <c r="D10" s="9" t="str">
+      <c r="D10" t="str">
         <f>VLOOKUP(C10,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E10" s="12">
+      <c r="E10" s="9">
         <v>4.4462843899557699E-5</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A11" s="8">
+      <c r="A11">
         <v>3003</v>
       </c>
-      <c r="B11" s="9" t="str">
+      <c r="B11" t="str">
         <f>VLOOKUP(A11,Commodities!$A:$B,2, FALSE)</f>
         <v>Fishing and aquaculture</v>
       </c>
-      <c r="C11" s="9">
+      <c r="C11">
         <v>3034</v>
       </c>
-      <c r="D11" s="9" t="str">
+      <c r="D11" t="str">
         <f>VLOOKUP(C11,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E11" s="11">
+      <c r="E11">
         <v>1.8229765998818599E-3</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A12" s="8">
+      <c r="A12">
         <v>3004</v>
       </c>
-      <c r="B12" s="9" t="str">
+      <c r="B12" t="str">
         <f>VLOOKUP(A12,Commodities!$A:$B,2, FALSE)</f>
         <v>Mining of coal and lignite</v>
       </c>
-      <c r="C12" s="9">
+      <c r="C12">
         <v>3004</v>
       </c>
-      <c r="D12" s="9" t="str">
+      <c r="D12" t="str">
         <f>VLOOKUP(C12,Commodities!$A:$B,2, FALSE)</f>
         <v>Mining of coal and lignite</v>
       </c>
-      <c r="E12" s="11">
+      <c r="E12">
         <v>0.75774134790528203</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A13" s="8">
+      <c r="A13">
         <v>3004</v>
       </c>
-      <c r="B13" s="9" t="str">
+      <c r="B13" t="str">
         <f>VLOOKUP(A13,Commodities!$A:$B,2, FALSE)</f>
         <v>Mining of coal and lignite</v>
       </c>
-      <c r="C13" s="9">
+      <c r="C13">
         <v>3031</v>
       </c>
-      <c r="D13" s="9" t="str">
+      <c r="D13" t="str">
         <f>VLOOKUP(C13,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E13" s="11">
+      <c r="E13">
         <v>8.7701544896444703E-2</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A14" s="8">
+      <c r="A14">
         <v>3004</v>
       </c>
-      <c r="B14" s="9" t="str">
+      <c r="B14" t="str">
         <f>VLOOKUP(A14,Commodities!$A:$B,2, FALSE)</f>
         <v>Mining of coal and lignite</v>
       </c>
-      <c r="C14" s="9">
+      <c r="C14">
         <v>3032</v>
       </c>
-      <c r="D14" s="9" t="str">
+      <c r="D14" t="str">
         <f>VLOOKUP(C14,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E14" s="11">
+      <c r="E14">
         <v>0.150644269041355</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A15" s="8">
+      <c r="A15">
         <v>3004</v>
       </c>
-      <c r="B15" s="9" t="str">
+      <c r="B15" t="str">
         <f>VLOOKUP(A15,Commodities!$A:$B,2, FALSE)</f>
         <v>Mining of coal and lignite</v>
       </c>
-      <c r="C15" s="9">
+      <c r="C15">
         <v>3033</v>
       </c>
-      <c r="D15" s="9" t="str">
+      <c r="D15" t="str">
         <f>VLOOKUP(C15,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E15" s="11">
+      <c r="E15">
         <v>3.91283815691831E-3</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A16" s="8">
+      <c r="A16">
         <v>3007</v>
       </c>
-      <c r="B16" s="9" t="str">
+      <c r="B16" t="str">
         <f>VLOOKUP(A16,Commodities!$A:$B,2, FALSE)</f>
         <v>Other mining and quarrying</v>
       </c>
-      <c r="C16" s="9">
+      <c r="C16">
         <v>3007</v>
       </c>
-      <c r="D16" s="9" t="str">
+      <c r="D16" t="str">
         <f>VLOOKUP(C16,Commodities!$A:$B,2, FALSE)</f>
         <v>Other mining and quarrying</v>
       </c>
-      <c r="E16" s="11">
+      <c r="E16">
         <v>0.715976864378571</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A17" s="8">
+      <c r="A17">
         <v>3007</v>
       </c>
-      <c r="B17" s="9" t="str">
+      <c r="B17" t="str">
         <f>VLOOKUP(A17,Commodities!$A:$B,2, FALSE)</f>
         <v>Other mining and quarrying</v>
       </c>
-      <c r="C17" s="9">
+      <c r="C17">
         <v>3031</v>
       </c>
-      <c r="D17" s="9" t="str">
+      <c r="D17" t="str">
         <f>VLOOKUP(C17,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E17" s="11">
+      <c r="E17">
         <v>0.13797470823961999</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A18" s="8">
+      <c r="A18">
         <v>3007</v>
       </c>
-      <c r="B18" s="9" t="str">
+      <c r="B18" t="str">
         <f>VLOOKUP(A18,Commodities!$A:$B,2, FALSE)</f>
         <v>Other mining and quarrying</v>
       </c>
-      <c r="C18" s="9">
+      <c r="C18">
         <v>3032</v>
       </c>
-      <c r="D18" s="9" t="str">
+      <c r="D18" t="str">
         <f>VLOOKUP(C18,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E18" s="11">
+      <c r="E18">
         <v>0.144817173771986</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A19" s="8">
+      <c r="A19">
         <v>3007</v>
       </c>
-      <c r="B19" s="9" t="str">
+      <c r="B19" t="str">
         <f>VLOOKUP(A19,Commodities!$A:$B,2, FALSE)</f>
         <v>Other mining and quarrying</v>
       </c>
-      <c r="C19" s="9">
+      <c r="C19">
         <v>3033</v>
       </c>
-      <c r="D19" s="9" t="str">
+      <c r="D19" t="str">
         <f>VLOOKUP(C19,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E19" s="11">
+      <c r="E19">
         <v>1.2312536098226701E-3</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A20" s="8">
+      <c r="A20">
         <v>3009</v>
       </c>
-      <c r="B20" s="9" t="str">
+      <c r="B20" t="str">
         <f>VLOOKUP(A20,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of food products; beverages and tobacco products</v>
       </c>
-      <c r="C20" s="9">
+      <c r="C20">
         <v>3009</v>
       </c>
-      <c r="D20" s="9" t="str">
+      <c r="D20" t="str">
         <f>VLOOKUP(C20,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of food products; beverages and tobacco products</v>
       </c>
-      <c r="E20" s="11">
+      <c r="E20">
         <v>0.772154291422808</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A21" s="8">
+      <c r="A21">
         <v>3009</v>
       </c>
-      <c r="B21" s="9" t="str">
+      <c r="B21" t="str">
         <f>VLOOKUP(A21,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of food products; beverages and tobacco products</v>
       </c>
-      <c r="C21" s="9">
+      <c r="C21">
         <v>3031</v>
       </c>
-      <c r="D21" s="9" t="str">
+      <c r="D21" t="str">
         <f>VLOOKUP(C21,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E21" s="11">
+      <c r="E21">
         <v>0.21721802360001999</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A22" s="8">
+      <c r="A22">
         <v>3009</v>
       </c>
-      <c r="B22" s="9" t="str">
+      <c r="B22" t="str">
         <f>VLOOKUP(A22,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of food products; beverages and tobacco products</v>
       </c>
-      <c r="C22" s="9">
+      <c r="C22">
         <v>3032</v>
       </c>
-      <c r="D22" s="9" t="str">
+      <c r="D22" t="str">
         <f>VLOOKUP(C22,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E22" s="11">
+      <c r="E22">
         <v>9.9806267946063194E-3</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A23" s="8">
+      <c r="A23">
         <v>3009</v>
       </c>
-      <c r="B23" s="9" t="str">
+      <c r="B23" t="str">
         <f>VLOOKUP(A23,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of food products; beverages and tobacco products</v>
       </c>
-      <c r="C23" s="9">
+      <c r="C23">
         <v>3033</v>
       </c>
-      <c r="D23" s="9" t="str">
+      <c r="D23" t="str">
         <f>VLOOKUP(C23,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E23" s="11">
+      <c r="E23">
         <v>1.9658299170693299E-4</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A24" s="8">
+      <c r="A24">
         <v>3009</v>
       </c>
-      <c r="B24" s="9" t="str">
+      <c r="B24" t="str">
         <f>VLOOKUP(A24,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of food products; beverages and tobacco products</v>
       </c>
-      <c r="C24" s="9">
+      <c r="C24">
         <v>3034</v>
       </c>
-      <c r="D24" s="9" t="str">
+      <c r="D24" t="str">
         <f>VLOOKUP(C24,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E24" s="11">
+      <c r="E24">
         <v>4.50475190858997E-4</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A25" s="8">
+      <c r="A25">
         <v>3010</v>
       </c>
-      <c r="B25" s="9" t="str">
+      <c r="B25" t="str">
         <f>VLOOKUP(A25,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of textiles, wearing apparel, leather and related products</v>
       </c>
-      <c r="C25" s="9">
+      <c r="C25">
         <v>3010</v>
       </c>
-      <c r="D25" s="9" t="str">
+      <c r="D25" t="str">
         <f>VLOOKUP(C25,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of textiles, wearing apparel, leather and related products</v>
       </c>
-      <c r="E25" s="11">
+      <c r="E25">
         <v>0.621632849025055</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A26" s="8">
+      <c r="A26">
         <v>3010</v>
       </c>
-      <c r="B26" s="9" t="str">
+      <c r="B26" t="str">
         <f>VLOOKUP(A26,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of textiles, wearing apparel, leather and related products</v>
       </c>
-      <c r="C26" s="9">
+      <c r="C26">
         <v>3031</v>
       </c>
-      <c r="D26" s="9" t="str">
+      <c r="D26" t="str">
         <f>VLOOKUP(C26,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E26" s="11">
+      <c r="E26">
         <v>0.35970464083207798</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A27" s="8">
+      <c r="A27">
         <v>3010</v>
       </c>
-      <c r="B27" s="9" t="str">
+      <c r="B27" t="str">
         <f>VLOOKUP(A27,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of textiles, wearing apparel, leather and related products</v>
       </c>
-      <c r="C27" s="9">
+      <c r="C27">
         <v>3032</v>
       </c>
-      <c r="D27" s="9" t="str">
+      <c r="D27" t="str">
         <f>VLOOKUP(C27,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E27" s="11">
+      <c r="E27">
         <v>1.70203990394697E-2</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A28" s="8">
+      <c r="A28">
         <v>3010</v>
       </c>
-      <c r="B28" s="9" t="str">
+      <c r="B28" t="str">
         <f>VLOOKUP(A28,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of textiles, wearing apparel, leather and related products</v>
       </c>
-      <c r="C28" s="9">
+      <c r="C28">
         <v>3034</v>
       </c>
-      <c r="D28" s="9" t="str">
+      <c r="D28" t="str">
         <f>VLOOKUP(C28,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E28" s="11">
+      <c r="E28">
         <v>1.6421111033978501E-3</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A29" s="8">
+      <c r="A29">
         <v>3011</v>
       </c>
-      <c r="B29" s="9" t="str">
+      <c r="B29" t="str">
         <f>VLOOKUP(A29,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of wood and of products of wood and cork</v>
       </c>
-      <c r="C29" s="9">
+      <c r="C29">
         <v>3011</v>
       </c>
-      <c r="D29" s="9" t="str">
+      <c r="D29" t="str">
         <f>VLOOKUP(C29,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of wood and of products of wood and cork</v>
       </c>
-      <c r="E29" s="11">
+      <c r="E29">
         <v>0.71673347270805798</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A30" s="8">
+      <c r="A30">
         <v>3011</v>
       </c>
-      <c r="B30" s="9" t="str">
+      <c r="B30" t="str">
         <f>VLOOKUP(A30,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of wood and of products of wood and cork</v>
       </c>
-      <c r="C30" s="9">
+      <c r="C30">
         <v>3031</v>
       </c>
-      <c r="D30" s="9" t="str">
+      <c r="D30" t="str">
         <f>VLOOKUP(C30,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E30" s="11">
+      <c r="E30">
         <v>0.259451579181326</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A31" s="8">
+      <c r="A31">
         <v>3011</v>
       </c>
-      <c r="B31" s="9" t="str">
+      <c r="B31" t="str">
         <f>VLOOKUP(A31,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of wood and of products of wood and cork</v>
       </c>
-      <c r="C31" s="9">
+      <c r="C31">
         <v>3032</v>
       </c>
-      <c r="D31" s="9" t="str">
+      <c r="D31" t="str">
         <f>VLOOKUP(C31,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E31" s="11">
+      <c r="E31">
         <v>2.32644253185963E-2</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A32" s="8">
+      <c r="A32">
         <v>3011</v>
       </c>
-      <c r="B32" s="9" t="str">
+      <c r="B32" t="str">
         <f>VLOOKUP(A32,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of wood and of products of wood and cork</v>
       </c>
-      <c r="C32" s="9">
+      <c r="C32">
         <v>3033</v>
       </c>
-      <c r="D32" s="9" t="str">
+      <c r="D32" t="str">
         <f>VLOOKUP(C32,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E32" s="11">
+      <c r="E32">
         <v>1.32298682690526E-4</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A33" s="8">
+      <c r="A33">
         <v>3011</v>
       </c>
-      <c r="B33" s="9" t="str">
+      <c r="B33" t="str">
         <f>VLOOKUP(A33,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of wood and of products of wood and cork</v>
       </c>
-      <c r="C33" s="9">
+      <c r="C33">
         <v>3034</v>
       </c>
-      <c r="D33" s="9" t="str">
+      <c r="D33" t="str">
         <f>VLOOKUP(C33,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E33" s="11">
+      <c r="E33">
         <v>4.1822410932982701E-4</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A34" s="8">
+      <c r="A34">
         <v>3012</v>
       </c>
-      <c r="B34" s="9" t="str">
+      <c r="B34" t="str">
         <f>VLOOKUP(A34,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
       </c>
-      <c r="C34" s="9">
+      <c r="C34">
         <v>3012</v>
       </c>
-      <c r="D34" s="9" t="str">
+      <c r="D34" t="str">
         <f>VLOOKUP(C34,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
       </c>
-      <c r="E34" s="11">
+      <c r="E34">
         <v>0.76157572473576896</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A35" s="8">
+      <c r="A35">
         <v>3012</v>
       </c>
-      <c r="B35" s="9" t="str">
+      <c r="B35" t="str">
         <f>VLOOKUP(A35,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
       </c>
-      <c r="C35" s="9">
+      <c r="C35">
         <v>3031</v>
       </c>
-      <c r="D35" s="9" t="str">
+      <c r="D35" t="str">
         <f>VLOOKUP(C35,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E35" s="11">
+      <c r="E35">
         <v>0.21779504137126601</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A36" s="8">
+      <c r="A36">
         <v>3012</v>
       </c>
-      <c r="B36" s="9" t="str">
+      <c r="B36" t="str">
         <f>VLOOKUP(A36,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
       </c>
-      <c r="C36" s="9">
+      <c r="C36">
         <v>3032</v>
       </c>
-      <c r="D36" s="9" t="str">
+      <c r="D36" t="str">
         <f>VLOOKUP(C36,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E36" s="11">
+      <c r="E36">
         <v>1.9549811905657102E-2</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A37" s="8">
+      <c r="A37">
         <v>3012</v>
       </c>
-      <c r="B37" s="9" t="str">
+      <c r="B37" t="str">
         <f>VLOOKUP(A37,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
       </c>
-      <c r="C37" s="9">
+      <c r="C37">
         <v>3033</v>
       </c>
-      <c r="D37" s="9" t="str">
+      <c r="D37" t="str">
         <f>VLOOKUP(C37,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E37" s="11">
+      <c r="E37">
         <v>1.6832578730022099E-4</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A38" s="8">
+      <c r="A38">
         <v>3012</v>
       </c>
-      <c r="B38" s="9" t="str">
+      <c r="B38" t="str">
         <f>VLOOKUP(A38,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
       </c>
-      <c r="C38" s="9">
+      <c r="C38">
         <v>3034</v>
       </c>
-      <c r="D38" s="9" t="str">
+      <c r="D38" t="str">
         <f>VLOOKUP(C38,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E38" s="11">
+      <c r="E38">
         <v>9.1109620000784299E-4</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A39" s="8">
+      <c r="A39">
         <v>3013</v>
       </c>
-      <c r="B39" s="9" t="str">
+      <c r="B39" t="str">
         <f>VLOOKUP(A39,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of coke and refined petroleum products</v>
       </c>
-      <c r="C39" s="9">
+      <c r="C39">
         <v>3013</v>
       </c>
-      <c r="D39" s="9" t="str">
+      <c r="D39" t="str">
         <f>VLOOKUP(C39,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of coke and refined petroleum products</v>
       </c>
-      <c r="E39" s="11">
+      <c r="E39">
         <v>0.86152380732676004</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A40" s="8">
+      <c r="A40">
         <v>3013</v>
       </c>
-      <c r="B40" s="9" t="str">
+      <c r="B40" t="str">
         <f>VLOOKUP(A40,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of coke and refined petroleum products</v>
       </c>
-      <c r="C40" s="9">
+      <c r="C40">
         <v>3031</v>
       </c>
-      <c r="D40" s="9" t="str">
+      <c r="D40" t="str">
         <f>VLOOKUP(C40,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E40" s="11">
+      <c r="E40">
         <v>0.11648672548337199</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A41" s="8">
+      <c r="A41">
         <v>3013</v>
       </c>
-      <c r="B41" s="9" t="str">
+      <c r="B41" t="str">
         <f>VLOOKUP(A41,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of coke and refined petroleum products</v>
       </c>
-      <c r="C41" s="9">
+      <c r="C41">
         <v>3032</v>
       </c>
-      <c r="D41" s="9" t="str">
+      <c r="D41" t="str">
         <f>VLOOKUP(C41,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E41" s="11">
+      <c r="E41">
         <v>1.8720108418910801E-2</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A42" s="8">
+      <c r="A42">
         <v>3013</v>
       </c>
-      <c r="B42" s="9" t="str">
+      <c r="B42" t="str">
         <f>VLOOKUP(A42,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of coke and refined petroleum products</v>
       </c>
-      <c r="C42" s="9">
+      <c r="C42">
         <v>3033</v>
       </c>
-      <c r="D42" s="9" t="str">
+      <c r="D42" t="str">
         <f>VLOOKUP(C42,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E42" s="11">
+      <c r="E42">
         <v>3.1686857908499802E-3</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A43" s="8">
+      <c r="A43">
         <v>3013</v>
       </c>
-      <c r="B43" s="9" t="str">
+      <c r="B43" t="str">
         <f>VLOOKUP(A43,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of coke and refined petroleum products</v>
       </c>
-      <c r="C43" s="9">
+      <c r="C43">
         <v>3034</v>
       </c>
-      <c r="D43" s="9" t="str">
+      <c r="D43" t="str">
         <f>VLOOKUP(C43,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E43" s="11">
+      <c r="E43">
         <v>1.00672980106828E-4</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A44" s="8">
+      <c r="A44">
         <v>3014</v>
       </c>
-      <c r="B44" s="9" t="str">
+      <c r="B44" t="str">
         <f>VLOOKUP(A44,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of chemicals and chemical products</v>
       </c>
-      <c r="C44" s="9">
+      <c r="C44">
         <v>3014</v>
       </c>
-      <c r="D44" s="9" t="str">
+      <c r="D44" t="str">
         <f>VLOOKUP(C44,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of chemicals and chemical products</v>
       </c>
-      <c r="E44" s="11">
+      <c r="E44">
         <v>0.74249252629300599</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A45" s="8">
+      <c r="A45">
         <v>3014</v>
       </c>
-      <c r="B45" s="9" t="str">
+      <c r="B45" t="str">
         <f>VLOOKUP(A45,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of chemicals and chemical products</v>
       </c>
-      <c r="C45" s="9">
+      <c r="C45">
         <v>3031</v>
       </c>
-      <c r="D45" s="9" t="str">
+      <c r="D45" t="str">
         <f>VLOOKUP(C45,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E45" s="11">
+      <c r="E45">
         <v>0.236277827206091</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A46" s="8">
+      <c r="A46">
         <v>3014</v>
       </c>
-      <c r="B46" s="9" t="str">
+      <c r="B46" t="str">
         <f>VLOOKUP(A46,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of chemicals and chemical products</v>
       </c>
-      <c r="C46" s="9">
+      <c r="C46">
         <v>3032</v>
       </c>
-      <c r="D46" s="9" t="str">
+      <c r="D46" t="str">
         <f>VLOOKUP(C46,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E46" s="11">
+      <c r="E46">
         <v>1.23747188063824E-2</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A47" s="8">
+      <c r="A47">
         <v>3014</v>
       </c>
-      <c r="B47" s="9" t="str">
+      <c r="B47" t="str">
         <f>VLOOKUP(A47,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of chemicals and chemical products</v>
       </c>
-      <c r="C47" s="9">
+      <c r="C47">
         <v>3033</v>
       </c>
-      <c r="D47" s="9" t="str">
+      <c r="D47" t="str">
         <f>VLOOKUP(C47,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E47" s="11">
+      <c r="E47">
         <v>2.3546979221580602E-3</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A48" s="8">
+      <c r="A48">
         <v>3014</v>
       </c>
-      <c r="B48" s="9" t="str">
+      <c r="B48" t="str">
         <f>VLOOKUP(A48,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of chemicals and chemical products</v>
       </c>
-      <c r="C48" s="9">
+      <c r="C48">
         <v>3034</v>
       </c>
-      <c r="D48" s="9" t="str">
+      <c r="D48" t="str">
         <f>VLOOKUP(C48,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E48" s="11">
+      <c r="E48">
         <v>6.5002297723622199E-3</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A49" s="8">
+      <c r="A49">
         <v>3015</v>
       </c>
-      <c r="B49" s="9" t="str">
+      <c r="B49" t="str">
         <f>VLOOKUP(A49,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
       </c>
-      <c r="C49" s="9">
+      <c r="C49">
         <v>3015</v>
       </c>
-      <c r="D49" s="9" t="str">
+      <c r="D49" t="str">
         <f>VLOOKUP(C49,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
       </c>
-      <c r="E49" s="11">
+      <c r="E49">
         <v>0.738160627833361</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A50" s="8">
+      <c r="A50">
         <v>3015</v>
       </c>
-      <c r="B50" s="9" t="str">
+      <c r="B50" t="str">
         <f>VLOOKUP(A50,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
       </c>
-      <c r="C50" s="9">
+      <c r="C50">
         <v>3031</v>
       </c>
-      <c r="D50" s="9" t="str">
+      <c r="D50" t="str">
         <f>VLOOKUP(C50,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E50" s="11">
+      <c r="E50">
         <v>0.25495099328519699</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A51" s="8">
+      <c r="A51">
         <v>3015</v>
       </c>
-      <c r="B51" s="9" t="str">
+      <c r="B51" t="str">
         <f>VLOOKUP(A51,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
       </c>
-      <c r="C51" s="9">
+      <c r="C51">
         <v>3032</v>
       </c>
-      <c r="D51" s="9" t="str">
+      <c r="D51" t="str">
         <f>VLOOKUP(C51,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E51" s="11">
+      <c r="E51">
         <v>6.1580526692513703E-3</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A52" s="8">
+      <c r="A52">
         <v>3015</v>
       </c>
-      <c r="B52" s="9" t="str">
+      <c r="B52" t="str">
         <f>VLOOKUP(A52,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
       </c>
-      <c r="C52" s="9">
+      <c r="C52">
         <v>3033</v>
       </c>
-      <c r="D52" s="9" t="str">
+      <c r="D52" t="str">
         <f>VLOOKUP(C52,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E52" s="12">
+      <c r="E52" s="9">
         <v>8.5610827398425194E-6</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A53" s="8">
+      <c r="A53">
         <v>3015</v>
       </c>
-      <c r="B53" s="9" t="str">
+      <c r="B53" t="str">
         <f>VLOOKUP(A53,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
       </c>
-      <c r="C53" s="9">
+      <c r="C53">
         <v>3034</v>
       </c>
-      <c r="D53" s="9" t="str">
+      <c r="D53" t="str">
         <f>VLOOKUP(C53,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E53" s="11">
+      <c r="E53">
         <v>7.2176512945133905E-4</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A54" s="8">
+      <c r="A54">
         <v>3016</v>
       </c>
-      <c r="B54" s="9" t="str">
+      <c r="B54" t="str">
         <f>VLOOKUP(A54,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of rubber and plastic products</v>
       </c>
-      <c r="C54" s="9">
+      <c r="C54">
         <v>3016</v>
       </c>
-      <c r="D54" s="9" t="str">
+      <c r="D54" t="str">
         <f>VLOOKUP(C54,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of rubber and plastic products</v>
       </c>
-      <c r="E54" s="11">
+      <c r="E54">
         <v>0.69468901707959096</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A55" s="8">
+      <c r="A55">
         <v>3016</v>
       </c>
-      <c r="B55" s="9" t="str">
+      <c r="B55" t="str">
         <f>VLOOKUP(A55,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of rubber and plastic products</v>
       </c>
-      <c r="C55" s="9">
+      <c r="C55">
         <v>3031</v>
       </c>
-      <c r="D55" s="9" t="str">
+      <c r="D55" t="str">
         <f>VLOOKUP(C55,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E55" s="11">
+      <c r="E55">
         <v>0.29799395179701998</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A56" s="8">
+      <c r="A56">
         <v>3016</v>
       </c>
-      <c r="B56" s="9" t="str">
+      <c r="B56" t="str">
         <f>VLOOKUP(A56,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of rubber and plastic products</v>
       </c>
-      <c r="C56" s="9">
+      <c r="C56">
         <v>3032</v>
       </c>
-      <c r="D56" s="9" t="str">
+      <c r="D56" t="str">
         <f>VLOOKUP(C56,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E56" s="11">
+      <c r="E56">
         <v>6.6769060924270797E-3</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A57" s="8">
+      <c r="A57">
         <v>3016</v>
       </c>
-      <c r="B57" s="9" t="str">
+      <c r="B57" t="str">
         <f>VLOOKUP(A57,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of rubber and plastic products</v>
       </c>
-      <c r="C57" s="9">
+      <c r="C57">
         <v>3034</v>
       </c>
-      <c r="D57" s="9" t="str">
+      <c r="D57" t="str">
         <f>VLOOKUP(C57,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E57" s="11">
+      <c r="E57">
         <v>6.4012503096198099E-4</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A58" s="8">
+      <c r="A58">
         <v>3017</v>
       </c>
-      <c r="B58" s="9" t="str">
+      <c r="B58" t="str">
         <f>VLOOKUP(A58,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other non-metallic mineral products</v>
       </c>
-      <c r="C58" s="9">
+      <c r="C58">
         <v>3017</v>
       </c>
-      <c r="D58" s="9" t="str">
+      <c r="D58" t="str">
         <f>VLOOKUP(C58,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other non-metallic mineral products</v>
       </c>
-      <c r="E58" s="11">
+      <c r="E58">
         <v>0.70196455743281305</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A59" s="8">
+      <c r="A59">
         <v>3017</v>
       </c>
-      <c r="B59" s="9" t="str">
+      <c r="B59" t="str">
         <f>VLOOKUP(A59,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other non-metallic mineral products</v>
       </c>
-      <c r="C59" s="9">
+      <c r="C59">
         <v>3031</v>
       </c>
-      <c r="D59" s="9" t="str">
+      <c r="D59" t="str">
         <f>VLOOKUP(C59,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E59" s="11">
+      <c r="E59">
         <v>0.224079253297639</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A60" s="8">
+      <c r="A60">
         <v>3017</v>
       </c>
-      <c r="B60" s="9" t="str">
+      <c r="B60" t="str">
         <f>VLOOKUP(A60,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other non-metallic mineral products</v>
       </c>
-      <c r="C60" s="9">
+      <c r="C60">
         <v>3032</v>
       </c>
-      <c r="D60" s="9" t="str">
+      <c r="D60" t="str">
         <f>VLOOKUP(C60,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E60" s="11">
+      <c r="E60">
         <v>6.06411488007291E-2</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A61" s="8">
+      <c r="A61">
         <v>3017</v>
       </c>
-      <c r="B61" s="9" t="str">
+      <c r="B61" t="str">
         <f>VLOOKUP(A61,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other non-metallic mineral products</v>
       </c>
-      <c r="C61" s="9">
+      <c r="C61">
         <v>3033</v>
       </c>
-      <c r="D61" s="9" t="str">
+      <c r="D61" t="str">
         <f>VLOOKUP(C61,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E61" s="11">
+      <c r="E61">
         <v>8.3646402567324508E-3</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A62" s="8">
+      <c r="A62">
         <v>3017</v>
       </c>
-      <c r="B62" s="9" t="str">
+      <c r="B62" t="str">
         <f>VLOOKUP(A62,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other non-metallic mineral products</v>
       </c>
-      <c r="C62" s="9">
+      <c r="C62">
         <v>3034</v>
       </c>
-      <c r="D62" s="9" t="str">
+      <c r="D62" t="str">
         <f>VLOOKUP(C62,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E62" s="11">
+      <c r="E62">
         <v>4.95040021208599E-3</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A63" s="8">
+      <c r="A63">
         <v>3018</v>
       </c>
-      <c r="B63" s="9" t="str">
+      <c r="B63" t="str">
         <f>VLOOKUP(A63,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic iron and steel</v>
       </c>
-      <c r="C63" s="9">
+      <c r="C63">
         <v>3018</v>
       </c>
-      <c r="D63" s="9" t="str">
+      <c r="D63" t="str">
         <f>VLOOKUP(C63,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic iron and steel</v>
       </c>
-      <c r="E63" s="11">
+      <c r="E63">
         <v>0.76560573276564103</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A64" s="8">
+      <c r="A64">
         <v>3018</v>
       </c>
-      <c r="B64" s="9" t="str">
+      <c r="B64" t="str">
         <f>VLOOKUP(A64,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic iron and steel</v>
       </c>
-      <c r="C64" s="9">
+      <c r="C64">
         <v>3031</v>
       </c>
-      <c r="D64" s="9" t="str">
+      <c r="D64" t="str">
         <f>VLOOKUP(C64,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E64" s="11">
+      <c r="E64">
         <v>0.22412810311532999</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A65" s="8">
+      <c r="A65">
         <v>3018</v>
       </c>
-      <c r="B65" s="9" t="str">
+      <c r="B65" t="str">
         <f>VLOOKUP(A65,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic iron and steel</v>
       </c>
-      <c r="C65" s="9">
+      <c r="C65">
         <v>3032</v>
       </c>
-      <c r="D65" s="9" t="str">
+      <c r="D65" t="str">
         <f>VLOOKUP(C65,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E65" s="11">
+      <c r="E65">
         <v>9.56818128940695E-3</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A66" s="8">
+      <c r="A66">
         <v>3018</v>
       </c>
-      <c r="B66" s="9" t="str">
+      <c r="B66" t="str">
         <f>VLOOKUP(A66,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic iron and steel</v>
       </c>
-      <c r="C66" s="9">
+      <c r="C66">
         <v>3033</v>
       </c>
-      <c r="D66" s="9" t="str">
+      <c r="D66" t="str">
         <f>VLOOKUP(C66,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E66" s="11">
+      <c r="E66">
         <v>4.0715665061306097E-4</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A67" s="8">
+      <c r="A67">
         <v>3018</v>
       </c>
-      <c r="B67" s="9" t="str">
+      <c r="B67" t="str">
         <f>VLOOKUP(A67,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic iron and steel</v>
       </c>
-      <c r="C67" s="9">
+      <c r="C67">
         <v>3034</v>
       </c>
-      <c r="D67" s="9" t="str">
+      <c r="D67" t="str">
         <f>VLOOKUP(C67,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E67" s="11">
+      <c r="E67">
         <v>2.90826179009329E-4</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A68" s="8">
+      <c r="A68">
         <v>3019</v>
       </c>
-      <c r="B68" s="9" t="str">
+      <c r="B68" t="str">
         <f>VLOOKUP(A68,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic precious and other non-ferrous metals</v>
       </c>
-      <c r="C68" s="9">
+      <c r="C68">
         <v>3019</v>
       </c>
-      <c r="D68" s="9" t="str">
+      <c r="D68" t="str">
         <f>VLOOKUP(C68,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic precious and other non-ferrous metals</v>
       </c>
-      <c r="E68" s="11">
+      <c r="E68">
         <v>0.78895429362880898</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A69" s="8">
+      <c r="A69">
         <v>3019</v>
       </c>
-      <c r="B69" s="9" t="str">
+      <c r="B69" t="str">
         <f>VLOOKUP(A69,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic precious and other non-ferrous metals</v>
       </c>
-      <c r="C69" s="9">
+      <c r="C69">
         <v>3031</v>
       </c>
-      <c r="D69" s="9" t="str">
+      <c r="D69" t="str">
         <f>VLOOKUP(C69,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E69" s="11">
+      <c r="E69">
         <v>0.18351800554016601</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A70" s="8">
+      <c r="A70">
         <v>3019</v>
       </c>
-      <c r="B70" s="9" t="str">
+      <c r="B70" t="str">
         <f>VLOOKUP(A70,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of basic precious and other non-ferrous metals</v>
       </c>
-      <c r="C70" s="9">
+      <c r="C70">
         <v>3032</v>
       </c>
-      <c r="D70" s="9" t="str">
+      <c r="D70" t="str">
         <f>VLOOKUP(C70,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E70" s="11">
+      <c r="E70">
         <v>2.75277008310249E-2</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A71" s="8">
+      <c r="A71">
         <v>3020</v>
       </c>
-      <c r="B71" s="9" t="str">
+      <c r="B71" t="str">
         <f>VLOOKUP(A71,Commodities!$A:$B,2, FALSE)</f>
         <v>Fabricated metal products</v>
       </c>
-      <c r="C71" s="9">
+      <c r="C71">
         <v>3020</v>
       </c>
-      <c r="D71" s="9" t="str">
+      <c r="D71" t="str">
         <f>VLOOKUP(C71,Commodities!$A:$B,2, FALSE)</f>
         <v>Fabricated metal products</v>
       </c>
-      <c r="E71" s="11">
+      <c r="E71">
         <v>0.71862347375663704</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A72" s="8">
+      <c r="A72">
         <v>3020</v>
       </c>
-      <c r="B72" s="9" t="str">
+      <c r="B72" t="str">
         <f>VLOOKUP(A72,Commodities!$A:$B,2, FALSE)</f>
         <v>Fabricated metal products</v>
       </c>
-      <c r="C72" s="9">
+      <c r="C72">
         <v>3031</v>
       </c>
-      <c r="D72" s="9" t="str">
+      <c r="D72" t="str">
         <f>VLOOKUP(C72,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E72" s="11">
+      <c r="E72">
         <v>0.26912024744589103</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A73" s="8">
+      <c r="A73">
         <v>3020</v>
       </c>
-      <c r="B73" s="9" t="str">
+      <c r="B73" t="str">
         <f>VLOOKUP(A73,Commodities!$A:$B,2, FALSE)</f>
         <v>Fabricated metal products</v>
       </c>
-      <c r="C73" s="9">
+      <c r="C73">
         <v>3032</v>
       </c>
-      <c r="D73" s="9" t="str">
+      <c r="D73" t="str">
         <f>VLOOKUP(C73,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E73" s="11">
+      <c r="E73">
         <v>1.1287670491147501E-2</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A74" s="8">
+      <c r="A74">
         <v>3020</v>
       </c>
-      <c r="B74" s="9" t="str">
+      <c r="B74" t="str">
         <f>VLOOKUP(A74,Commodities!$A:$B,2, FALSE)</f>
         <v>Fabricated metal products</v>
       </c>
-      <c r="C74" s="9">
+      <c r="C74">
         <v>3033</v>
       </c>
-      <c r="D74" s="9" t="str">
+      <c r="D74" t="str">
         <f>VLOOKUP(C74,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E74" s="12">
+      <c r="E74" s="9">
         <v>3.2214137172108098E-5</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A75" s="8">
+      <c r="A75">
         <v>3020</v>
       </c>
-      <c r="B75" s="9" t="str">
+      <c r="B75" t="str">
         <f>VLOOKUP(A75,Commodities!$A:$B,2, FALSE)</f>
         <v>Fabricated metal products</v>
       </c>
-      <c r="C75" s="9">
+      <c r="C75">
         <v>3034</v>
       </c>
-      <c r="D75" s="9" t="str">
+      <c r="D75" t="str">
         <f>VLOOKUP(C75,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E75" s="11">
+      <c r="E75">
         <v>9.3639416915243805E-4</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A76" s="8">
+      <c r="A76">
         <v>3021</v>
       </c>
-      <c r="B76" s="9" t="str">
+      <c r="B76" t="str">
         <f>VLOOKUP(A76,Commodities!$A:$B,2, FALSE)</f>
         <v>Computer, electronic and optical equipment</v>
       </c>
-      <c r="C76" s="9">
+      <c r="C76">
         <v>3021</v>
       </c>
-      <c r="D76" s="9" t="str">
+      <c r="D76" t="str">
         <f>VLOOKUP(C76,Commodities!$A:$B,2, FALSE)</f>
         <v>Computer, electronic and optical equipment</v>
       </c>
-      <c r="E76" s="11">
+      <c r="E76">
         <v>0.75827269006139097</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A77" s="8">
+      <c r="A77">
         <v>3021</v>
       </c>
-      <c r="B77" s="9" t="str">
+      <c r="B77" t="str">
         <f>VLOOKUP(A77,Commodities!$A:$B,2, FALSE)</f>
         <v>Computer, electronic and optical equipment</v>
       </c>
-      <c r="C77" s="9">
+      <c r="C77">
         <v>3031</v>
       </c>
-      <c r="D77" s="9" t="str">
+      <c r="D77" t="str">
         <f>VLOOKUP(C77,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E77" s="11">
+      <c r="E77">
         <v>0.23203439905439299</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A78" s="8">
+      <c r="A78">
         <v>3021</v>
       </c>
-      <c r="B78" s="9" t="str">
+      <c r="B78" t="str">
         <f>VLOOKUP(A78,Commodities!$A:$B,2, FALSE)</f>
         <v>Computer, electronic and optical equipment</v>
       </c>
-      <c r="C78" s="9">
+      <c r="C78">
         <v>3032</v>
       </c>
-      <c r="D78" s="9" t="str">
+      <c r="D78" t="str">
         <f>VLOOKUP(C78,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E78" s="11">
+      <c r="E78">
         <v>6.4614131738857297E-3</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A79" s="8">
+      <c r="A79">
         <v>3021</v>
       </c>
-      <c r="B79" s="9" t="str">
+      <c r="B79" t="str">
         <f>VLOOKUP(A79,Commodities!$A:$B,2, FALSE)</f>
         <v>Computer, electronic and optical equipment</v>
       </c>
-      <c r="C79" s="9">
+      <c r="C79">
         <v>3033</v>
       </c>
-      <c r="D79" s="9" t="str">
+      <c r="D79" t="str">
         <f>VLOOKUP(C79,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E79" s="11">
+      <c r="E79">
         <v>1.0256002501015099E-4</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A80" s="8">
+      <c r="A80">
         <v>3021</v>
       </c>
-      <c r="B80" s="9" t="str">
+      <c r="B80" t="str">
         <f>VLOOKUP(A80,Commodities!$A:$B,2, FALSE)</f>
         <v>Computer, electronic and optical equipment</v>
       </c>
-      <c r="C80" s="9">
+      <c r="C80">
         <v>3034</v>
       </c>
-      <c r="D80" s="9" t="str">
+      <c r="D80" t="str">
         <f>VLOOKUP(C80,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E80" s="11">
+      <c r="E80">
         <v>3.1289376853198799E-3</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A81" s="8">
+      <c r="A81">
         <v>3022</v>
       </c>
-      <c r="B81" s="9" t="str">
+      <c r="B81" t="str">
         <f>VLOOKUP(A81,Commodities!$A:$B,2, FALSE)</f>
         <v>Electrical equipment</v>
       </c>
-      <c r="C81" s="9">
+      <c r="C81">
         <v>3022</v>
       </c>
-      <c r="D81" s="9" t="str">
+      <c r="D81" t="str">
         <f>VLOOKUP(C81,Commodities!$A:$B,2, FALSE)</f>
         <v>Electrical equipment</v>
       </c>
-      <c r="E81" s="11">
+      <c r="E81">
         <v>0.72072227861835803</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A82" s="8">
+      <c r="A82">
         <v>3022</v>
       </c>
-      <c r="B82" s="9" t="str">
+      <c r="B82" t="str">
         <f>VLOOKUP(A82,Commodities!$A:$B,2, FALSE)</f>
         <v>Electrical equipment</v>
       </c>
-      <c r="C82" s="9">
+      <c r="C82">
         <v>3031</v>
       </c>
-      <c r="D82" s="9" t="str">
+      <c r="D82" t="str">
         <f>VLOOKUP(C82,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E82" s="11">
+      <c r="E82">
         <v>0.26570047148195403</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A83" s="8">
+      <c r="A83">
         <v>3022</v>
       </c>
-      <c r="B83" s="9" t="str">
+      <c r="B83" t="str">
         <f>VLOOKUP(A83,Commodities!$A:$B,2, FALSE)</f>
         <v>Electrical equipment</v>
       </c>
-      <c r="C83" s="9">
+      <c r="C83">
         <v>3032</v>
       </c>
-      <c r="D83" s="9" t="str">
+      <c r="D83" t="str">
         <f>VLOOKUP(C83,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E83" s="11">
+      <c r="E83">
         <v>1.10168034947163E-2</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A84" s="8">
+      <c r="A84">
         <v>3022</v>
       </c>
-      <c r="B84" s="9" t="str">
+      <c r="B84" t="str">
         <f>VLOOKUP(A84,Commodities!$A:$B,2, FALSE)</f>
         <v>Electrical equipment</v>
       </c>
-      <c r="C84" s="9">
+      <c r="C84">
         <v>3034</v>
       </c>
-      <c r="D84" s="9" t="str">
+      <c r="D84" t="str">
         <f>VLOOKUP(C84,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E84" s="11">
+      <c r="E84">
         <v>2.5604464049722598E-3</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A85" s="8">
+      <c r="A85">
         <v>3023</v>
       </c>
-      <c r="B85" s="9" t="str">
+      <c r="B85" t="str">
         <f>VLOOKUP(A85,Commodities!$A:$B,2, FALSE)</f>
         <v xml:space="preserve">Machinery and equipment, nec </v>
       </c>
-      <c r="C85" s="9">
+      <c r="C85">
         <v>3023</v>
       </c>
-      <c r="D85" s="9" t="str">
+      <c r="D85" t="str">
         <f>VLOOKUP(C85,Commodities!$A:$B,2, FALSE)</f>
         <v xml:space="preserve">Machinery and equipment, nec </v>
       </c>
-      <c r="E85" s="11">
+      <c r="E85">
         <v>0.71282945006393605</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A86" s="8">
+      <c r="A86">
         <v>3023</v>
       </c>
-      <c r="B86" s="9" t="str">
+      <c r="B86" t="str">
         <f>VLOOKUP(A86,Commodities!$A:$B,2, FALSE)</f>
         <v xml:space="preserve">Machinery and equipment, nec </v>
       </c>
-      <c r="C86" s="9">
+      <c r="C86">
         <v>3031</v>
       </c>
-      <c r="D86" s="9" t="str">
+      <c r="D86" t="str">
         <f>VLOOKUP(C86,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E86" s="11">
+      <c r="E86">
         <v>0.27286261813475399</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A87" s="8">
+      <c r="A87">
         <v>3023</v>
       </c>
-      <c r="B87" s="9" t="str">
+      <c r="B87" t="str">
         <f>VLOOKUP(A87,Commodities!$A:$B,2, FALSE)</f>
         <v xml:space="preserve">Machinery and equipment, nec </v>
       </c>
-      <c r="C87" s="9">
+      <c r="C87">
         <v>3032</v>
       </c>
-      <c r="D87" s="9" t="str">
+      <c r="D87" t="str">
         <f>VLOOKUP(C87,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E87" s="11">
+      <c r="E87">
         <v>1.16834275563172E-2</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A88" s="8">
+      <c r="A88">
         <v>3023</v>
       </c>
-      <c r="B88" s="9" t="str">
+      <c r="B88" t="str">
         <f>VLOOKUP(A88,Commodities!$A:$B,2, FALSE)</f>
         <v xml:space="preserve">Machinery and equipment, nec </v>
       </c>
-      <c r="C88" s="9">
+      <c r="C88">
         <v>3034</v>
       </c>
-      <c r="D88" s="9" t="str">
+      <c r="D88" t="str">
         <f>VLOOKUP(C88,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E88" s="11">
+      <c r="E88">
         <v>2.6245042449933201E-3</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A89" s="8">
+      <c r="A89">
         <v>3024</v>
       </c>
-      <c r="B89" s="9" t="str">
+      <c r="B89" t="str">
         <f>VLOOKUP(A89,Commodities!$A:$B,2, FALSE)</f>
         <v>Motor vehicles, trailers and semi-trailers</v>
       </c>
-      <c r="C89" s="9">
+      <c r="C89">
         <v>3024</v>
       </c>
-      <c r="D89" s="9" t="str">
+      <c r="D89" t="str">
         <f>VLOOKUP(C89,Commodities!$A:$B,2, FALSE)</f>
         <v>Motor vehicles, trailers and semi-trailers</v>
       </c>
-      <c r="E89" s="11">
+      <c r="E89">
         <v>0.70830855149007599</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A90" s="8">
+      <c r="A90">
         <v>3024</v>
       </c>
-      <c r="B90" s="9" t="str">
+      <c r="B90" t="str">
         <f>VLOOKUP(A90,Commodities!$A:$B,2, FALSE)</f>
         <v>Motor vehicles, trailers and semi-trailers</v>
       </c>
-      <c r="C90" s="9">
+      <c r="C90">
         <v>3031</v>
       </c>
-      <c r="D90" s="9" t="str">
+      <c r="D90" t="str">
         <f>VLOOKUP(C90,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E90" s="11">
+      <c r="E90">
         <v>0.28563276476186999</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A91" s="8">
+      <c r="A91">
         <v>3024</v>
       </c>
-      <c r="B91" s="9" t="str">
+      <c r="B91" t="str">
         <f>VLOOKUP(A91,Commodities!$A:$B,2, FALSE)</f>
         <v>Motor vehicles, trailers and semi-trailers</v>
       </c>
-      <c r="C91" s="9">
+      <c r="C91">
         <v>3032</v>
       </c>
-      <c r="D91" s="9" t="str">
+      <c r="D91" t="str">
         <f>VLOOKUP(C91,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E91" s="11">
+      <c r="E91">
         <v>5.7825605063534001E-3</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A92" s="8">
+      <c r="A92">
         <v>3024</v>
       </c>
-      <c r="B92" s="9" t="str">
+      <c r="B92" t="str">
         <f>VLOOKUP(A92,Commodities!$A:$B,2, FALSE)</f>
         <v>Motor vehicles, trailers and semi-trailers</v>
       </c>
-      <c r="C92" s="9">
+      <c r="C92">
         <v>3033</v>
       </c>
-      <c r="D92" s="9" t="str">
+      <c r="D92" t="str">
         <f>VLOOKUP(C92,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E92" s="12">
+      <c r="E92" s="9">
         <v>8.2928544636103899E-7</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A93" s="8">
+      <c r="A93">
         <v>3024</v>
       </c>
-      <c r="B93" s="9" t="str">
+      <c r="B93" t="str">
         <f>VLOOKUP(A93,Commodities!$A:$B,2, FALSE)</f>
         <v>Motor vehicles, trailers and semi-trailers</v>
       </c>
-      <c r="C93" s="9">
+      <c r="C93">
         <v>3034</v>
       </c>
-      <c r="D93" s="9" t="str">
+      <c r="D93" t="str">
         <f>VLOOKUP(C93,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E93" s="11">
+      <c r="E93">
         <v>2.7529395625368298E-4</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A94" s="8">
+      <c r="A94">
         <v>3025</v>
       </c>
-      <c r="B94" s="9" t="str">
+      <c r="B94" t="str">
         <f>VLOOKUP(A94,Commodities!$A:$B,2, FALSE)</f>
         <v>Building of ships and boats</v>
       </c>
-      <c r="C94" s="9">
+      <c r="C94">
         <v>3025</v>
       </c>
-      <c r="D94" s="9" t="str">
+      <c r="D94" t="str">
         <f>VLOOKUP(C94,Commodities!$A:$B,2, FALSE)</f>
         <v>Building of ships and boats</v>
       </c>
-      <c r="E94" s="11">
+      <c r="E94">
         <v>0.78956501065530904</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A95" s="8">
+      <c r="A95">
         <v>3025</v>
       </c>
-      <c r="B95" s="9" t="str">
+      <c r="B95" t="str">
         <f>VLOOKUP(A95,Commodities!$A:$B,2, FALSE)</f>
         <v>Building of ships and boats</v>
       </c>
-      <c r="C95" s="9">
+      <c r="C95">
         <v>3031</v>
       </c>
-      <c r="D95" s="9" t="str">
+      <c r="D95" t="str">
         <f>VLOOKUP(C95,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E95" s="11">
+      <c r="E95">
         <v>0.20525131005765301</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A96" s="8">
+      <c r="A96">
         <v>3025</v>
       </c>
-      <c r="B96" s="9" t="str">
+      <c r="B96" t="str">
         <f>VLOOKUP(A96,Commodities!$A:$B,2, FALSE)</f>
         <v>Building of ships and boats</v>
       </c>
-      <c r="C96" s="9">
+      <c r="C96">
         <v>3032</v>
       </c>
-      <c r="D96" s="9" t="str">
+      <c r="D96" t="str">
         <f>VLOOKUP(C96,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E96" s="11">
+      <c r="E96">
         <v>2.52807513709369E-3</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A97" s="8">
+      <c r="A97">
         <v>3025</v>
       </c>
-      <c r="B97" s="9" t="str">
+      <c r="B97" t="str">
         <f>VLOOKUP(A97,Commodities!$A:$B,2, FALSE)</f>
         <v>Building of ships and boats</v>
       </c>
-      <c r="C97" s="9">
+      <c r="C97">
         <v>3033</v>
       </c>
-      <c r="D97" s="9" t="str">
+      <c r="D97" t="str">
         <f>VLOOKUP(C97,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E97" s="11">
+      <c r="E97">
         <v>1.8754266595650499E-4</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A98" s="8">
+      <c r="A98">
         <v>3025</v>
       </c>
-      <c r="B98" s="9" t="str">
+      <c r="B98" t="str">
         <f>VLOOKUP(A98,Commodities!$A:$B,2, FALSE)</f>
         <v>Building of ships and boats</v>
       </c>
-      <c r="C98" s="9">
+      <c r="C98">
         <v>3034</v>
       </c>
-      <c r="D98" s="9" t="str">
+      <c r="D98" t="str">
         <f>VLOOKUP(C98,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E98" s="11">
+      <c r="E98">
         <v>2.4680614839876101E-3</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A99" s="8">
+      <c r="A99">
         <v>3026</v>
       </c>
-      <c r="B99" s="9" t="str">
+      <c r="B99" t="str">
         <f>VLOOKUP(A99,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other transport equipment</v>
       </c>
-      <c r="C99" s="9">
+      <c r="C99">
         <v>3026</v>
       </c>
-      <c r="D99" s="9" t="str">
+      <c r="D99" t="str">
         <f>VLOOKUP(C99,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other transport equipment</v>
       </c>
-      <c r="E99" s="11">
+      <c r="E99">
         <v>0.80542249668813704</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A100" s="8">
+      <c r="A100">
         <v>3026</v>
       </c>
-      <c r="B100" s="9" t="str">
+      <c r="B100" t="str">
         <f>VLOOKUP(A100,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other transport equipment</v>
       </c>
-      <c r="C100" s="9">
+      <c r="C100">
         <v>3031</v>
       </c>
-      <c r="D100" s="9" t="str">
+      <c r="D100" t="str">
         <f>VLOOKUP(C100,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E100" s="11">
+      <c r="E100">
         <v>0.18859173069900401</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A101" s="8">
+      <c r="A101">
         <v>3026</v>
       </c>
-      <c r="B101" s="9" t="str">
+      <c r="B101" t="str">
         <f>VLOOKUP(A101,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other transport equipment</v>
       </c>
-      <c r="C101" s="9">
+      <c r="C101">
         <v>3032</v>
       </c>
-      <c r="D101" s="9" t="str">
+      <c r="D101" t="str">
         <f>VLOOKUP(C101,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E101" s="11">
+      <c r="E101">
         <v>3.38208689174729E-3</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A102" s="8">
+      <c r="A102">
         <v>3026</v>
       </c>
-      <c r="B102" s="9" t="str">
+      <c r="B102" t="str">
         <f>VLOOKUP(A102,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other transport equipment</v>
       </c>
-      <c r="C102" s="9">
+      <c r="C102">
         <v>3033</v>
       </c>
-      <c r="D102" s="9" t="str">
+      <c r="D102" t="str">
         <f>VLOOKUP(C102,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E102" s="11">
+      <c r="E102">
         <v>4.72181666766634E-4</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A103" s="8">
+      <c r="A103">
         <v>3026</v>
       </c>
-      <c r="B103" s="9" t="str">
+      <c r="B103" t="str">
         <f>VLOOKUP(A103,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacture of other transport equipment</v>
       </c>
-      <c r="C103" s="9">
+      <c r="C103">
         <v>3034</v>
       </c>
-      <c r="D103" s="9" t="str">
+      <c r="D103" t="str">
         <f>VLOOKUP(C103,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E103" s="11">
+      <c r="E103">
         <v>2.1315040543447299E-3</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A104" s="8">
+      <c r="A104">
         <v>3027</v>
       </c>
-      <c r="B104" s="9" t="str">
+      <c r="B104" t="str">
         <f>VLOOKUP(A104,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacturing nec; repair and installation of machinery and equipment</v>
       </c>
-      <c r="C104" s="9">
+      <c r="C104">
         <v>3027</v>
       </c>
-      <c r="D104" s="9" t="str">
+      <c r="D104" t="str">
         <f>VLOOKUP(C104,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacturing nec; repair and installation of machinery and equipment</v>
       </c>
-      <c r="E104" s="11">
+      <c r="E104">
         <v>0.645017629246046</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A105" s="8">
+      <c r="A105">
         <v>3027</v>
       </c>
-      <c r="B105" s="9" t="str">
+      <c r="B105" t="str">
         <f>VLOOKUP(A105,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacturing nec; repair and installation of machinery and equipment</v>
       </c>
-      <c r="C105" s="9">
+      <c r="C105">
         <v>3031</v>
       </c>
-      <c r="D105" s="9" t="str">
+      <c r="D105" t="str">
         <f>VLOOKUP(C105,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E105" s="11">
+      <c r="E105">
         <v>0.30647469496962898</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A106" s="8">
+      <c r="A106">
         <v>3027</v>
       </c>
-      <c r="B106" s="9" t="str">
+      <c r="B106" t="str">
         <f>VLOOKUP(A106,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacturing nec; repair and installation of machinery and equipment</v>
       </c>
-      <c r="C106" s="9">
+      <c r="C106">
         <v>3032</v>
       </c>
-      <c r="D106" s="9" t="str">
+      <c r="D106" t="str">
         <f>VLOOKUP(C106,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E106" s="11">
+      <c r="E106">
         <v>4.5848064720703602E-2</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A107" s="8">
+      <c r="A107">
         <v>3027</v>
       </c>
-      <c r="B107" s="9" t="str">
+      <c r="B107" t="str">
         <f>VLOOKUP(A107,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacturing nec; repair and installation of machinery and equipment</v>
       </c>
-      <c r="C107" s="9">
+      <c r="C107">
         <v>3033</v>
       </c>
-      <c r="D107" s="9" t="str">
+      <c r="D107" t="str">
         <f>VLOOKUP(C107,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E107" s="11">
+      <c r="E107">
         <v>2.5011086091633502E-4</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A108" s="8">
+      <c r="A108">
         <v>3027</v>
       </c>
-      <c r="B108" s="9" t="str">
+      <c r="B108" t="str">
         <f>VLOOKUP(A108,Commodities!$A:$B,2, FALSE)</f>
         <v>Manufacturing nec; repair and installation of machinery and equipment</v>
       </c>
-      <c r="C108" s="9">
+      <c r="C108">
         <v>3034</v>
       </c>
-      <c r="D108" s="9" t="str">
+      <c r="D108" t="str">
         <f>VLOOKUP(C108,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E108" s="11">
+      <c r="E108">
         <v>2.4095002027054E-3</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A109" s="8">
+      <c r="A109">
         <v>3031</v>
       </c>
-      <c r="B109" s="9" t="str">
+      <c r="B109" t="str">
         <f>VLOOKUP(A109,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="C109" s="9">
+      <c r="C109">
         <v>3031</v>
       </c>
-      <c r="D109" s="9" t="str">
+      <c r="D109" t="str">
         <f>VLOOKUP(C109,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E109" s="11">
-        <v>0.31388534210498698</v>
+      <c r="E109">
+        <v>0.29275008126784302</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A110" s="8">
+      <c r="A110">
         <v>3038</v>
       </c>
-      <c r="B110" s="9" t="str">
+      <c r="B110" t="str">
         <f>VLOOKUP(A110,Commodities!$A:$B,2, FALSE)</f>
         <v>Publishing, audiovisual and broadcasting activities</v>
       </c>
-      <c r="C110" s="9">
+      <c r="C110">
         <v>3031</v>
       </c>
-      <c r="D110" s="9" t="str">
+      <c r="D110" t="str">
         <f>VLOOKUP(C110,Commodities!$A:$B,2, FALSE)</f>
         <v>Wholesale and retail trade; repair of motor vehicles</v>
       </c>
-      <c r="E110" s="11">
+      <c r="E110">
         <v>0.13501605483291301</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A111" s="8">
+      <c r="A111">
         <v>3038</v>
       </c>
-      <c r="B111" s="9" t="str">
+      <c r="B111" t="str">
         <f>VLOOKUP(A111,Commodities!$A:$B,2, FALSE)</f>
         <v>Publishing, audiovisual and broadcasting activities</v>
       </c>
-      <c r="C111" s="9">
+      <c r="C111">
         <v>3032</v>
       </c>
-      <c r="D111" s="9" t="str">
+      <c r="D111" t="str">
         <f>VLOOKUP(C111,Commodities!$A:$B,2, FALSE)</f>
         <v>Land transport and transport via pipelines</v>
       </c>
-      <c r="E111" s="11">
+      <c r="E111">
         <v>1.39252746986047E-2</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A112" s="8">
+      <c r="A112">
         <v>3038</v>
       </c>
-      <c r="B112" s="9" t="str">
+      <c r="B112" t="str">
         <f>VLOOKUP(A112,Commodities!$A:$B,2, FALSE)</f>
         <v>Publishing, audiovisual and broadcasting activities</v>
       </c>
-      <c r="C112" s="9">
+      <c r="C112">
         <v>3033</v>
       </c>
-      <c r="D112" s="9" t="str">
+      <c r="D112" t="str">
         <f>VLOOKUP(C112,Commodities!$A:$B,2, FALSE)</f>
         <v>Water transport</v>
       </c>
-      <c r="E112" s="12">
+      <c r="E112" s="9">
         <v>3.2637537641077098E-5</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A113" s="8">
+      <c r="A113">
         <v>3038</v>
       </c>
-      <c r="B113" s="9" t="str">
+      <c r="B113" t="str">
         <f>VLOOKUP(A113,Commodities!$A:$B,2, FALSE)</f>
         <v>Publishing, audiovisual and broadcasting activities</v>
       </c>
-      <c r="C113" s="9">
+      <c r="C113">
         <v>3034</v>
       </c>
-      <c r="D113" s="9" t="str">
+      <c r="D113" t="str">
         <f>VLOOKUP(C113,Commodities!$A:$B,2, FALSE)</f>
         <v>Air transport</v>
       </c>
-      <c r="E113" s="11">
+      <c r="E113">
         <v>3.74188034466572E-3</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.25">
-      <c r="A114" s="8">
+      <c r="A114">
         <v>3038</v>
       </c>
-      <c r="B114" s="9" t="str">
+      <c r="B114" t="str">
         <f>VLOOKUP(A114,Commodities!$A:$B,2, FALSE)</f>
         <v>Publishing, audiovisual and broadcasting activities</v>
       </c>
-      <c r="C114" s="9">
+      <c r="C114">
         <v>3038</v>
       </c>
-      <c r="D114" s="9" t="str">
+      <c r="D114" t="str">
         <f>VLOOKUP(C114,Commodities!$A:$B,2, FALSE)</f>
         <v>Publishing, audiovisual and broadcasting activities</v>
       </c>
-      <c r="E114" s="11">
+      <c r="E114">
         <v>0.84728415258617495</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{6EA69C88-365C-443D-AE3C-440C45D3ECE7}">
+  <dimension ref="A1:E2"/>
+  <sheetViews>
+    <sheetView workbookViewId="0">
+      <selection activeCell="E2" sqref="E2"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="2" max="2" width="48.7109375" customWidth="1"/>
+    <col min="3" max="3" width="15.85546875" customWidth="1"/>
+    <col min="4" max="4" width="58" customWidth="1"/>
+    <col min="5" max="5" width="18.140625" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" s="6" t="s">
+        <v>5</v>
+      </c>
+      <c r="B1" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="C1" s="6" t="s">
+        <v>7</v>
+      </c>
+      <c r="D1" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="E1" s="7" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2" s="1">
+        <v>31</v>
+      </c>
+      <c r="B2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="C2" s="2">
+        <v>31</v>
+      </c>
+      <c r="D2" s="2" t="s">
+        <v>9</v>
+      </c>
+      <c r="E2" s="2">
+        <v>0.29275008126784302</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{EEA68243-1F7C-4849-8F8B-59DC7284B414}">
+  <dimension ref="A1:E114"/>
+  <sheetViews>
+    <sheetView topLeftCell="B1" workbookViewId="0">
+      <selection sqref="A1:E1048576"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
+  <cols>
+    <col min="1" max="1" width="21.5703125" customWidth="1"/>
+    <col min="2" max="2" width="65.7109375" customWidth="1"/>
+    <col min="3" max="3" width="24.140625" customWidth="1"/>
+    <col min="4" max="4" width="69.5703125" customWidth="1"/>
+    <col min="5" max="5" width="18.42578125" customWidth="1"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A1" s="3" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" s="4" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" s="3" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" s="4" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" s="5" t="s">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A2">
+        <v>3001</v>
+      </c>
+      <c r="B2" t="str">
+        <f>VLOOKUP(A2,Commodities!$A:$B,2, FALSE)</f>
+        <v>Agriculture and hunting</v>
+      </c>
+      <c r="C2">
+        <v>3001</v>
+      </c>
+      <c r="D2" t="str">
+        <f>VLOOKUP(C2,Commodities!$A:$B,2, FALSE)</f>
+        <v>Agriculture and hunting</v>
+      </c>
+      <c r="E2">
+        <v>0.75065824273190895</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A3">
+        <v>3001</v>
+      </c>
+      <c r="B3" t="str">
+        <f>VLOOKUP(A3,Commodities!$A:$B,2, FALSE)</f>
+        <v>Agriculture and hunting</v>
+      </c>
+      <c r="C3">
+        <v>3031</v>
+      </c>
+      <c r="D3" t="str">
+        <f>VLOOKUP(C3,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E3">
+        <v>0.20469624061400099</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A4">
+        <v>3001</v>
+      </c>
+      <c r="B4" t="str">
+        <f>VLOOKUP(A4,Commodities!$A:$B,2, FALSE)</f>
+        <v>Agriculture and hunting</v>
+      </c>
+      <c r="C4">
+        <v>3032</v>
+      </c>
+      <c r="D4" t="str">
+        <f>VLOOKUP(C4,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E4">
+        <v>3.5252884881902799E-2</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A5">
+        <v>3001</v>
+      </c>
+      <c r="B5" t="str">
+        <f>VLOOKUP(A5,Commodities!$A:$B,2, FALSE)</f>
+        <v>Agriculture and hunting</v>
+      </c>
+      <c r="C5">
+        <v>3033</v>
+      </c>
+      <c r="D5" t="str">
+        <f>VLOOKUP(C5,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E5">
+        <v>6.8913965732279999E-3</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A6">
+        <v>3001</v>
+      </c>
+      <c r="B6" t="str">
+        <f>VLOOKUP(A6,Commodities!$A:$B,2, FALSE)</f>
+        <v>Agriculture and hunting</v>
+      </c>
+      <c r="C6">
+        <v>3034</v>
+      </c>
+      <c r="D6" t="str">
+        <f>VLOOKUP(C6,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E6">
+        <v>2.5012351989590099E-3</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A7">
+        <v>3003</v>
+      </c>
+      <c r="B7" t="str">
+        <f>VLOOKUP(A7,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fishing and aquaculture</v>
+      </c>
+      <c r="C7">
+        <v>3003</v>
+      </c>
+      <c r="D7" t="str">
+        <f>VLOOKUP(C7,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fishing and aquaculture</v>
+      </c>
+      <c r="E7">
+        <v>0.88173028510252105</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A8">
+        <v>3003</v>
+      </c>
+      <c r="B8" t="str">
+        <f>VLOOKUP(A8,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fishing and aquaculture</v>
+      </c>
+      <c r="C8">
+        <v>3031</v>
+      </c>
+      <c r="D8" t="str">
+        <f>VLOOKUP(C8,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E8">
+        <v>9.9039534910920199E-2</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A9">
+        <v>3003</v>
+      </c>
+      <c r="B9" t="str">
+        <f>VLOOKUP(A9,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fishing and aquaculture</v>
+      </c>
+      <c r="C9">
+        <v>3032</v>
+      </c>
+      <c r="D9" t="str">
+        <f>VLOOKUP(C9,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E9">
+        <v>1.73627405427773E-2</v>
+      </c>
+    </row>
+    <row r="10" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A10">
+        <v>3003</v>
+      </c>
+      <c r="B10" t="str">
+        <f>VLOOKUP(A10,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fishing and aquaculture</v>
+      </c>
+      <c r="C10">
+        <v>3033</v>
+      </c>
+      <c r="D10" t="str">
+        <f>VLOOKUP(C10,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E10" s="9">
+        <v>4.4462843899557699E-5</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A11">
+        <v>3003</v>
+      </c>
+      <c r="B11" t="str">
+        <f>VLOOKUP(A11,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fishing and aquaculture</v>
+      </c>
+      <c r="C11">
+        <v>3034</v>
+      </c>
+      <c r="D11" t="str">
+        <f>VLOOKUP(C11,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E11">
+        <v>1.8229765998818599E-3</v>
+      </c>
+    </row>
+    <row r="12" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A12">
+        <v>3004</v>
+      </c>
+      <c r="B12" t="str">
+        <f>VLOOKUP(A12,Commodities!$A:$B,2, FALSE)</f>
+        <v>Mining of coal and lignite</v>
+      </c>
+      <c r="C12">
+        <v>3004</v>
+      </c>
+      <c r="D12" t="str">
+        <f>VLOOKUP(C12,Commodities!$A:$B,2, FALSE)</f>
+        <v>Mining of coal and lignite</v>
+      </c>
+      <c r="E12">
+        <v>0.75774134790528203</v>
+      </c>
+    </row>
+    <row r="13" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A13">
+        <v>3004</v>
+      </c>
+      <c r="B13" t="str">
+        <f>VLOOKUP(A13,Commodities!$A:$B,2, FALSE)</f>
+        <v>Mining of coal and lignite</v>
+      </c>
+      <c r="C13">
+        <v>3031</v>
+      </c>
+      <c r="D13" t="str">
+        <f>VLOOKUP(C13,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E13">
+        <v>8.7701544896444703E-2</v>
+      </c>
+    </row>
+    <row r="14" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A14">
+        <v>3004</v>
+      </c>
+      <c r="B14" t="str">
+        <f>VLOOKUP(A14,Commodities!$A:$B,2, FALSE)</f>
+        <v>Mining of coal and lignite</v>
+      </c>
+      <c r="C14">
+        <v>3032</v>
+      </c>
+      <c r="D14" t="str">
+        <f>VLOOKUP(C14,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E14">
+        <v>0.150644269041355</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A15">
+        <v>3004</v>
+      </c>
+      <c r="B15" t="str">
+        <f>VLOOKUP(A15,Commodities!$A:$B,2, FALSE)</f>
+        <v>Mining of coal and lignite</v>
+      </c>
+      <c r="C15">
+        <v>3033</v>
+      </c>
+      <c r="D15" t="str">
+        <f>VLOOKUP(C15,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E15">
+        <v>3.91283815691831E-3</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A16">
+        <v>3007</v>
+      </c>
+      <c r="B16" t="str">
+        <f>VLOOKUP(A16,Commodities!$A:$B,2, FALSE)</f>
+        <v>Other mining and quarrying</v>
+      </c>
+      <c r="C16">
+        <v>3007</v>
+      </c>
+      <c r="D16" t="str">
+        <f>VLOOKUP(C16,Commodities!$A:$B,2, FALSE)</f>
+        <v>Other mining and quarrying</v>
+      </c>
+      <c r="E16">
+        <v>0.715976864378571</v>
+      </c>
+    </row>
+    <row r="17" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A17">
+        <v>3007</v>
+      </c>
+      <c r="B17" t="str">
+        <f>VLOOKUP(A17,Commodities!$A:$B,2, FALSE)</f>
+        <v>Other mining and quarrying</v>
+      </c>
+      <c r="C17">
+        <v>3031</v>
+      </c>
+      <c r="D17" t="str">
+        <f>VLOOKUP(C17,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E17">
+        <v>0.13797470823961999</v>
+      </c>
+    </row>
+    <row r="18" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A18">
+        <v>3007</v>
+      </c>
+      <c r="B18" t="str">
+        <f>VLOOKUP(A18,Commodities!$A:$B,2, FALSE)</f>
+        <v>Other mining and quarrying</v>
+      </c>
+      <c r="C18">
+        <v>3032</v>
+      </c>
+      <c r="D18" t="str">
+        <f>VLOOKUP(C18,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E18">
+        <v>0.144817173771986</v>
+      </c>
+    </row>
+    <row r="19" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A19">
+        <v>3007</v>
+      </c>
+      <c r="B19" t="str">
+        <f>VLOOKUP(A19,Commodities!$A:$B,2, FALSE)</f>
+        <v>Other mining and quarrying</v>
+      </c>
+      <c r="C19">
+        <v>3033</v>
+      </c>
+      <c r="D19" t="str">
+        <f>VLOOKUP(C19,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E19">
+        <v>1.2312536098226701E-3</v>
+      </c>
+    </row>
+    <row r="20" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A20">
+        <v>3009</v>
+      </c>
+      <c r="B20" t="str">
+        <f>VLOOKUP(A20,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of food products; beverages and tobacco products</v>
+      </c>
+      <c r="C20">
+        <v>3009</v>
+      </c>
+      <c r="D20" t="str">
+        <f>VLOOKUP(C20,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of food products; beverages and tobacco products</v>
+      </c>
+      <c r="E20">
+        <v>0.772154291422808</v>
+      </c>
+    </row>
+    <row r="21" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A21">
+        <v>3009</v>
+      </c>
+      <c r="B21" t="str">
+        <f>VLOOKUP(A21,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of food products; beverages and tobacco products</v>
+      </c>
+      <c r="C21">
+        <v>3031</v>
+      </c>
+      <c r="D21" t="str">
+        <f>VLOOKUP(C21,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E21">
+        <v>0.21721802360001999</v>
+      </c>
+    </row>
+    <row r="22" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A22">
+        <v>3009</v>
+      </c>
+      <c r="B22" t="str">
+        <f>VLOOKUP(A22,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of food products; beverages and tobacco products</v>
+      </c>
+      <c r="C22">
+        <v>3032</v>
+      </c>
+      <c r="D22" t="str">
+        <f>VLOOKUP(C22,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E22">
+        <v>9.9806267946063194E-3</v>
+      </c>
+    </row>
+    <row r="23" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A23">
+        <v>3009</v>
+      </c>
+      <c r="B23" t="str">
+        <f>VLOOKUP(A23,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of food products; beverages and tobacco products</v>
+      </c>
+      <c r="C23">
+        <v>3033</v>
+      </c>
+      <c r="D23" t="str">
+        <f>VLOOKUP(C23,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E23">
+        <v>1.9658299170693299E-4</v>
+      </c>
+    </row>
+    <row r="24" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A24">
+        <v>3009</v>
+      </c>
+      <c r="B24" t="str">
+        <f>VLOOKUP(A24,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of food products; beverages and tobacco products</v>
+      </c>
+      <c r="C24">
+        <v>3034</v>
+      </c>
+      <c r="D24" t="str">
+        <f>VLOOKUP(C24,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E24">
+        <v>4.50475190858997E-4</v>
+      </c>
+    </row>
+    <row r="25" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A25">
+        <v>3010</v>
+      </c>
+      <c r="B25" t="str">
+        <f>VLOOKUP(A25,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of textiles, wearing apparel, leather and related products</v>
+      </c>
+      <c r="C25">
+        <v>3010</v>
+      </c>
+      <c r="D25" t="str">
+        <f>VLOOKUP(C25,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of textiles, wearing apparel, leather and related products</v>
+      </c>
+      <c r="E25">
+        <v>0.621632849025055</v>
+      </c>
+    </row>
+    <row r="26" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A26">
+        <v>3010</v>
+      </c>
+      <c r="B26" t="str">
+        <f>VLOOKUP(A26,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of textiles, wearing apparel, leather and related products</v>
+      </c>
+      <c r="C26">
+        <v>3031</v>
+      </c>
+      <c r="D26" t="str">
+        <f>VLOOKUP(C26,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E26">
+        <v>0.35970464083207798</v>
+      </c>
+    </row>
+    <row r="27" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A27">
+        <v>3010</v>
+      </c>
+      <c r="B27" t="str">
+        <f>VLOOKUP(A27,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of textiles, wearing apparel, leather and related products</v>
+      </c>
+      <c r="C27">
+        <v>3032</v>
+      </c>
+      <c r="D27" t="str">
+        <f>VLOOKUP(C27,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E27">
+        <v>1.70203990394697E-2</v>
+      </c>
+    </row>
+    <row r="28" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A28">
+        <v>3010</v>
+      </c>
+      <c r="B28" t="str">
+        <f>VLOOKUP(A28,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of textiles, wearing apparel, leather and related products</v>
+      </c>
+      <c r="C28">
+        <v>3034</v>
+      </c>
+      <c r="D28" t="str">
+        <f>VLOOKUP(C28,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E28">
+        <v>1.6421111033978501E-3</v>
+      </c>
+    </row>
+    <row r="29" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A29">
+        <v>3011</v>
+      </c>
+      <c r="B29" t="str">
+        <f>VLOOKUP(A29,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of wood and of products of wood and cork</v>
+      </c>
+      <c r="C29">
+        <v>3011</v>
+      </c>
+      <c r="D29" t="str">
+        <f>VLOOKUP(C29,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of wood and of products of wood and cork</v>
+      </c>
+      <c r="E29">
+        <v>0.71673347270805798</v>
+      </c>
+    </row>
+    <row r="30" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A30">
+        <v>3011</v>
+      </c>
+      <c r="B30" t="str">
+        <f>VLOOKUP(A30,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of wood and of products of wood and cork</v>
+      </c>
+      <c r="C30">
+        <v>3031</v>
+      </c>
+      <c r="D30" t="str">
+        <f>VLOOKUP(C30,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E30">
+        <v>0.259451579181326</v>
+      </c>
+    </row>
+    <row r="31" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A31">
+        <v>3011</v>
+      </c>
+      <c r="B31" t="str">
+        <f>VLOOKUP(A31,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of wood and of products of wood and cork</v>
+      </c>
+      <c r="C31">
+        <v>3032</v>
+      </c>
+      <c r="D31" t="str">
+        <f>VLOOKUP(C31,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E31">
+        <v>2.32644253185963E-2</v>
+      </c>
+    </row>
+    <row r="32" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A32">
+        <v>3011</v>
+      </c>
+      <c r="B32" t="str">
+        <f>VLOOKUP(A32,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of wood and of products of wood and cork</v>
+      </c>
+      <c r="C32">
+        <v>3033</v>
+      </c>
+      <c r="D32" t="str">
+        <f>VLOOKUP(C32,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E32">
+        <v>1.32298682690526E-4</v>
+      </c>
+    </row>
+    <row r="33" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A33">
+        <v>3011</v>
+      </c>
+      <c r="B33" t="str">
+        <f>VLOOKUP(A33,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of wood and of products of wood and cork</v>
+      </c>
+      <c r="C33">
+        <v>3034</v>
+      </c>
+      <c r="D33" t="str">
+        <f>VLOOKUP(C33,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E33">
+        <v>4.1822410932982701E-4</v>
+      </c>
+    </row>
+    <row r="34" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A34">
+        <v>3012</v>
+      </c>
+      <c r="B34" t="str">
+        <f>VLOOKUP(A34,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
+      </c>
+      <c r="C34">
+        <v>3012</v>
+      </c>
+      <c r="D34" t="str">
+        <f>VLOOKUP(C34,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
+      </c>
+      <c r="E34">
+        <v>0.76157572473576896</v>
+      </c>
+    </row>
+    <row r="35" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A35">
+        <v>3012</v>
+      </c>
+      <c r="B35" t="str">
+        <f>VLOOKUP(A35,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
+      </c>
+      <c r="C35">
+        <v>3031</v>
+      </c>
+      <c r="D35" t="str">
+        <f>VLOOKUP(C35,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E35">
+        <v>0.21779504137126601</v>
+      </c>
+    </row>
+    <row r="36" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A36">
+        <v>3012</v>
+      </c>
+      <c r="B36" t="str">
+        <f>VLOOKUP(A36,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
+      </c>
+      <c r="C36">
+        <v>3032</v>
+      </c>
+      <c r="D36" t="str">
+        <f>VLOOKUP(C36,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E36">
+        <v>1.9549811905657102E-2</v>
+      </c>
+    </row>
+    <row r="37" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A37">
+        <v>3012</v>
+      </c>
+      <c r="B37" t="str">
+        <f>VLOOKUP(A37,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
+      </c>
+      <c r="C37">
+        <v>3033</v>
+      </c>
+      <c r="D37" t="str">
+        <f>VLOOKUP(C37,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E37">
+        <v>1.6832578730022099E-4</v>
+      </c>
+    </row>
+    <row r="38" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A38">
+        <v>3012</v>
+      </c>
+      <c r="B38" t="str">
+        <f>VLOOKUP(A38,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of paper and paper products; Printing and reproduction of recorded media</v>
+      </c>
+      <c r="C38">
+        <v>3034</v>
+      </c>
+      <c r="D38" t="str">
+        <f>VLOOKUP(C38,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E38">
+        <v>9.1109620000784299E-4</v>
+      </c>
+    </row>
+    <row r="39" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A39">
+        <v>3013</v>
+      </c>
+      <c r="B39" t="str">
+        <f>VLOOKUP(A39,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of coke and refined petroleum products</v>
+      </c>
+      <c r="C39">
+        <v>3013</v>
+      </c>
+      <c r="D39" t="str">
+        <f>VLOOKUP(C39,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of coke and refined petroleum products</v>
+      </c>
+      <c r="E39">
+        <v>0.86152380732676004</v>
+      </c>
+    </row>
+    <row r="40" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A40">
+        <v>3013</v>
+      </c>
+      <c r="B40" t="str">
+        <f>VLOOKUP(A40,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of coke and refined petroleum products</v>
+      </c>
+      <c r="C40">
+        <v>3031</v>
+      </c>
+      <c r="D40" t="str">
+        <f>VLOOKUP(C40,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E40">
+        <v>0.11648672548337199</v>
+      </c>
+    </row>
+    <row r="41" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A41">
+        <v>3013</v>
+      </c>
+      <c r="B41" t="str">
+        <f>VLOOKUP(A41,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of coke and refined petroleum products</v>
+      </c>
+      <c r="C41">
+        <v>3032</v>
+      </c>
+      <c r="D41" t="str">
+        <f>VLOOKUP(C41,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E41">
+        <v>1.8720108418910801E-2</v>
+      </c>
+    </row>
+    <row r="42" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A42">
+        <v>3013</v>
+      </c>
+      <c r="B42" t="str">
+        <f>VLOOKUP(A42,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of coke and refined petroleum products</v>
+      </c>
+      <c r="C42">
+        <v>3033</v>
+      </c>
+      <c r="D42" t="str">
+        <f>VLOOKUP(C42,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E42">
+        <v>3.1686857908499802E-3</v>
+      </c>
+    </row>
+    <row r="43" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A43">
+        <v>3013</v>
+      </c>
+      <c r="B43" t="str">
+        <f>VLOOKUP(A43,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of coke and refined petroleum products</v>
+      </c>
+      <c r="C43">
+        <v>3034</v>
+      </c>
+      <c r="D43" t="str">
+        <f>VLOOKUP(C43,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E43">
+        <v>1.00672980106828E-4</v>
+      </c>
+    </row>
+    <row r="44" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A44">
+        <v>3014</v>
+      </c>
+      <c r="B44" t="str">
+        <f>VLOOKUP(A44,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of chemicals and chemical products</v>
+      </c>
+      <c r="C44">
+        <v>3014</v>
+      </c>
+      <c r="D44" t="str">
+        <f>VLOOKUP(C44,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of chemicals and chemical products</v>
+      </c>
+      <c r="E44">
+        <v>0.74249252629300599</v>
+      </c>
+    </row>
+    <row r="45" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A45">
+        <v>3014</v>
+      </c>
+      <c r="B45" t="str">
+        <f>VLOOKUP(A45,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of chemicals and chemical products</v>
+      </c>
+      <c r="C45">
+        <v>3031</v>
+      </c>
+      <c r="D45" t="str">
+        <f>VLOOKUP(C45,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E45">
+        <v>0.236277827206091</v>
+      </c>
+    </row>
+    <row r="46" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A46">
+        <v>3014</v>
+      </c>
+      <c r="B46" t="str">
+        <f>VLOOKUP(A46,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of chemicals and chemical products</v>
+      </c>
+      <c r="C46">
+        <v>3032</v>
+      </c>
+      <c r="D46" t="str">
+        <f>VLOOKUP(C46,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E46">
+        <v>1.23747188063824E-2</v>
+      </c>
+    </row>
+    <row r="47" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A47">
+        <v>3014</v>
+      </c>
+      <c r="B47" t="str">
+        <f>VLOOKUP(A47,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of chemicals and chemical products</v>
+      </c>
+      <c r="C47">
+        <v>3033</v>
+      </c>
+      <c r="D47" t="str">
+        <f>VLOOKUP(C47,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E47">
+        <v>2.3546979221580602E-3</v>
+      </c>
+    </row>
+    <row r="48" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A48">
+        <v>3014</v>
+      </c>
+      <c r="B48" t="str">
+        <f>VLOOKUP(A48,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of chemicals and chemical products</v>
+      </c>
+      <c r="C48">
+        <v>3034</v>
+      </c>
+      <c r="D48" t="str">
+        <f>VLOOKUP(C48,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E48">
+        <v>6.5002297723622199E-3</v>
+      </c>
+    </row>
+    <row r="49" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A49">
+        <v>3015</v>
+      </c>
+      <c r="B49" t="str">
+        <f>VLOOKUP(A49,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
+      </c>
+      <c r="C49">
+        <v>3015</v>
+      </c>
+      <c r="D49" t="str">
+        <f>VLOOKUP(C49,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
+      </c>
+      <c r="E49">
+        <v>0.738160627833361</v>
+      </c>
+    </row>
+    <row r="50" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A50">
+        <v>3015</v>
+      </c>
+      <c r="B50" t="str">
+        <f>VLOOKUP(A50,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
+      </c>
+      <c r="C50">
+        <v>3031</v>
+      </c>
+      <c r="D50" t="str">
+        <f>VLOOKUP(C50,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E50">
+        <v>0.25495099328519699</v>
+      </c>
+    </row>
+    <row r="51" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A51">
+        <v>3015</v>
+      </c>
+      <c r="B51" t="str">
+        <f>VLOOKUP(A51,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
+      </c>
+      <c r="C51">
+        <v>3032</v>
+      </c>
+      <c r="D51" t="str">
+        <f>VLOOKUP(C51,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E51">
+        <v>6.1580526692513703E-3</v>
+      </c>
+    </row>
+    <row r="52" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A52">
+        <v>3015</v>
+      </c>
+      <c r="B52" t="str">
+        <f>VLOOKUP(A52,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
+      </c>
+      <c r="C52">
+        <v>3033</v>
+      </c>
+      <c r="D52" t="str">
+        <f>VLOOKUP(C52,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E52" s="9">
+        <v>8.5610827398425194E-6</v>
+      </c>
+    </row>
+    <row r="53" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A53">
+        <v>3015</v>
+      </c>
+      <c r="B53" t="str">
+        <f>VLOOKUP(A53,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic pharmaceutical products and pharmaceutical preparations</v>
+      </c>
+      <c r="C53">
+        <v>3034</v>
+      </c>
+      <c r="D53" t="str">
+        <f>VLOOKUP(C53,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E53">
+        <v>7.2176512945133905E-4</v>
+      </c>
+    </row>
+    <row r="54" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A54">
+        <v>3016</v>
+      </c>
+      <c r="B54" t="str">
+        <f>VLOOKUP(A54,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of rubber and plastic products</v>
+      </c>
+      <c r="C54">
+        <v>3016</v>
+      </c>
+      <c r="D54" t="str">
+        <f>VLOOKUP(C54,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of rubber and plastic products</v>
+      </c>
+      <c r="E54">
+        <v>0.69468901707959096</v>
+      </c>
+    </row>
+    <row r="55" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A55">
+        <v>3016</v>
+      </c>
+      <c r="B55" t="str">
+        <f>VLOOKUP(A55,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of rubber and plastic products</v>
+      </c>
+      <c r="C55">
+        <v>3031</v>
+      </c>
+      <c r="D55" t="str">
+        <f>VLOOKUP(C55,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E55">
+        <v>0.29799395179701998</v>
+      </c>
+    </row>
+    <row r="56" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A56">
+        <v>3016</v>
+      </c>
+      <c r="B56" t="str">
+        <f>VLOOKUP(A56,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of rubber and plastic products</v>
+      </c>
+      <c r="C56">
+        <v>3032</v>
+      </c>
+      <c r="D56" t="str">
+        <f>VLOOKUP(C56,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E56">
+        <v>6.6769060924270797E-3</v>
+      </c>
+    </row>
+    <row r="57" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A57">
+        <v>3016</v>
+      </c>
+      <c r="B57" t="str">
+        <f>VLOOKUP(A57,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of rubber and plastic products</v>
+      </c>
+      <c r="C57">
+        <v>3034</v>
+      </c>
+      <c r="D57" t="str">
+        <f>VLOOKUP(C57,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E57">
+        <v>6.4012503096198099E-4</v>
+      </c>
+    </row>
+    <row r="58" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A58">
+        <v>3017</v>
+      </c>
+      <c r="B58" t="str">
+        <f>VLOOKUP(A58,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other non-metallic mineral products</v>
+      </c>
+      <c r="C58">
+        <v>3017</v>
+      </c>
+      <c r="D58" t="str">
+        <f>VLOOKUP(C58,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other non-metallic mineral products</v>
+      </c>
+      <c r="E58">
+        <v>0.70196455743281305</v>
+      </c>
+    </row>
+    <row r="59" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A59">
+        <v>3017</v>
+      </c>
+      <c r="B59" t="str">
+        <f>VLOOKUP(A59,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other non-metallic mineral products</v>
+      </c>
+      <c r="C59">
+        <v>3031</v>
+      </c>
+      <c r="D59" t="str">
+        <f>VLOOKUP(C59,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E59">
+        <v>0.224079253297639</v>
+      </c>
+    </row>
+    <row r="60" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A60">
+        <v>3017</v>
+      </c>
+      <c r="B60" t="str">
+        <f>VLOOKUP(A60,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other non-metallic mineral products</v>
+      </c>
+      <c r="C60">
+        <v>3032</v>
+      </c>
+      <c r="D60" t="str">
+        <f>VLOOKUP(C60,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E60">
+        <v>6.06411488007291E-2</v>
+      </c>
+    </row>
+    <row r="61" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A61">
+        <v>3017</v>
+      </c>
+      <c r="B61" t="str">
+        <f>VLOOKUP(A61,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other non-metallic mineral products</v>
+      </c>
+      <c r="C61">
+        <v>3033</v>
+      </c>
+      <c r="D61" t="str">
+        <f>VLOOKUP(C61,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E61">
+        <v>8.3646402567324508E-3</v>
+      </c>
+    </row>
+    <row r="62" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A62">
+        <v>3017</v>
+      </c>
+      <c r="B62" t="str">
+        <f>VLOOKUP(A62,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other non-metallic mineral products</v>
+      </c>
+      <c r="C62">
+        <v>3034</v>
+      </c>
+      <c r="D62" t="str">
+        <f>VLOOKUP(C62,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E62">
+        <v>4.95040021208599E-3</v>
+      </c>
+    </row>
+    <row r="63" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A63">
+        <v>3018</v>
+      </c>
+      <c r="B63" t="str">
+        <f>VLOOKUP(A63,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic iron and steel</v>
+      </c>
+      <c r="C63">
+        <v>3018</v>
+      </c>
+      <c r="D63" t="str">
+        <f>VLOOKUP(C63,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic iron and steel</v>
+      </c>
+      <c r="E63">
+        <v>0.76560573276564103</v>
+      </c>
+    </row>
+    <row r="64" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A64">
+        <v>3018</v>
+      </c>
+      <c r="B64" t="str">
+        <f>VLOOKUP(A64,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic iron and steel</v>
+      </c>
+      <c r="C64">
+        <v>3031</v>
+      </c>
+      <c r="D64" t="str">
+        <f>VLOOKUP(C64,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E64">
+        <v>0.22412810311532999</v>
+      </c>
+    </row>
+    <row r="65" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A65">
+        <v>3018</v>
+      </c>
+      <c r="B65" t="str">
+        <f>VLOOKUP(A65,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic iron and steel</v>
+      </c>
+      <c r="C65">
+        <v>3032</v>
+      </c>
+      <c r="D65" t="str">
+        <f>VLOOKUP(C65,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E65">
+        <v>9.56818128940695E-3</v>
+      </c>
+    </row>
+    <row r="66" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A66">
+        <v>3018</v>
+      </c>
+      <c r="B66" t="str">
+        <f>VLOOKUP(A66,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic iron and steel</v>
+      </c>
+      <c r="C66">
+        <v>3033</v>
+      </c>
+      <c r="D66" t="str">
+        <f>VLOOKUP(C66,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E66">
+        <v>4.0715665061306097E-4</v>
+      </c>
+    </row>
+    <row r="67" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A67">
+        <v>3018</v>
+      </c>
+      <c r="B67" t="str">
+        <f>VLOOKUP(A67,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic iron and steel</v>
+      </c>
+      <c r="C67">
+        <v>3034</v>
+      </c>
+      <c r="D67" t="str">
+        <f>VLOOKUP(C67,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E67">
+        <v>2.90826179009329E-4</v>
+      </c>
+    </row>
+    <row r="68" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A68">
+        <v>3019</v>
+      </c>
+      <c r="B68" t="str">
+        <f>VLOOKUP(A68,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic precious and other non-ferrous metals</v>
+      </c>
+      <c r="C68">
+        <v>3019</v>
+      </c>
+      <c r="D68" t="str">
+        <f>VLOOKUP(C68,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic precious and other non-ferrous metals</v>
+      </c>
+      <c r="E68">
+        <v>0.78895429362880898</v>
+      </c>
+    </row>
+    <row r="69" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A69">
+        <v>3019</v>
+      </c>
+      <c r="B69" t="str">
+        <f>VLOOKUP(A69,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic precious and other non-ferrous metals</v>
+      </c>
+      <c r="C69">
+        <v>3031</v>
+      </c>
+      <c r="D69" t="str">
+        <f>VLOOKUP(C69,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E69">
+        <v>0.18351800554016601</v>
+      </c>
+    </row>
+    <row r="70" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A70">
+        <v>3019</v>
+      </c>
+      <c r="B70" t="str">
+        <f>VLOOKUP(A70,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of basic precious and other non-ferrous metals</v>
+      </c>
+      <c r="C70">
+        <v>3032</v>
+      </c>
+      <c r="D70" t="str">
+        <f>VLOOKUP(C70,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E70">
+        <v>2.75277008310249E-2</v>
+      </c>
+    </row>
+    <row r="71" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A71">
+        <v>3020</v>
+      </c>
+      <c r="B71" t="str">
+        <f>VLOOKUP(A71,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fabricated metal products</v>
+      </c>
+      <c r="C71">
+        <v>3020</v>
+      </c>
+      <c r="D71" t="str">
+        <f>VLOOKUP(C71,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fabricated metal products</v>
+      </c>
+      <c r="E71">
+        <v>0.71862347375663704</v>
+      </c>
+    </row>
+    <row r="72" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A72">
+        <v>3020</v>
+      </c>
+      <c r="B72" t="str">
+        <f>VLOOKUP(A72,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fabricated metal products</v>
+      </c>
+      <c r="C72">
+        <v>3031</v>
+      </c>
+      <c r="D72" t="str">
+        <f>VLOOKUP(C72,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E72">
+        <v>0.26912024744589103</v>
+      </c>
+    </row>
+    <row r="73" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A73">
+        <v>3020</v>
+      </c>
+      <c r="B73" t="str">
+        <f>VLOOKUP(A73,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fabricated metal products</v>
+      </c>
+      <c r="C73">
+        <v>3032</v>
+      </c>
+      <c r="D73" t="str">
+        <f>VLOOKUP(C73,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E73">
+        <v>1.1287670491147501E-2</v>
+      </c>
+    </row>
+    <row r="74" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A74">
+        <v>3020</v>
+      </c>
+      <c r="B74" t="str">
+        <f>VLOOKUP(A74,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fabricated metal products</v>
+      </c>
+      <c r="C74">
+        <v>3033</v>
+      </c>
+      <c r="D74" t="str">
+        <f>VLOOKUP(C74,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E74" s="9">
+        <v>3.2214137172108098E-5</v>
+      </c>
+    </row>
+    <row r="75" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A75">
+        <v>3020</v>
+      </c>
+      <c r="B75" t="str">
+        <f>VLOOKUP(A75,Commodities!$A:$B,2, FALSE)</f>
+        <v>Fabricated metal products</v>
+      </c>
+      <c r="C75">
+        <v>3034</v>
+      </c>
+      <c r="D75" t="str">
+        <f>VLOOKUP(C75,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E75">
+        <v>9.3639416915243805E-4</v>
+      </c>
+    </row>
+    <row r="76" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A76">
+        <v>3021</v>
+      </c>
+      <c r="B76" t="str">
+        <f>VLOOKUP(A76,Commodities!$A:$B,2, FALSE)</f>
+        <v>Computer, electronic and optical equipment</v>
+      </c>
+      <c r="C76">
+        <v>3021</v>
+      </c>
+      <c r="D76" t="str">
+        <f>VLOOKUP(C76,Commodities!$A:$B,2, FALSE)</f>
+        <v>Computer, electronic and optical equipment</v>
+      </c>
+      <c r="E76">
+        <v>0.75827269006139097</v>
+      </c>
+    </row>
+    <row r="77" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A77">
+        <v>3021</v>
+      </c>
+      <c r="B77" t="str">
+        <f>VLOOKUP(A77,Commodities!$A:$B,2, FALSE)</f>
+        <v>Computer, electronic and optical equipment</v>
+      </c>
+      <c r="C77">
+        <v>3031</v>
+      </c>
+      <c r="D77" t="str">
+        <f>VLOOKUP(C77,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E77">
+        <v>0.23203439905439299</v>
+      </c>
+    </row>
+    <row r="78" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A78">
+        <v>3021</v>
+      </c>
+      <c r="B78" t="str">
+        <f>VLOOKUP(A78,Commodities!$A:$B,2, FALSE)</f>
+        <v>Computer, electronic and optical equipment</v>
+      </c>
+      <c r="C78">
+        <v>3032</v>
+      </c>
+      <c r="D78" t="str">
+        <f>VLOOKUP(C78,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E78">
+        <v>6.4614131738857297E-3</v>
+      </c>
+    </row>
+    <row r="79" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A79">
+        <v>3021</v>
+      </c>
+      <c r="B79" t="str">
+        <f>VLOOKUP(A79,Commodities!$A:$B,2, FALSE)</f>
+        <v>Computer, electronic and optical equipment</v>
+      </c>
+      <c r="C79">
+        <v>3033</v>
+      </c>
+      <c r="D79" t="str">
+        <f>VLOOKUP(C79,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E79">
+        <v>1.0256002501015099E-4</v>
+      </c>
+    </row>
+    <row r="80" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A80">
+        <v>3021</v>
+      </c>
+      <c r="B80" t="str">
+        <f>VLOOKUP(A80,Commodities!$A:$B,2, FALSE)</f>
+        <v>Computer, electronic and optical equipment</v>
+      </c>
+      <c r="C80">
+        <v>3034</v>
+      </c>
+      <c r="D80" t="str">
+        <f>VLOOKUP(C80,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E80">
+        <v>3.1289376853198799E-3</v>
+      </c>
+    </row>
+    <row r="81" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A81">
+        <v>3022</v>
+      </c>
+      <c r="B81" t="str">
+        <f>VLOOKUP(A81,Commodities!$A:$B,2, FALSE)</f>
+        <v>Electrical equipment</v>
+      </c>
+      <c r="C81">
+        <v>3022</v>
+      </c>
+      <c r="D81" t="str">
+        <f>VLOOKUP(C81,Commodities!$A:$B,2, FALSE)</f>
+        <v>Electrical equipment</v>
+      </c>
+      <c r="E81">
+        <v>0.72072227861835803</v>
+      </c>
+    </row>
+    <row r="82" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A82">
+        <v>3022</v>
+      </c>
+      <c r="B82" t="str">
+        <f>VLOOKUP(A82,Commodities!$A:$B,2, FALSE)</f>
+        <v>Electrical equipment</v>
+      </c>
+      <c r="C82">
+        <v>3031</v>
+      </c>
+      <c r="D82" t="str">
+        <f>VLOOKUP(C82,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E82">
+        <v>0.26570047148195403</v>
+      </c>
+    </row>
+    <row r="83" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A83">
+        <v>3022</v>
+      </c>
+      <c r="B83" t="str">
+        <f>VLOOKUP(A83,Commodities!$A:$B,2, FALSE)</f>
+        <v>Electrical equipment</v>
+      </c>
+      <c r="C83">
+        <v>3032</v>
+      </c>
+      <c r="D83" t="str">
+        <f>VLOOKUP(C83,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E83">
+        <v>1.10168034947163E-2</v>
+      </c>
+    </row>
+    <row r="84" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A84">
+        <v>3022</v>
+      </c>
+      <c r="B84" t="str">
+        <f>VLOOKUP(A84,Commodities!$A:$B,2, FALSE)</f>
+        <v>Electrical equipment</v>
+      </c>
+      <c r="C84">
+        <v>3034</v>
+      </c>
+      <c r="D84" t="str">
+        <f>VLOOKUP(C84,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E84">
+        <v>2.5604464049722598E-3</v>
+      </c>
+    </row>
+    <row r="85" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A85">
+        <v>3023</v>
+      </c>
+      <c r="B85" t="str">
+        <f>VLOOKUP(A85,Commodities!$A:$B,2, FALSE)</f>
+        <v xml:space="preserve">Machinery and equipment, nec </v>
+      </c>
+      <c r="C85">
+        <v>3023</v>
+      </c>
+      <c r="D85" t="str">
+        <f>VLOOKUP(C85,Commodities!$A:$B,2, FALSE)</f>
+        <v xml:space="preserve">Machinery and equipment, nec </v>
+      </c>
+      <c r="E85">
+        <v>0.71282945006393605</v>
+      </c>
+    </row>
+    <row r="86" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A86">
+        <v>3023</v>
+      </c>
+      <c r="B86" t="str">
+        <f>VLOOKUP(A86,Commodities!$A:$B,2, FALSE)</f>
+        <v xml:space="preserve">Machinery and equipment, nec </v>
+      </c>
+      <c r="C86">
+        <v>3031</v>
+      </c>
+      <c r="D86" t="str">
+        <f>VLOOKUP(C86,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E86">
+        <v>0.27286261813475399</v>
+      </c>
+    </row>
+    <row r="87" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A87">
+        <v>3023</v>
+      </c>
+      <c r="B87" t="str">
+        <f>VLOOKUP(A87,Commodities!$A:$B,2, FALSE)</f>
+        <v xml:space="preserve">Machinery and equipment, nec </v>
+      </c>
+      <c r="C87">
+        <v>3032</v>
+      </c>
+      <c r="D87" t="str">
+        <f>VLOOKUP(C87,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E87">
+        <v>1.16834275563172E-2</v>
+      </c>
+    </row>
+    <row r="88" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A88">
+        <v>3023</v>
+      </c>
+      <c r="B88" t="str">
+        <f>VLOOKUP(A88,Commodities!$A:$B,2, FALSE)</f>
+        <v xml:space="preserve">Machinery and equipment, nec </v>
+      </c>
+      <c r="C88">
+        <v>3034</v>
+      </c>
+      <c r="D88" t="str">
+        <f>VLOOKUP(C88,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E88">
+        <v>2.6245042449933201E-3</v>
+      </c>
+    </row>
+    <row r="89" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A89">
+        <v>3024</v>
+      </c>
+      <c r="B89" t="str">
+        <f>VLOOKUP(A89,Commodities!$A:$B,2, FALSE)</f>
+        <v>Motor vehicles, trailers and semi-trailers</v>
+      </c>
+      <c r="C89">
+        <v>3024</v>
+      </c>
+      <c r="D89" t="str">
+        <f>VLOOKUP(C89,Commodities!$A:$B,2, FALSE)</f>
+        <v>Motor vehicles, trailers and semi-trailers</v>
+      </c>
+      <c r="E89">
+        <v>0.70830855149007599</v>
+      </c>
+    </row>
+    <row r="90" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A90">
+        <v>3024</v>
+      </c>
+      <c r="B90" t="str">
+        <f>VLOOKUP(A90,Commodities!$A:$B,2, FALSE)</f>
+        <v>Motor vehicles, trailers and semi-trailers</v>
+      </c>
+      <c r="C90">
+        <v>3031</v>
+      </c>
+      <c r="D90" t="str">
+        <f>VLOOKUP(C90,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E90">
+        <v>0.28563276476186999</v>
+      </c>
+    </row>
+    <row r="91" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A91">
+        <v>3024</v>
+      </c>
+      <c r="B91" t="str">
+        <f>VLOOKUP(A91,Commodities!$A:$B,2, FALSE)</f>
+        <v>Motor vehicles, trailers and semi-trailers</v>
+      </c>
+      <c r="C91">
+        <v>3032</v>
+      </c>
+      <c r="D91" t="str">
+        <f>VLOOKUP(C91,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E91">
+        <v>5.7825605063534001E-3</v>
+      </c>
+    </row>
+    <row r="92" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A92">
+        <v>3024</v>
+      </c>
+      <c r="B92" t="str">
+        <f>VLOOKUP(A92,Commodities!$A:$B,2, FALSE)</f>
+        <v>Motor vehicles, trailers and semi-trailers</v>
+      </c>
+      <c r="C92">
+        <v>3033</v>
+      </c>
+      <c r="D92" t="str">
+        <f>VLOOKUP(C92,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E92" s="9">
+        <v>8.2928544636103899E-7</v>
+      </c>
+    </row>
+    <row r="93" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A93">
+        <v>3024</v>
+      </c>
+      <c r="B93" t="str">
+        <f>VLOOKUP(A93,Commodities!$A:$B,2, FALSE)</f>
+        <v>Motor vehicles, trailers and semi-trailers</v>
+      </c>
+      <c r="C93">
+        <v>3034</v>
+      </c>
+      <c r="D93" t="str">
+        <f>VLOOKUP(C93,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E93">
+        <v>2.7529395625368298E-4</v>
+      </c>
+    </row>
+    <row r="94" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A94">
+        <v>3025</v>
+      </c>
+      <c r="B94" t="str">
+        <f>VLOOKUP(A94,Commodities!$A:$B,2, FALSE)</f>
+        <v>Building of ships and boats</v>
+      </c>
+      <c r="C94">
+        <v>3025</v>
+      </c>
+      <c r="D94" t="str">
+        <f>VLOOKUP(C94,Commodities!$A:$B,2, FALSE)</f>
+        <v>Building of ships and boats</v>
+      </c>
+      <c r="E94">
+        <v>0.78956501065530904</v>
+      </c>
+    </row>
+    <row r="95" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A95">
+        <v>3025</v>
+      </c>
+      <c r="B95" t="str">
+        <f>VLOOKUP(A95,Commodities!$A:$B,2, FALSE)</f>
+        <v>Building of ships and boats</v>
+      </c>
+      <c r="C95">
+        <v>3031</v>
+      </c>
+      <c r="D95" t="str">
+        <f>VLOOKUP(C95,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E95">
+        <v>0.20525131005765301</v>
+      </c>
+    </row>
+    <row r="96" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A96">
+        <v>3025</v>
+      </c>
+      <c r="B96" t="str">
+        <f>VLOOKUP(A96,Commodities!$A:$B,2, FALSE)</f>
+        <v>Building of ships and boats</v>
+      </c>
+      <c r="C96">
+        <v>3032</v>
+      </c>
+      <c r="D96" t="str">
+        <f>VLOOKUP(C96,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E96">
+        <v>2.52807513709369E-3</v>
+      </c>
+    </row>
+    <row r="97" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A97">
+        <v>3025</v>
+      </c>
+      <c r="B97" t="str">
+        <f>VLOOKUP(A97,Commodities!$A:$B,2, FALSE)</f>
+        <v>Building of ships and boats</v>
+      </c>
+      <c r="C97">
+        <v>3033</v>
+      </c>
+      <c r="D97" t="str">
+        <f>VLOOKUP(C97,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E97">
+        <v>1.8754266595650499E-4</v>
+      </c>
+    </row>
+    <row r="98" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A98">
+        <v>3025</v>
+      </c>
+      <c r="B98" t="str">
+        <f>VLOOKUP(A98,Commodities!$A:$B,2, FALSE)</f>
+        <v>Building of ships and boats</v>
+      </c>
+      <c r="C98">
+        <v>3034</v>
+      </c>
+      <c r="D98" t="str">
+        <f>VLOOKUP(C98,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E98">
+        <v>2.4680614839876101E-3</v>
+      </c>
+    </row>
+    <row r="99" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A99">
+        <v>3026</v>
+      </c>
+      <c r="B99" t="str">
+        <f>VLOOKUP(A99,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other transport equipment</v>
+      </c>
+      <c r="C99">
+        <v>3026</v>
+      </c>
+      <c r="D99" t="str">
+        <f>VLOOKUP(C99,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other transport equipment</v>
+      </c>
+      <c r="E99">
+        <v>0.80542249668813704</v>
+      </c>
+    </row>
+    <row r="100" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A100">
+        <v>3026</v>
+      </c>
+      <c r="B100" t="str">
+        <f>VLOOKUP(A100,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other transport equipment</v>
+      </c>
+      <c r="C100">
+        <v>3031</v>
+      </c>
+      <c r="D100" t="str">
+        <f>VLOOKUP(C100,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E100">
+        <v>0.18859173069900401</v>
+      </c>
+    </row>
+    <row r="101" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A101">
+        <v>3026</v>
+      </c>
+      <c r="B101" t="str">
+        <f>VLOOKUP(A101,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other transport equipment</v>
+      </c>
+      <c r="C101">
+        <v>3032</v>
+      </c>
+      <c r="D101" t="str">
+        <f>VLOOKUP(C101,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E101">
+        <v>3.38208689174729E-3</v>
+      </c>
+    </row>
+    <row r="102" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A102">
+        <v>3026</v>
+      </c>
+      <c r="B102" t="str">
+        <f>VLOOKUP(A102,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other transport equipment</v>
+      </c>
+      <c r="C102">
+        <v>3033</v>
+      </c>
+      <c r="D102" t="str">
+        <f>VLOOKUP(C102,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E102">
+        <v>4.72181666766634E-4</v>
+      </c>
+    </row>
+    <row r="103" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A103">
+        <v>3026</v>
+      </c>
+      <c r="B103" t="str">
+        <f>VLOOKUP(A103,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacture of other transport equipment</v>
+      </c>
+      <c r="C103">
+        <v>3034</v>
+      </c>
+      <c r="D103" t="str">
+        <f>VLOOKUP(C103,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E103">
+        <v>2.1315040543447299E-3</v>
+      </c>
+    </row>
+    <row r="104" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A104">
+        <v>3027</v>
+      </c>
+      <c r="B104" t="str">
+        <f>VLOOKUP(A104,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacturing nec; repair and installation of machinery and equipment</v>
+      </c>
+      <c r="C104">
+        <v>3027</v>
+      </c>
+      <c r="D104" t="str">
+        <f>VLOOKUP(C104,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacturing nec; repair and installation of machinery and equipment</v>
+      </c>
+      <c r="E104">
+        <v>0.645017629246046</v>
+      </c>
+    </row>
+    <row r="105" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A105">
+        <v>3027</v>
+      </c>
+      <c r="B105" t="str">
+        <f>VLOOKUP(A105,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacturing nec; repair and installation of machinery and equipment</v>
+      </c>
+      <c r="C105">
+        <v>3031</v>
+      </c>
+      <c r="D105" t="str">
+        <f>VLOOKUP(C105,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E105">
+        <v>0.30647469496962898</v>
+      </c>
+    </row>
+    <row r="106" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A106">
+        <v>3027</v>
+      </c>
+      <c r="B106" t="str">
+        <f>VLOOKUP(A106,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacturing nec; repair and installation of machinery and equipment</v>
+      </c>
+      <c r="C106">
+        <v>3032</v>
+      </c>
+      <c r="D106" t="str">
+        <f>VLOOKUP(C106,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E106">
+        <v>4.5848064720703602E-2</v>
+      </c>
+    </row>
+    <row r="107" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A107">
+        <v>3027</v>
+      </c>
+      <c r="B107" t="str">
+        <f>VLOOKUP(A107,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacturing nec; repair and installation of machinery and equipment</v>
+      </c>
+      <c r="C107">
+        <v>3033</v>
+      </c>
+      <c r="D107" t="str">
+        <f>VLOOKUP(C107,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E107">
+        <v>2.5011086091633502E-4</v>
+      </c>
+    </row>
+    <row r="108" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A108">
+        <v>3027</v>
+      </c>
+      <c r="B108" t="str">
+        <f>VLOOKUP(A108,Commodities!$A:$B,2, FALSE)</f>
+        <v>Manufacturing nec; repair and installation of machinery and equipment</v>
+      </c>
+      <c r="C108">
+        <v>3034</v>
+      </c>
+      <c r="D108" t="str">
+        <f>VLOOKUP(C108,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E108">
+        <v>2.4095002027054E-3</v>
+      </c>
+    </row>
+    <row r="109" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A109">
+        <v>3031</v>
+      </c>
+      <c r="B109" t="str">
+        <f>VLOOKUP(A109,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="C109">
+        <v>3031</v>
+      </c>
+      <c r="D109" t="str">
+        <f>VLOOKUP(C109,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E109">
+        <v>0.31388534210498698</v>
+      </c>
+    </row>
+    <row r="110" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A110">
+        <v>3038</v>
+      </c>
+      <c r="B110" t="str">
+        <f>VLOOKUP(A110,Commodities!$A:$B,2, FALSE)</f>
+        <v>Publishing, audiovisual and broadcasting activities</v>
+      </c>
+      <c r="C110">
+        <v>3031</v>
+      </c>
+      <c r="D110" t="str">
+        <f>VLOOKUP(C110,Commodities!$A:$B,2, FALSE)</f>
+        <v>Wholesale and retail trade; repair of motor vehicles</v>
+      </c>
+      <c r="E110">
+        <v>0.13501605483291301</v>
+      </c>
+    </row>
+    <row r="111" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A111">
+        <v>3038</v>
+      </c>
+      <c r="B111" t="str">
+        <f>VLOOKUP(A111,Commodities!$A:$B,2, FALSE)</f>
+        <v>Publishing, audiovisual and broadcasting activities</v>
+      </c>
+      <c r="C111">
+        <v>3032</v>
+      </c>
+      <c r="D111" t="str">
+        <f>VLOOKUP(C111,Commodities!$A:$B,2, FALSE)</f>
+        <v>Land transport and transport via pipelines</v>
+      </c>
+      <c r="E111">
+        <v>1.39252746986047E-2</v>
+      </c>
+    </row>
+    <row r="112" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A112">
+        <v>3038</v>
+      </c>
+      <c r="B112" t="str">
+        <f>VLOOKUP(A112,Commodities!$A:$B,2, FALSE)</f>
+        <v>Publishing, audiovisual and broadcasting activities</v>
+      </c>
+      <c r="C112">
+        <v>3033</v>
+      </c>
+      <c r="D112" t="str">
+        <f>VLOOKUP(C112,Commodities!$A:$B,2, FALSE)</f>
+        <v>Water transport</v>
+      </c>
+      <c r="E112" s="9">
+        <v>3.2637537641077098E-5</v>
+      </c>
+    </row>
+    <row r="113" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A113">
+        <v>3038</v>
+      </c>
+      <c r="B113" t="str">
+        <f>VLOOKUP(A113,Commodities!$A:$B,2, FALSE)</f>
+        <v>Publishing, audiovisual and broadcasting activities</v>
+      </c>
+      <c r="C113">
+        <v>3034</v>
+      </c>
+      <c r="D113" t="str">
+        <f>VLOOKUP(C113,Commodities!$A:$B,2, FALSE)</f>
+        <v>Air transport</v>
+      </c>
+      <c r="E113">
+        <v>3.74188034466572E-3</v>
+      </c>
+    </row>
+    <row r="114" spans="1:5" x14ac:dyDescent="0.25">
+      <c r="A114">
+        <v>3038</v>
+      </c>
+      <c r="B114" t="str">
+        <f>VLOOKUP(A114,Commodities!$A:$B,2, FALSE)</f>
+        <v>Publishing, audiovisual and broadcasting activities</v>
+      </c>
+      <c r="C114">
+        <v>3038</v>
+      </c>
+      <c r="D114" t="str">
+        <f>VLOOKUP(C114,Commodities!$A:$B,2, FALSE)</f>
+        <v>Publishing, audiovisual and broadcasting activities</v>
+      </c>
+      <c r="E114">
+        <v>0.84728415258617495</v>
+      </c>
+    </row>
+  </sheetData>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{32ABCFB5-9FA1-46DD-9326-20C90F6DFEAD}">
   <dimension ref="A1:E2"/>
   <sheetViews>
     <sheetView workbookViewId="0">
-      <selection activeCell="C24" sqref="C24"/>
+      <selection activeCell="E2" sqref="E2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="50.140625" customWidth="1"/>
     <col min="3" max="3" width="23.28515625" customWidth="1"/>
     <col min="4" max="4" width="47.7109375" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A1" s="6" t="s">
         <v>5</v>
       </c>
       <c r="B1" s="6" t="s">
         <v>6</v>
       </c>
       <c r="C1" s="6" t="s">
         <v>7</v>
       </c>
       <c r="D1" s="6" t="s">
         <v>8</v>
       </c>
       <c r="E1" s="7" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.25">
       <c r="A2" s="1">
         <v>31</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="C2" s="2">
         <v>31</v>
       </c>
       <c r="D2" s="2" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="2">
-        <v>0.75065824273190895</v>
+        <v>0.31388534210498698</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
-<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{D9D3A426-5641-4E06-9F64-2B4F6ACBC74E}">
   <dimension ref="A1:B52"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="F26" sqref="F26"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
-    <col min="1" max="1" width="16.5703125" style="9" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="112" style="9" bestFit="1" customWidth="1"/>
+    <col min="1" max="1" width="16.5703125" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="112" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A1" s="10" t="s">
+      <c r="A1" s="8" t="s">
         <v>20</v>
       </c>
-      <c r="B1" s="10" t="s">
+      <c r="B1" s="8" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="2" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A2" s="9">
+      <c r="A2">
         <v>3001</v>
       </c>
-      <c r="B2" s="9" t="s">
+      <c r="B2" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="3" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A3" s="9">
+      <c r="A3">
         <v>3002</v>
       </c>
-      <c r="B3" s="9" t="s">
+      <c r="B3" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="4" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A4" s="9">
+      <c r="A4">
         <v>3003</v>
       </c>
-      <c r="B4" s="9" t="s">
+      <c r="B4" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="5" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A5" s="9">
+      <c r="A5">
         <v>3004</v>
       </c>
-      <c r="B5" s="9" t="s">
+      <c r="B5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A6" s="9">
+      <c r="A6">
         <v>3005</v>
       </c>
-      <c r="B6" s="9" t="s">
+      <c r="B6" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="7" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A7" s="9">
+      <c r="A7">
         <v>3006</v>
       </c>
-      <c r="B7" s="9" t="s">
+      <c r="B7" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="8" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A8" s="9">
+      <c r="A8">
         <v>3007</v>
       </c>
-      <c r="B8" s="9" t="s">
+      <c r="B8" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="9" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A9" s="9">
+      <c r="A9">
         <v>3008</v>
       </c>
-      <c r="B9" s="9" t="s">
+      <c r="B9" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="10" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A10" s="9">
+      <c r="A10">
         <v>3009</v>
       </c>
-      <c r="B10" s="9" t="s">
+      <c r="B10" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="11" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A11" s="9">
+      <c r="A11">
         <v>3010</v>
       </c>
-      <c r="B11" s="9" t="s">
+      <c r="B11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A12" s="9">
+      <c r="A12">
         <v>3011</v>
       </c>
-      <c r="B12" s="9" t="s">
+      <c r="B12" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="13" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A13" s="9">
+      <c r="A13">
         <v>3012</v>
       </c>
-      <c r="B13" s="9" t="s">
+      <c r="B13" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="14" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A14" s="9">
+      <c r="A14">
         <v>3013</v>
       </c>
-      <c r="B14" s="9" t="s">
+      <c r="B14" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="15" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A15" s="9">
+      <c r="A15">
         <v>3014</v>
       </c>
-      <c r="B15" s="9" t="s">
+      <c r="B15" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="16" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A16" s="9">
+      <c r="A16">
         <v>3015</v>
       </c>
-      <c r="B16" s="9" t="s">
+      <c r="B16" t="s">
         <v>35</v>
       </c>
     </row>
     <row r="17" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A17" s="9">
+      <c r="A17">
         <v>3016</v>
       </c>
-      <c r="B17" s="9" t="s">
+      <c r="B17" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="18" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A18" s="9">
+      <c r="A18">
         <v>3017</v>
       </c>
-      <c r="B18" s="9" t="s">
+      <c r="B18" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="19" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A19" s="9">
+      <c r="A19">
         <v>3018</v>
       </c>
-      <c r="B19" s="9" t="s">
+      <c r="B19" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="20" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A20" s="9">
+      <c r="A20">
         <v>3019</v>
       </c>
-      <c r="B20" s="9" t="s">
+      <c r="B20" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A21" s="9">
+      <c r="A21">
         <v>3020</v>
       </c>
-      <c r="B21" s="9" t="s">
+      <c r="B21" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="22" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A22" s="9">
+      <c r="A22">
         <v>3021</v>
       </c>
-      <c r="B22" s="9" t="s">
+      <c r="B22" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="23" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A23" s="9">
+      <c r="A23">
         <v>3022</v>
       </c>
-      <c r="B23" s="9" t="s">
+      <c r="B23" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="24" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A24" s="9">
+      <c r="A24">
         <v>3023</v>
       </c>
-      <c r="B24" s="9" t="s">
+      <c r="B24" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="25" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A25" s="9">
+      <c r="A25">
         <v>3024</v>
       </c>
-      <c r="B25" s="9" t="s">
+      <c r="B25" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="26" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A26" s="9">
+      <c r="A26">
         <v>3025</v>
       </c>
-      <c r="B26" s="9" t="s">
+      <c r="B26" t="s">
         <v>41</v>
       </c>
     </row>
     <row r="27" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A27" s="9">
+      <c r="A27">
         <v>3026</v>
       </c>
-      <c r="B27" s="9" t="s">
+      <c r="B27" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="28" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A28" s="9">
+      <c r="A28">
         <v>3027</v>
       </c>
-      <c r="B28" s="9" t="s">
+      <c r="B28" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="29" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A29" s="9">
+      <c r="A29">
         <v>3028</v>
       </c>
-      <c r="B29" s="9" t="s">
+      <c r="B29" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="30" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A30" s="9">
+      <c r="A30">
         <v>3029</v>
       </c>
-      <c r="B30" s="9" t="s">
+      <c r="B30" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="31" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A31" s="9">
+      <c r="A31">
         <v>3030</v>
       </c>
-      <c r="B31" s="9" t="s">
+      <c r="B31" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="32" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A32" s="9">
+      <c r="A32">
         <v>3031</v>
       </c>
-      <c r="B32" s="9" t="s">
+      <c r="B32" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="33" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A33" s="9">
+      <c r="A33">
         <v>3032</v>
       </c>
-      <c r="B33" s="9" t="s">
+      <c r="B33" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="34" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A34" s="9">
+      <c r="A34">
         <v>3033</v>
       </c>
-      <c r="B34" s="9" t="s">
+      <c r="B34" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="35" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A35" s="9">
+      <c r="A35">
         <v>3034</v>
       </c>
-      <c r="B35" s="9" t="s">
+      <c r="B35" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="36" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A36" s="9">
+      <c r="A36">
         <v>3035</v>
       </c>
-      <c r="B36" s="9" t="s">
+      <c r="B36" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="37" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A37" s="9">
+      <c r="A37">
         <v>3036</v>
       </c>
-      <c r="B37" s="9" t="s">
+      <c r="B37" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="38" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A38" s="9">
+      <c r="A38">
         <v>3037</v>
       </c>
-      <c r="B38" s="9" t="s">
+      <c r="B38" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="39" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A39" s="9">
+      <c r="A39">
         <v>3038</v>
       </c>
-      <c r="B39" s="9" t="s">
+      <c r="B39" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="40" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A40" s="9">
+      <c r="A40">
         <v>3039</v>
       </c>
-      <c r="B40" s="9" t="s">
+      <c r="B40" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="41" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A41" s="9">
+      <c r="A41">
         <v>3040</v>
       </c>
-      <c r="B41" s="9" t="s">
+      <c r="B41" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="42" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A42" s="9">
+      <c r="A42">
         <v>3041</v>
       </c>
-      <c r="B42" s="9" t="s">
+      <c r="B42" t="s">
         <v>51</v>
       </c>
     </row>
     <row r="43" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A43" s="9">
+      <c r="A43">
         <v>3042</v>
       </c>
-      <c r="B43" s="9" t="s">
+      <c r="B43" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="44" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A44" s="9">
+      <c r="A44">
         <v>3043</v>
       </c>
-      <c r="B44" s="9" t="s">
+      <c r="B44" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="45" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A45" s="9">
+      <c r="A45">
         <v>3044</v>
       </c>
-      <c r="B45" s="9" t="s">
+      <c r="B45" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="46" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A46" s="9">
+      <c r="A46">
         <v>3045</v>
       </c>
-      <c r="B46" s="9" t="s">
+      <c r="B46" t="s">
         <v>55</v>
       </c>
     </row>
     <row r="47" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A47" s="9">
+      <c r="A47">
         <v>3046</v>
       </c>
-      <c r="B47" s="9" t="s">
+      <c r="B47" t="s">
         <v>56</v>
       </c>
     </row>
     <row r="48" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A48" s="9">
+      <c r="A48">
         <v>3047</v>
       </c>
-      <c r="B48" s="9" t="s">
+      <c r="B48" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="49" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A49" s="9">
+      <c r="A49">
         <v>3048</v>
       </c>
-      <c r="B49" s="9" t="s">
+      <c r="B49" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="50" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A50" s="9">
+      <c r="A50">
         <v>3049</v>
       </c>
-      <c r="B50" s="9" t="s">
+      <c r="B50" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="51" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A51" s="9">
+      <c r="A51">
         <v>3050</v>
       </c>
-      <c r="B51" s="9" t="s">
+      <c r="B51" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="52" spans="1:2" x14ac:dyDescent="0.25">
-      <c r="A52" s="9">
+      <c r="A52">
         <v>3051</v>
       </c>
-      <c r="B52" s="9" t="s">
+      <c r="B52" t="s">
         <v>61</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>3</vt:i4>
+        <vt:i4>5</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="3" baseType="lpstr">
+    <vt:vector size="5" baseType="lpstr">
+      <vt:lpstr>2021 Commodities</vt:lpstr>
+      <vt:lpstr>2021 Industry</vt:lpstr>
       <vt:lpstr>2022 Commodities</vt:lpstr>
       <vt:lpstr>2022 Industry</vt:lpstr>
       <vt:lpstr>Commodities</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Jenny Thorvaldson</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>